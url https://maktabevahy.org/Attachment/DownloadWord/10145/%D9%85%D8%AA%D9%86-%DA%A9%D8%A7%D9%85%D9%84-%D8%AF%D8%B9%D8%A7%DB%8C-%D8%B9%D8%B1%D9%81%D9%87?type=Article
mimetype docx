--- v0 (2025-10-03)
+++ v1 (2026-05-07)
@@ -149,51 +149,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسْمِ اللهِ الرَّحْمَنِ الرَّحِيمِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الحَمدُ لِلَّهِ الَّذي لَيسَ‏ لِقَضائِهِ‏ دافِعٌوَلا لِعَطائِهِ مانِعٌ</w:t>
+        <w:t xml:space="preserve">الحَمدُ لِلهِ الَّذي لَيسَ‏ لِقَضائِهِ‏ دافِعٌ وَلا لِعَطائِهِ مانِعٌ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ستايش مخصوص خدایى است كه قضاء و حکمِ او را برگرداننده،‌ و عطاء او را بازدارنده‌ای نباشد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">‏ وَلا كصُنعِهِ صُنعُ صانِعٍ وَهوَالجَوادُ الواسِعُ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -317,51 +317,51 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَلِلدَّرَجاتِ رافِعٌ وَلِلجَبابِرَةِ قامِعٌ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">درجات (نیکان) را بیفزاید و گردن‌کشان را خوار سازد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فَلا إلَهَ غَيرُهُ وَلا شَي‏ءٌ يعدِلُهُ وَلَيسَ كمِثلِهِ شَي‏ءٌ</w:t>
+        <w:t xml:space="preserve">فَلا إلَهَ غَيرُهُ وَلا شَي‏ءَ يعدِلُهُ وَلَيسَ كمِثلِهِ شَي‏ءٌ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس معبودی جز او نیست و همتا و مانندی برای او نباشد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَهوَالسَّميعُ البَصيرُ اللَّطيفُ الخَبيرُ وَهوَعَلى‏ كلِّ شَي‏ءٍ قَديرٌ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -422,93 +422,93 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ابتَدَأتَني بِنِعمَتِك قَبلَ أن أكونَ شَيئًا مَذكورًا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نعمتت را بر من آغاز نمودی پیش از آنکه موجودی درخور یاد باشم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">خَلَقتَني مِنَ التُّرابِ ثُمَّ أسكنتَني الأصلابَ آمِنًا لِرَيبِ المَنونِ وَاختِلافِ الدُّهورِ وَالسِّنينَ</w:t>
+        <w:t xml:space="preserve">وخَلَقتَني مِنَ التُّرابِ ثُمَّ أسكنتَني الأصلابَ آمِنًا لِرَيبِ المَنونِ وَاختِلافِ الدُّهورِ وَالسِّنينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و مرا از خاک آفریدی سپس در صُلب‌ها (پشت پدران) جای دادی و از حوادث زمانه و گردش روزگاران و سال‌ها ایمنم نمودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فَلَم أزَل ظاعِنًا مِن صُلبٍ إلَى رَحِمٍ في تَقادُمٍ مِنَ الأيامِ الماضيةِ وَالقُرونِ الخاليةِ</w:t>
+        <w:t xml:space="preserve">فَلَم أزَل ظاعِنًا مِن صُلبٍ إلَى رَحِمٍ في تَقادُمٍ مِنَ الأيّامِ الماضيةِ وَالقُرونِ الخاليةِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس همواره از صُلبی به رَحِمی کوچ می‌نمودم و بر این منوال روزها گذشت و قرن‌ها سپری شد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لَم تُخرِجني لِرَأفَتِك بي وَلُطفِك لي وَإحسانِك إلَي في دَولَةِ أئِمَّةِ الكفرِ</w:t>
+        <w:t xml:space="preserve">لَم تُخرِجني لِرَأفَتِك بي وَلُطفِك لي وَإحسانِك إلَيّ في دَولَةِ أئِمَّةِ الكفرِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و تو از باب نهایت مِهر و لطف و احسانی که به من داشتی، مرا در حکومت سردمداران کفر، به دنیا نیاوردی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الَّذينَ نَقَضوا عَهدَك وَكذَّبوا رُسُلَك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -569,135 +569,135 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَمِن قَبلِ ذَلِك رَؤُفتَ بي بِجَميلِ صُنعِك وَسَوابِغِ نِعَمِك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و پیش از آن نیز با رفتار نکویت و نعمت فراوانت به من محبّت ورزیدی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فابتَدَعتَ خَلقي مِن مَني يمنَى وَأسكنتَني في ظُلُماتٍ ثَلاثٍ مِن بَينِ لَحمٍ وَدَمٍ وَجِلدٍ</w:t>
+        <w:t xml:space="preserve">فابتَدَعتَ خَلقي مِن مَنيٍّ يُمنَى وَأسكنتَني في ظُلُماتٍ ثَلاثٍ بَينِ لَحمٍ وَدَمٍ وَجِلدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس خلقتم را از نطفه قرار دادی و مرا در تاریکی‌های سه‌گانه؛ بین گوشت و خون و پوست جای دادی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لَم تُشهِدني خَلقي وَلَم تَجعَل لي شَيئًا مِن أمري</w:t>
+        <w:t xml:space="preserve">لَم تُشهِدني خَلقي وَلَم تَجعَل إليّ شَيئًا مِن أمري</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرا بر خلقتم آگاه نساختی و چیزی از امر آفرینشم را به من واگذار ننمودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ثُمَّ أخرَجتَني لِلَّذي سَبَقَ لي مِنَ الهُدَى إلَى الدُّنيا تامًّا سَويًّا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سپس مرا بشری کامل و معتدل، به‌سوی هدایتی که برایم تقدیر نموده بودی به دنیا آوردی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَحَفِظتَني في المَهدِ طِفلًا صَبيا و رَزَقتَني مِنَ الغِذاءِ لَبَنًا مَريا</w:t>
+        <w:t xml:space="preserve">وَحَفِظتَني في المَهدِ طِفلًا صَبيا و رَزَقتَني مِنَ الغِذاءِ لَبَنًا مَريّاً</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و مرا در خردسالی در گهواره محافظت نمودی و از غذاها شیر گوارا روزیم ساختی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَعَطَفتَ عَلَي قُلوبَ الحَواضِنِ وَكفَّلتَني الأُمَّهاتِ الرَّواحِمَ</w:t>
+        <w:t xml:space="preserve">وَعَطَفتَ عَلَيَّ قُلوبَ الحَواضِنِ وَكفَّلتَني الأُمَّهاتِ الرَّواحِمَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و دلِ دایه‌گان را بر من مهربان نمودی و مادران دلسوز را به پرستاری‌ام گماشتی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَكلَأتَني مِن طَوارِقِ الجانِّ وَسَلَّمتَني مِنَ الزّيادَةِ وَالنُّقصانِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -716,240 +716,240 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَتَعالَيتَ يا رَحيمُ يا رَحمانُ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس تو برتر و والاتری ای مهربان و ای بخشنده</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حَتَّى إذا استَهلَلتُ ناطِقًا بِالكلامِ وَأتمَمتَ عَلَي سَوابِغَ الإنعامِ</w:t>
+        <w:t xml:space="preserve">حَتَّى إذا استَهلَلتُ ناطِقًا بِالكلامِ أتمَمتَ عَلَيَّ سَوابِغَ الإنعامِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تا آن زمان که لب به سخن گشودم و نعمت‌های فراوانت را بر من تمام نمودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَرَبَّيتَني زائِدًا في كلِّ عامٍ حَتَّى إذا اكتَمَلَت فِطرَتي وَاعتَدَلَت مِرَّتي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در هر سال بیشتر پرورشم دادی، تا آنگاه که خلقت اصلیم کامل شد و مزاجم اعتدال یافت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">أوجَبتَ عَلَي حُجَّتَك بِأن ألهَمتَني مَعرِفَتَك‏ وَرَوَّعتَني بِعَجائِبِ حِكمَتِك</w:t>
+        <w:t xml:space="preserve">أوجَبتَ عَلَيَّ حُجَّتَك بِأن ألهَمتَني مَعرِفَتَك‏ وَرَوَّعتَني بِعَجائِبِ حِكمَتِك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حجّتت را بر من تمام کردی، که معرفت و شناخت خود را به من الهام بخشیدی و به عجایب حکمت خویش مرا شگفت‌زده نمودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَأيقَظتَني لِما ذَرَأتَ في سَمائِك وَأرضِك مِن بَدائِعِ خَلقِك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و به زیبایی‌های خلقتت در آسمان و زمین، متنبّه نمودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَنَبَّهتَني لِشُكرِك وَذِكرِك وَأوجَبتَ عَلَي طاعَتَك وَعِبادَتَك</w:t>
+        <w:t xml:space="preserve">وَنَبَّهتَني لِشُكرِك وَذِكرِك وَأوجَبتَ عَلَيَّ طاعَتَك وَعِبادَتَك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و مرا برای شکرگزاری و یاد تو، هشیار ساختی و اطاعت و بندگیت را بر من واجب نمودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَفَهَّمتَني ما جاءَت بِهِ رُسُلُك وَيسَّرتَ لي تَقَبُّلَ مَرضاتِك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و آنچه را پیامبرانت آوردند به من فهماندی و پذیرش عوامل خشنودیت را بر من آسان نمودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَمَنَنتَ عَلَي في جَميعِ ذَلِك بِعَونِك وَلُطفِك</w:t>
+        <w:t xml:space="preserve">وَمَنَنتَ عَلَيَّ في جَميعِ ذَلِك بِعَونِك وَلُطفِك </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">‌و در تمام این امور با یاری و مهربانی‌ات بر من منّت نهادی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ثُمَّ إذ خَلَقتَني مِن خَيرِ الثَّرَى لَم تَرضَ لي يا إلَهي نِعمَةً دونَ أُخرَى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از آنجا که مرا از بهترین خاک‌ها (طینت‌ها) آفریدی، بر من نپسندیدی که از نعمتی برخوردار و از نعمت دیگر محروم باشم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَرَزَقتَني مِن أنواعِ المَعاشِ وَصُنوفِ الرّياشِ بِمَنِّك العَظيمِ الأعظَمِ عَلَي وَإحسانِك القَديمِ إلَيّ</w:t>
+        <w:t xml:space="preserve">وَرَزَقتَني مِن أنواعِ المَعاشِ وَصُنوفِ الرّياشِ بِمَنِّك العَظيمِ الأعظَمِ عَلَيَّ وَإحسانِك القَديمِ إلَيّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بلکه با منّت بزرگ و والاترت نسبت به من و بر اساس احسان دیرینه‌ات بر من، از انواع متاع حیات و زندگی و اقسام لوازم کامرانی، روزی‌ام فرمودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حَتَّى إذا أتمَمتَ عَلَي جَميعَ النِّعَمِ وَصَرَفتَ عنّي كلَّ النِّقَمِ</w:t>
+        <w:t xml:space="preserve">حَتَّى إذا أتمَمتَ عَلَيَّ جَميعَ النِّعَمِ وَصَرَفتَ عنّي كلَّ النِّقَمِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تا جائی‌که همۀ نعمت‌ها را بر من تمام نمودی و تمامی رنج‌ها را از من دورساختی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لَم يمنَعك جَهلي وَجُرأتي عَلَيك أن دَلَلتَني إلَىٰ ما يقَرِّبُني إلَيك وَوَفَّقتَني لِما يزلِفُني لَدَيك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -999,51 +999,51 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَإن أطَعتُك شَكرتَني وَإن شَكرتُك زِدتَني</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اگر اطاعت کردم قدردانی نمودی و اگر شکر گزاشتم بر نعمت افزودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">كلُّ ذَلِك إكمالٌ لِأنعُمِك عَلَي وَإحسانِك إلَي</w:t>
+        <w:t xml:space="preserve">كلُّ ذَلِك إكمالٌ لِأنعُمِك عَلَيَّ وَإحسانِك إلَیَّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینها همه به جهت کامل نمودن نعمت و احسان خداوندیت بر من است</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَسُبحانَك سُبحانَك مِن مُبدِئٍ مُعيدٍ حَميدٍ مَجيدٍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1062,72 +1062,72 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تَقَدَّسَت أسماؤُك وَعَظُمَت آلاؤُك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نام‌هایت مقدّس است و نعمت‌هایت با عظمت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فَأي نِعَمِك يا إلَهي أُحصِي عَدَدًا وَذِكرًا؟ أم أي عَطاياك أقومُ بِها شُكرًا</w:t>
+        <w:t xml:space="preserve">فَأيُّ نِعَمِك يا إلَهي أُحصِي عَدَدًا وَذِكرًا؟ أم أيُّ عَطاياك أقومُ بِها شُكرًا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بار إلٰها، کدام‌یک از نعمت‌هایت را به شماره آورم و یاد کنم، یا به سپاسگزاری کدام‌یک از عطاهایت برخیزم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَهي يا رَبِّ أكثَرُ مِن أن يحصِيها العادّونَ أو يبلُغَ عِلمًا بِها الحافِظونَ</w:t>
+        <w:t xml:space="preserve">وَهي يا رَبِّ أكثَرُ مِن أن يُحصِيهَا العادّونَ أو يبلُغَ عِلمًا بِها الحافِظونَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">درحالی‌که بارپروردگارا، بیش از آن است که حسابگران برشمارند و دانش اندیشمندان آن را دریابد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ثُمَّ ما صَرَفتَ وَدَرَأتَ عنّي اللهُمَّ مِنَ الضُّرِّ وَالضَّرّاءِ أكثَرُ مِمّا ظَهَرَ لي مِنَ العافيةِ وَالسَّرّاءِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1209,72 +1209,72 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَخُرقِ مَسارِبِ نَفسي وَخَذاريفِ مارِنِ عِرنيني وَمَسارِبِ سِماخِ سَمعي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و با شکاف راه‌های تنفّسم، و پرده‌های نرمۀ بینی‌ام، و راه‌های پردۀ گوشم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَما ضَمَّت وَأطبَقَت عَلَيهِ شَفَتاي وَحَرَكاتِ لَفظِ لِساني وَمَغرَزِ حَنَك فَمي وَفَكي</w:t>
+        <w:t xml:space="preserve">وَما ضُمَّت وَأطبَقَت عَلَيهِ شَفَتاي وَحَرَكاتِ لَفظِ لِساني وَمَغرَزِ حَنَك فَمي وَفَكيّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و با آنچه لبانم بر هم بسته شود و قرار گیرد، و با حرکت‌های زبانم برای تلفّظ، و با محلّ پیوند کام و فکّ من</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَمَنابِتِ أضراسي وَمَساغِ مَطعَمي وَمَشرَبي وَحِمالَةِ أُمِّ رَأسي وَبُلوغِ فارِغِ حَبائِلِ عُنُقي</w:t>
+        <w:t xml:space="preserve">وَمَنابِتِ أضراسي وَمَساغِ مَطعَمي وَمَشرَبي وَحِمالَةِ أُمِّ رَأسي وَبُلوعِ فارِغِ حَبائِلِ عُنُقي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و محل روییدن دندان‌هایم، و محلّ چشیدن خوراک و آشامیدنی‌ام، و رشته و عصب مغز سرم، و لولۀ متصل به رگ‌های گردنم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَما اشتَمَلَ عَلَيهِ تامورُ صَدري وَحَمائِلِ حَبلِ وَتيني</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1293,93 +1293,93 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَنياطِ حِجابِ قَلبي وَأفلاذِ حَواشي كبِدي وَما حَوَتهُ شَراسيفُ أضلاعي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و آویزۀ پردۀ قلبم، و پاره‌های اطراف کبدم، و آنچه استخوان دنده‌هایم دربرگرفته</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَحِقاقِ مَفاصِلي وَقَبضِ عَوامِلي وَأطرافِ أنامِلي</w:t>
+        <w:t xml:space="preserve">وَحِقاقُ مَفاصِلي وَقَبضُ عَوامِلي وَأطرافُ أنامِلي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و گودی‌های مفصل‌هایم، و انقباضات عضلات بدنم، و سرِ انگشتانم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَلَحمي وَدَمي وَشَعري وَبَشَري وَعَصَبي وَقَصَبي وَعِظامي وَمُخّي وَعُروقي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و با گوشت و خون و مویم و پوست و عصب و نای و استخوانم و مغز و رگ‌هایم </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَجَميعِ جَوارِحي وَما انتَسَجَ عَلَى ذَلِك أيامَ رَضاعي</w:t>
+        <w:t xml:space="preserve">وَجَميعُ جَوارِحي وَما انتَسَجَ عَلَى ذَلِك أيّامَ رِضاعي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و با تمامی اعضا و جوارحم و آنچه در مدّت شیرخوارگی‌ام بر آن روییده</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَما أقَلَّتِ الأرضُ مِنّي وَنَومي وَيقَظَتي وَسُكوني وَحَرَكاتِ رُكوعي وَسُجودي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1419,308 +1419,349 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أن أُؤَدّي شُكرَ واحِدَةٍ مِن أنعُمِك ما استَطَعتُ ذَلِك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">که شکر یکی از نعمت‌هایت را به‌جا آورم نخواهم توانست</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">إلّا بِمَنِّك الموجِبِ عَلَي بِهِ شُكرَك أبَدًا جَديدًا وَثَناءً طارِفًا عَتيدًا</w:t>
+        <w:t xml:space="preserve">إلّا بِمَنِّك الموجِبِ عَلَيَّ بِهِ شُكرُك أبَدًا جَديدًا وَثَناءً طارِفًا عَتيدًا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جز به لطف تو، که بدان شکرِ دیگری بر من واجب می‌شود، شکری دائم و نو، و ثنایی تازه و فراهم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">أجَل وَلَو حَرَصتُ أنا وَالعادّونَ مِن أنامِك أن نُحصي مَدَى إنعامِك سالِفِهِ وَآنِفِهِ</w:t>
+        <w:t xml:space="preserve">أجَل وَلَو حَرَصتُ أنا وَالعادّونَ مِن أنامِك أن نُحصي مَدَىٰ إنعامِك سالِفِهِ وَآنِفِهِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آری، اگر من و همۀ حسابگران از آفریدگانت، حرص ورزیم که گسترۀ إنعام تو را، از نعمت‌های گذشته و آینده برشماریم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ما حَصَرناهُ عَدَدًا وَلا أحصَيناهُ أمَدًا هَيهاتَ أنَّى ذَلِك</w:t>
+        <w:t xml:space="preserve">ما حَصَرناهُ عَدَدًا وَلا أحصَيناهُ أمَدًا </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شمارۀ آن را به دست نیاوریم و انتها و گسترۀ آن را درنخواهیم یافت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هَيهاتَ أنَّى ذَلِك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هیهات! کجا چنین چیزی واقع شود (میسّر است)؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَأنتَ المُخبِرُ في كتابِك النّاطِقِ وَالنَّبَإ الصّادِقِ‏ </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">درحالی‌که تو در کتاب گویا و خبر راستینت فرمودی:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">﴿وَإن تَعُدّوا نِعمَةَ اللهِ لا تُحصوها﴾</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">«اگر نعمت خدا را برشمارید آن ‌را شمارش نتوانید نمود!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صَدَقَ كتابُك اللهُمَّ وَإنباؤُك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خداوندا، کتاب تو راست گفته و خبرت صادق بوده</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و بَلَّغَت أنبياؤُك وَرُسُلُك ما أنزَلتَ عَلَيهم مِن وَحيك وَشَرَعتَ لَهم وَبِهم مِن دينِك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و پیامبران و فرستادگانت رساندند آنچه از وحی بر ایشان فرو فرستادی و آنچه از دینت بر آنها و به‌وسیلۀ آنها تشریع نمودی</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">غَيرَ أنّي يا إلَهي أشهَدُ بِجَهدي وَجِدّي وَمَبلَغِ طاعَتي وَوُسعي</w:t>
+        <w:t xml:space="preserve">و پیامبران و فرستادگانت آنچه از وحی بر ایشان فرو فرستادی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و آنچه از دینت بر آنها و به‌وسیلۀ آنها تشریع نمودی رساندند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">غَيرَ أنّي يا إلَهي أشهَدُ بِجُهدي وَجِدّي وَمَبلَغِ طاعَتي وَوُسعي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جز اینکه ای خدای من، با تمام سعی و کوششم و تمام تلاشم، و هر آنچه در سعه و توان دارم گواهی می‌دهم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَأقولُ مُؤمِنًا موقِنًا الحَمدُ لِلَّهِ الَّذي لَم يتَّخِذ وَلَدًا فَيكونَ مَوروثًا</w:t>
+        <w:t xml:space="preserve">وَأقولُ مُؤمِنًا موقِنًا </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از روی باور و یقین می‌گویم:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿الحَمدُ لِلَّهِ الَّذي لَم يتَّخِذ وَلَدًا﴾ فَيكونَ مَوروثًا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جمیع مراتب ستایش خدای را که فرزندی نگزیده تا از او به ارث بَرَد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَلَم يكن لَهُ شَريك في المُلك‏ فَيضادَّهُ فيما ابتَدَعَ وَلا وَلي مِنَ الذُّلِ‏ فَيرفِدَهُ فيما صَنَعَ</w:t>
+        <w:t xml:space="preserve">وَلَم يكن لَهُ شَريك في مُلكِه‏ فَيضادَّهُ فيما ابتَدَعَ وَلا وَليٌّ مِنَ الذُّلِ‏ فَيُرفِدَهُ فيما صَنَعَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و برای او در فرمانروایی‌اش شریکی نبوده تا با او در آنچه پدید آورده مخالفت کند؛ و نه یاوری از پَستی برای اوست که در آفرینش او را یاری رساند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَسُبحانَهُ سُبحانَهُ‏ </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس منزّه است او، منزّه است او</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿لَو كانَ فيهِما آلِهَةٌ إلّا اللهُ لَفَسَدَتا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وَتَفَطَّرَتا!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">پس منزّه است او، منزّه است او</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">«اگر در آسمان و زمین جز او خدایی بود تباه می‌شدند» و از هم می‌پاشیدند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سُبحانَ اللهِ الواحِدِ الأحَدِ الصَّمَدِ الَّذي‏ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿لَم يلِد وَلَم يولَد وَلَم يكن لَهُ كفوًا أحَدٌ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1787,124 +1828,156 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ثُمَّ اندَفَعَ في المَسألَةِ وَاجتَهَدَ في الدُّعاءِ وَقالَ وَعَيناهُ تَكفانِ دُموعًا:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس آن حضرت شروع فرمود در درخواست و اهتمام نمود در دعا و آب از دیدگان مبارکش جاری بود، پس عرض نمود:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اللهُمَّ اجعَلني أخشاك كأنّي أراك وَأسعِدني بِتَقواك وَلا تُشقِني بِمَعصيتِك</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">وَخِر لي في قَضائِك وَبارِك لي في قَدَرِك</w:t>
+        <w:t xml:space="preserve">اللهُمَّ اجعَلني أخشاك كأنّي أراك </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خداوندا، خشیّت و ترس از کبریا و عظمت خود را نصیبم کن گویی که تو را می‌بینم،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأسعِدني بِتَقواك وَلا تُشقِني بِمَعصيتِك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و مرا با تقوای خودت سعادتمند گردان، و به‌واسطۀ نافرمانی‌ات مرا شقىّ و بدبخت مگردان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَخِر لي في قَضائِك </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و در قضاء و اراده‌ات خیر را نصیبم گردان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَبارِك لي في قَدَرِك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و در مقدّراتت برایم برکت قرار ده</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حَتَّى لا أُحِبَّ تَعجيلَ ما أخَّرتَ وَلا تَأخيرَ ما عَجَّلتَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تا بدان‌جا برسم که نه در آنچه تو خواستار تأخیرش هستی دوستدار تعجیلش باشم و نه تأخیر آنچه پیش انداختی را بخواهم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اللهُمَّ اجعَل غِنائي في نَفسي وَاليقينَ في قَلبي</w:t>
+        <w:t xml:space="preserve">اللهُمَّ اجعَل غِنایَ في نَفسي وَاليقينَ في قَلبي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بار إلٰها، بی‌نیازیم را در نَفْسم و یقین را در قلبم قرار بده</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَالإخلاصَ في عَمَلي وَالنّورَ في بَصَري وَالبَصيرَةَ في ديني</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1954,223 +2027,267 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و مرا بر آن ‌که به من ستم روا داشته یاری‌ام ده</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و به‌واسطۀ انتقام‌جویی و برآورده‌شدن حاجت، پیروزمندی را نشانم بده و بدین‌سبب چشمم را روشن گردان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اللهُمَّ اكشِف كربَتي وَاستُر عَورَتي وَاغفِر لي خَطيئَتي وَاخسَأ شَيطاني</w:t>
+        <w:t xml:space="preserve">اللهُمَّ اكشِف كُربَتي وَاستُر عَورَتي وَاغفِر لي خَطيئَتي وَاخسَأ شَيطاني</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدایا اندوه مرا برطرف کن و عیب مرا بپوشان و از خطایم درگذر و شیطانم را با خواری بران</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَفُك رِهاني وَاجعَل لي يا إلَهي الدَّرَجَةَ العُليا في الآخِرَةِ وَالأولَى</w:t>
+        <w:t xml:space="preserve">وَفُكّ رِهاني </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و ذمّه‌ام را از گرو کرده‌هایم برَهان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَاجعَل لي يا إلَهي الدَّرَجَةَ العُليا في الآخِرَةِ وَالأُولَى</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بار إلٰها و برایم در دنیا و آخرت درجۀ والا را مقدّر فرما</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهُمَّ لَك الحَمدُ كما خَلَقتَني فَجَعَلتَني سَميعًا بَصيرًا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خداوندا، ستایش مخصوص توست که مرا آفریدی و شنوا و بینا گرداندی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَلَك الحَمدُ كما خَلَقتَني فَجَعَلتَني خَلقًا سَويا رَحمَةً بي وَقَد كنتَ عن خَلقي غَنيا</w:t>
+        <w:t xml:space="preserve">وَلَك الحَمدُ كما خَلَقتَني فَجَعَلتَني خَلقًا سَويّاً رَحمَةً بي وَقَد كنتَ عن خَلقي غَنيّاً</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خداوندا، ستایش مخصوص توست که مرا آفریدی و از غایت مهربانی بر من، خلقتم را نیکو قرار دادی با آنکه از من بی نیاز بودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رَبِّ بِما بَرَأتَني فَعَدَّلتَ فِطرَتي رَبِّ بِما أنشَأتَني فَأحسَنتَ صورَتي</w:t>
+        <w:t xml:space="preserve">رَبِّ بِما بَرَأتَني فَعَدَّلتَ فِطرَتي </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پروردگارا، قسم به اینکه مرا آفریدی سپس سرشت مرا معتدل ساختی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">رَبِّ بِما أحسَنتَ إلَي وَفي نَفسي عافَيتَني رَبِّ بِما كلَأتَني وَوَفَّقتَني</w:t>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رَبِّ بِما أنشَأتَني فَأحسَنتَ صورَتي</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پروردگارا به اینکه مرا هستی دادی و صورتم را زیبا نگاشتی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رَبِّ بِما أحسَنتَ إلَيَّ وَفي نَفسي عافَيتَني </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پروردگارا، به اینکه به من احسان کردی و مرا عافیتِ نفْس دادی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رَبِّ بِما كلَأتَني وَوَفَّقتَني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای پروردگار من، به اینکه مرا حفظ کردی و توفیق دادی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رَبِّ بِما أنعَمتَ عَلَي فَهَدَيتَني رَبِّ بِما أولَيتَني وَمِن كلِّ خَيرٍ أعطَيتَني</w:t>
+        <w:t xml:space="preserve">رَبِّ بِما أنعَمتَ عَلَيَّ فَهَدَيتَني </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پروردگارا، به اینکه بر من إنعام فرمودی سپس هدایت نمودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رَبِّ بِما أولَيتَني وَمِن كلِّ خَيرٍ أعطَيتَني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پروردگارا، به اینکه لایق إنعامم ساختی و از هر خیری عطایم نمودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رَبِّ بِما أطعَمتَني وَسَقَيتَني</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پروردگارا، به اینکه خوراندی و نوشاندی</w:t>
@@ -2225,302 +2342,407 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رَبِّ بِما ألبَستَني مِن سِترِك الصّافي وَيسَّرتَ لي مِن صُنعِك الكافي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پروردگارا، به اینکه از پوشش پاکیزه‌ات بر من پوشانیدی و به کفایت خود، کار بر من آسان نمودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">صَلِّ عَلَى مُحَمَّدٍ وَآلِ مُحَمَّدٍ وَأعِنّي عَلَى بَوائِقِ الدُّهورِ وَصُروفِ اللَّيالي وَالأيامِ</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">وَفي سَفَري فاحفَظني وَفي أهلي وَمالي فاخلُفني</w:t>
+        <w:t xml:space="preserve">صَلِّ عَلَى مُحَمَّدٍ وَآلِ مُحَمَّدٍ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بر محمد و خاندان محمد صلوات و درود فرست </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأعِنّي عَلَى بَوائِقِ الدُّهورِ وَصُروفِ اللَّيالي وَالأيامِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و مرا در بلاهای روزگار و حوادث شب و روز یاری رسان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَنَجِّني مِن أهوالِ الدُّنيا وَكرُباتِ الآخِرَةِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از هراس دنیا و اندوه‌های آخرت نجاتم ده،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَاكفِني شَرَّ ما يعمَلُ الظّالِمونَ في الأرضِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و مرا از شرّ آنچه ستمگران در زمین انجام می‌دهند کفایت فرما</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهُمَّ ما أخافُ فاكفِني وَما أحذَرُ فَقِني </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خدایا از آنچه می‌ترسم مرا کفایت کن و از آنچه حذر می‌کنم نگهداری کن </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَفي نَفسي وَديني فاحرُسني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در نفْسم و دینم از من نگهبانی فرما</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَفي سَفَري فَاحفَظني وَفي أهلي وَمالي فَاخلُفني</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و مرا در سفرم نگهدار و در خاندان و مالم جانشین باش</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَفيما رَزَقتَني فَبارِك لي وَفي نَفسي فَذَلِّلني</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و در آنچه روزیم فرمودی برکت ده و در نزد خویش ذلیل و خوارم ساز</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَفي أعينِ النّاسِ فَعَظِّمني وَمِن شَرِّ الجِنِّ وَالإنسِ فَسَلِّمني</w:t>
+        <w:t xml:space="preserve">وَفي أعيُنِ النّاسِ فَعَظِّمني وَمِن شَرِّ الجِنِّ وَالإنسِ فَسَلِّمني</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و در دیدگان مردم بزرگم کن و از شرّ جن و انس سالمم بدار</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَبِذُنوبي فَلا تَفضَحني وَبِسَريرَتي فَلا تُخزِني</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و به‌وسیلۀ گناهانم رسوایم مساز و به‌واسطۀ درون آلوده‌ام آبرویم مَبَر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَبِعَمَلي فَلا تَبتَلِني وَنِعَمَك فَلا تَسلُبني وَإلَى غَيرِك فَلا تَكلني</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">إلَهي إلَى مَن‏ تَكلُني إلَى قَريبٍ فَيقطَعَني أم إلَى بَعيدٍ فَيتَجَهَّمَني</w:t>
+        <w:t xml:space="preserve">وَبِعَمَلي فَلا تَبتَلِني وَنِعَمَك فَلا تَسلُبني </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به‌وسیلۀ عملم گرفتارم مساز و مرا از نعمت‌هایت باز نگیر </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَإلَى غَيرِك فَلا تَكِلني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به غیر خود واگذارم مکن</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إلَهي إلَى مَن‏ تَكِلُني إلَى قَريبٍ فَيقطَعُني أم إلَى بَعيدٍ فَيتَجَهَّمُني</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدایا، مرا به که وا می‌گذاری؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به خویشاوند که از من ببُرَد؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا به بیگانه تا با من با ترش‌رُویی برخورد کند؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">أم إلَى المُستَضعِفينَ لي وَأنتَ رَبّي وَمَليك أمري؟</w:t>
+        <w:t xml:space="preserve">أم إلَى المُستَضعِفينَ لي وَأنتَ رَبّي وَمَليكُ أمري؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا به آنان ‌که خوارم می‌شمرند؟! و حال‌اینکه تو خدای من و زمامدار امر منی!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">أشكو إلَيك غُربَتي وَبُعدَ داري وَهَواني عَلَى مَن مَلَّكتَهُ أمري إلَهي فَلا تُحلِل عَلَي غَضَبَك</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">فَإن لَم تَكن غَضِبتَ عَلَي فَلا أُبالي سواك سُبحانَك غَيرَ أنَّ عافيتَك أوسَعُ لي</w:t>
+        <w:t xml:space="preserve">أشكو إلَيك غُربَتي وَبُعدَ داري وَهَواني عَلَى مَن مَلَّكتَهُ أمري </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شِکوه به تو آورده‌ام از غربتم و دوری خانۀ آخرتم و خواری‌ام نزد کسی که اختیار کارم را به او دادی.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إلَهي فَلا تُحلِل عَلَيَّ غَضَبَك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پس معبود من! غضبت را بر من فرود نیاور</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَإن لَم تَكن غَضِبتَ عَلَيَّ فَلا أُبالي سواك سُبحانَك غَيرَ أنَّ عافيتَك أوسَعُ لي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">که اگر تو بر من خشمگین نباشی، از غیر تو باکی ندارم، منزّهی تو، جز اینکه عافیتت بر من گسترده‌تر است</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَأسألُك يا رَبِّ بِنورِ وَجهِك الَّذي أشرَقَت لَهُ الأرضُ وَالسَّماواتُ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2539,72 +2761,72 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَكُشِفتَ [انکشفت] بِهِ الظُّلُماتِ وَصَلُحَ بِهِ أمرُ الأوَّلينَ وَالآخِرينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و تاریکی‌ها به آن برطرف شد، و کار گذشتگان و آیندگان به‌وسیلۀ آن به اصلاح رسید</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">أن لا تُميتَني عَلَى غَضَبِك وَلا تُنزِلَ بي سَخَطَك</w:t>
+        <w:t xml:space="preserve">أن لا تُميتَني عَلَىٰ غَضَبِك وَلا تُنزِلَ بي سَخَطَك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">که مرا بر قهر و ناخشنودی‌ات نمیرانی و خشمت را بر من فرود نیاوری</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لَك العُتبَى لَك العُتبَى حَتَّى تَرضَى قَبلَ ذَلِك</w:t>
+        <w:t xml:space="preserve">لَك العُتبَىٰ لَك العُتبَىٰ حَتَّى تَرضَىٰ قَبلَ ذَلِك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از تو پوزش می‌طلبم، از تو پوزش می‌طلبم تا پیش از آن (نزول عذاب و خشمت) راضی گردی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا إلَهَ إلّا أنتَ رَبَّ البَلَدِ الحَرامِ وَالمَشعَرِ الحَرامِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2633,198 +2855,303 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَالبَيتِ العَتيقِ الَّذي أحلَلتَهُ البَرَكةَ وَجَعَلتَهُ لِلنّاسِ أمنًا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و خانۀ قدیمی (کعبه) که برکت را در آن نازل فرمودی و آن را برای مردم ایمن ساختی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا مَن عَفا عن عَظيمِ الذُّنوبِ بِحِلمِهِ يا مَن أسبَغَ النَّعماءَ بِفَضلِهِ يا مَن أعطَى الجَزيلَ بِكرَمِهِ</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">ای پشت و پناهم (ذخیره‌ام) در سختی‌ام، ای همراهم در تنهایی‌ام، ای فریادرسم در گرفتاری‌ام، ای سرپرستم در نعمت‌ها</w:t>
+        <w:t xml:space="preserve">يا مَن عَفا عن عَظيمِ الذُّنُوبِ بِحِلمِهِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آن‌که با بردباری‌اش از گناهان بزرگ گذشت،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَن أسبَغَ النَّعماءَ بِفَضلِهِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای آن‌که با فضلش نعمت‌ها را کامل ساخت،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَن أعطَى الجَزيلَ بِكرَمِهِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای آن‌که با کرمش گسترده و فراوان عطا کرد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا عُدَّتي في شِدَّتي يا صاحِبي في وَحدَتي </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای پشت و پناهم (ذخیره‌ام) در سختی‌ام، ای همراهم در تنهایی‌ام،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا غياثي في كُربَتي يا وَليّي في نِعمَتي</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای فریادرسم در گرفتاری‌ام، ای سرپرستم در نعمت‌ها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">يا إلَهي وَإلَهَ آبائي إبراهيمَ وَإسماعيلَ وَإسحاقَ وَيعقوبَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای خدای من و خدای پدرانم: ابراهیم و اسماعیل و اسحاق و یعقوب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَرَبَّ جَبرَئيلَ وَميكائيلَ وَإسرافيلَ وَرَبَّ مُحَمَّدٍ خاتَمِ النَّبيينَ وَآلِهِ المُنتَجَبينَ</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">أنتَ كهفي حينَ تُعييني المَذاهِبُ في سَعَتِها وَتَضيقُ بي الأرضُ بِرُحبِها وَلَولا رَحمَتُك لَكنتُ مِنَ الهالِكينَ</w:t>
+        <w:t xml:space="preserve">وَرَبَّ جَبرَئيلَ وَميكائيلَ وَإسرافيلَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای پروردگار جبرائیل و میکاییل و اسرافیل </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَرَبَّ مُحَمَّدٍ خاتَمِ النَّبيينَ وَآلِهِ المُنتَجَبينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای پروردگار محمّد خاتم پیامبران و اهل‌بیت برگزیده‌اش</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ مُنزِلَ التَّوراةِ وَالإنجيلِ وَالزَّبورِ وَالفُرقانِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای نازل‌کنندۀ تورات و انجیل و زبور و فرقان (قرآن) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَمُنزِّلَ كهيعص وَطه وَيس وَالقُرآنِ الحَكيمِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای فروفرستندۀ «کهیعص» و «طه» و «یس» و «قرآن حکیم»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ كَهفي حينَ تُعيِينِي المَذاهِبُ في سَعَتِها وَتَضيقُ بي الأرضُ بِرُحبِها وَلَولا رَحمَتُك لَكنتُ مِنَ الهالِكينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تو پناهم هستی آن زمان که راه‌های زندگانی با همۀ وسعتشان درمانده‌ام کنند، و زمین با همۀ پهناوری‌اش بر من تنگ گیرد، و اگر رحمت تو نبود هرآینه از هلاک‌شدگان بودم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَأنتَ مُقيلُ عَثرَتي وَلَو لا سِترُك إياي لَكنتُ مِنَ المَفضوحينَ</w:t>
+        <w:t xml:space="preserve">وَأنتَ مُقيلُ عَثرَتي وَلَولا سِترُك إيّاي لَكنتُ مِنَ المَفضوحينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و تویی که لغزشم را نادیده می‌گیری و اگر پرده‌پوشی‌ات بر من نبود، هرآینه من از رسواشدگان بودم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَأنتَ مُؤَيدي بِالنَّصرِ عَلَى أعدائي وَلَو لا نَصرُك إياي لَكنتُ مِنَ المَغلوبينَ</w:t>
+        <w:t xml:space="preserve">وَأنتَ مُؤَيّدي بِالنَّصرِ عَلَى أعدائي وَلَولا نَصرُك إياي لَكنتُ مِنَ المَغلوبينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و تویی که با یاریت مرا بر دشمنانم پیروز نمودی و اگر یاریت نبود هرآینه من از شکست‌خوردگان بودم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مَن خَصَّ نَفسَهُ بِالسُّموِّ وَالرِّفعَةِ فَأولياؤُهُ بِعِزِّهِ يعتَزّونَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2858,345 +3185,660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">‏</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿يعلَمُ خائِنَةَ الأعينِ وَما تُخفي الصُّدورُ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> وَغَيبَ ما تَأتي بِهِ الأزمِنَةُ وَالدُّهورُ</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">يا مُقَيضَ الرَّكبِ ليوسُفَ في البَلَدِ القَفرِ وَمُخرِجَهُ مِنَ الجُبِّ وَجاعِلَهُ بَعدَ العُبوديةِ مَلِكا</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خیانت چشم‌ها را و آنچه سینه‌ها پنهان می‌کنند می‌داند </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَغَيبَ ما تَأتي بِهِ الأزمِنَةُ وَالدُّهورُ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به پنهانی‌هایی که زمان‌ها و روزگاران آشکار سازد آگاهی دارد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَن لا يَعلَمُ كيفَ هوَإلّا هوَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آن‌که جز او نمی‌داند که او چگونه است،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَن لا يَعلَمُ ما هوَإلّا هوَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای آن‌که جز او نمی‌داند او چیست، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا من لا يَعلَمُه الّا هو</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آن‌که جز او، او را نمی‌شناسد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَن كبَسَ الأرضَ عَلَى الماءِ وَسَدَّ الهَواءَ بِالسَّماءِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آن‌که زمین را بر آب انباشت و هوا را به آسمان بست،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَن لَهُ أكرَمُ الأسماءِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای آن‌که او را گرامی‌ترین نام‌هاست، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا ذا المَعروفِ الَّذي لا ينقَطِعُ أبَدًا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای صاحب احسانی که هرگز قطع نگردد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مُقَيّضَ الرَّكبِ ليوسُفَ في البَلَدِ القَفرِ وَمُخرِجَهُ مِنَ الجُبِّ وَجاعِلَهُ بَعدَ العُبوديّةِ مَلِكاً</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای آن‌که کاروان را برای نجات یوسف در سرزمین بی‌آب و گیاه برانگیخت، و او را از چاه بیرون آورد و پس از بردگی به پادشاهی‌اش رساند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا رادَّهُ عَلَى يعقوبَ بَعدَ أنِ‏ ابيضَّت عَيناهُ مِنَ الحُزنِ فَهوَكظيمٌ</w:t>
+        <w:t xml:space="preserve">يا رادَّهُ عَلَىٰ يعقوبَ بَعدَ أنِ‏ ابيضَّت عَيناهُ مِنَ الحُزنِ فَهوَكظيمٌ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای آن‌که یوسف را به نزد یعقوب پس از آنکه دو چشمش از اندوه سفید شد و دلش آکنده از غم بود بازگرداند </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">‏ يا كاشِفَ الضُّرِّ وَالبَلوَى عن أيوبَ وَمُمسِك يدَي إبراهيمَ عن ذِبحِ ابنِهِ بَعدَ كبَرِ سِنِّهِ وَفَناءِ عُمُرِهِ</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">يا مَنِ استَجابَ لِزَكريا فَوَهَبَ لَهُ يحيى وَلَم يدَعهُ فَردًا وَحيدًا</w:t>
+        <w:t xml:space="preserve">‏ يا كاشِفَ الضُّرِّ وَالبَلوَىٰ عن أيُّوبَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آن‌که رنج و بلا را از ایّوب دور ساختی </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَمُمسِك يَدَيْ إبراهيمَ عن ذِبحِ ابنِهِ بَعدَ كبَرِ سِنِّهِ وَفَناءِ عُمُرِهِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و دست ابراهیم را پس از سالخوردگی و در پایان زندگی از کشتن فرزندش باز داشتی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَنِ استَجابَ لِزَكَريّا فَوَهَبَ لَهُ يحيى وَلَم يَدَعهُ فَردًا وَحيدًا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای آن‌که دعای زکرّیا را اجابت کرد و یحیی را به او بخشید و او را یگانه و تنها وا نگذاشت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا مَن أخرَجَ يونُسَ مِن بَطنِ الحوتِ يا مَن فَلَقَ البَحرَ لِبَني إسرائيلَ فَأنجاهُم وَجَعَلَ فِرعَونَ وَجُنودَهُ مِنَ المُغرَقينَ</w:t>
-[...125 lines deleted...]
-        <w:t xml:space="preserve">يا مَن حَفِظَني في صِغَري يا مَن رَزَقَني في كبَري</w:t>
+        <w:t xml:space="preserve">يا مَن أخرَجَ يونُسَ مِن بَطنِ الحوتِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آن‌که یونس را از دل ماهی بیرون آورد،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَن فَلَقَ البَحرَ لِبَني إسرائيلَ فَأنجاهُم وَجَعَلَ فِرعَونَ وَجُنودَهُ مِنَ المُغرَقينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای آن‌که دریا را برای بنی‌اسرائیل شکافت و آنان را نجات داد و فرعون و لشگریانش را از غرق‌شدگان قرار داد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَن أرسَلَ الرّياحَ مُبَشِّراتٍ بَينَ يدَي رَحمَتِهِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آن‌که بادها را مژده دهندگانی پیشاپیش باران رحمتش فرستاد،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَن لَم يعجَل عَلَىٰ مَن عَصاهُ مِن خَلقِهِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای آن‌که بر عذاب نافرمانان از بندگانش شتاب نمی‌ورزد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَنِ استَنقَذَ السَّحَرَةَ مِن بَعدِ طولِ الجُحودِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آن‌که ساحران روزگار موسی را از ورطۀ هلاکت رهانید، پس از آنکه سالیان طولانی در انکار حق بودند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَقَد غَدَوا في نِعمَتِهِ يأكُلونَ رِزقَهُ وَيعبُدونَ غَيرَهُ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> درحالی‌که متنعّم به نعمت او رزقش را می‌خوردند و غیر او را بندگی می‌کردند، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَقَد حادُّوهُ وَنادُّوهُ وَكذَّبوا رُسُلَهُ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به دشمنی و شرک او برخاستند و پیامبرانش را تکذیب نمودند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا اللهُ يا اللهُ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای خدا، ای خدا،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا بَدي‏ءُ يا بَديعُ لا نِدَّ لَك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای آغازگر، ای پدیدآور، برای تو همتایی نیست،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا دائِماً لا نَفادَ لَك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای جاودانی که برایت پایانی نمی‌باشد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا حَيّاً حينَ لا حَيَّ يا مُحيي المَوتَى </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای زنده آنگاه که زنده‌ای نیست، ای زنده‌کنندۀ مردگان،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَن‏ هوَقائِمٌ عَلى‏ كلِّ نَفسٍ بِما كسَبَت</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای چیره و مسلط بر هرکس و آنچه انجام داده است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‏ يا مَن قَلَّ لَهُ شُكري فَلَم يَحرِمني </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای که شکرم برای او اندک است ولی محرومم نساخت</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَعَظُمَت خَطيئَتي فَلَم يفضَحني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و خطایم بزرگ شد اما رسوایم نکرد، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَرَآني عَلَى المَعاصي فَلَم يَشهَرني [يخذلني]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و مرا درحال نافرمانی‌ها دید، ولی در بین مردم بی‌آبرو ننمود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَن حَفِظَني في صِغَري يا مَن رَزَقَني في كِبَري</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای که در خردسالی حفظم نمود و در بزرگسالی رزقم داد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا مَن أياديهِ عِندي لا تُحصَى وَنِعَمُهُ لا تُجازَى</w:t>
+        <w:t xml:space="preserve">يا مَن أياديهِ عِندي لا تُحصَىٰ وَنِعَمُهُ لا تُجازَىٰ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای که عطاهایش نزد من به‌شمار نیاید و نعمت‌هایش تلافی نگردد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مَن عارَضَني بِالخَيرِ وَالإحسانِ وَعارَضتُهُ بِالإساءَةِ وَالعِصيانِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3215,811 +3857,1441 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مَن هَداني لِلإيمانِ مِن قَبلِ أن أعرِفَ شُكرَ الِامتِنانِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای که به ایمان هدایتم نمود، پیش از آنکه شیوۀ سپاس نعمت‌هایش را بشناسم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا مَن دَعَوتُهُ مَريضًا فَشَفاني وَعُريانًا فَكساني وَجائِعًا فَأشبَعني</w:t>
-[...72 lines deleted...]
-        <w:t xml:space="preserve">و در ثروتمندی او را خواندم محرومم نکرد و از درخواست همۀ اینها باز ایستادم، او احسان را بر من آغاز نمود</w:t>
+        <w:t xml:space="preserve">يا مَن دَعَوتُهُ مَريضًا فَشَفاني </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای که او را در بیماری خواندم پس شفایم داد،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَعُريانًا فَكَساني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و در برهنگی خواندم مرا پوشانید، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَجائِعًا فَأشبَعَني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در حال گرسنگی خواندم سیرم کرد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَعَطشانًا فَأرواني </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در حال تشنگی خواندم سیرابم نمود، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَذَليلًا فَأعَزَّني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در حال خواری خواندم عزّتم بخشید،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَجاهِلًا فَعَرَّفَني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در نادانی خواندم مرا معرفت بخشید،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَوَحيدًا فَكثَّرَني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در تنهایی خواندم افزونی جمعیتم بخشید</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَغائِبًا فَرَدَّني </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در دوری از وطن خواندم مرا برگرداند </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَمُقِلًّا فَأغناني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در حال نداری خواندم دارایم کرد </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَمُنتَصِرًا فَنَصَرَني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از او یاری خواستم یاری‌ام فرمود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَغَنيًّا فَلَم يسلُبني </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در ثروتمندی او را خواندم محرومم نکرد </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأمسَكتُ عن جَميعِ ذَلِك فابتَدَأني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از درخواست همۀ اینها باز ایستادم، او احسان را بر من آغاز نمود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَلَك الحَمدُ وَالشُّكرُ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس حمد و سپاس توراست!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا مَن أقالَ عَثرَتي وَنَفَّسَ كربَتي وَأجابَ دَعوَتي وَسَتَرَ عَورَتي وَغَفَرَ ذُنوبي وَبَلَّغَني طَلِبَتي وَنَصَرَني عَلَى عَدوّي</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">وَإن أعُدُّ نِعَمَك وَمِنَنَك وَكرائِمَ مِنَحِك لا أُحصيها</w:t>
+        <w:t xml:space="preserve">يا مَن أقالَ عَثرَتي وَنَفَّسَ كربَتي وَأجابَ دَعوَتي </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای که لغزشم را نادیده گرفت و اندوهم را زدود و دعایم را اجابت نمود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَسَتَرَ عَورَتي وَغَفَرَ ذُنوبي وَبَلَّغَني طَلِبَتي وَنَصَرَني عَلَىٰ عَدوّي</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و عیبم را پوشاند و گناهم را آمرزید و مرا به خواسته‌ام رساند و بر دشمنم پیروز گرداند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَإن أعُدُّ نِعَمَك وَمِنَنَك وَكرائِمَ مِنَحِك لا أُحصِيها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اگر نعمت‌ها و عطاها و بخشش‌های باارزشت را برشمارم هرگز نمی‌توانم به شماره آورم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا مَولاي أنتَ الَّذي أنعَمتَ أنتَ الَّذي أحسَنتَ أنتَ الَّذي أجمَلتَ</w:t>
-[...156 lines deleted...]
-        <w:t xml:space="preserve">پس ستایش همیشه تو راست و سپاس دائم و جاوید از آنِ توست</w:t>
+        <w:t xml:space="preserve">يا مَولاي أنتَ الَّذي مَنَنت أنتَ الَّذي أنعَمتَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای سرور من، تویی که منّت نهادی (بر من)، تویی که نعمت دادی،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي أحسَنتَ أنتَ الَّذي أجمَلتَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تویی که احسان نمودی، تویی که نیکی نمودی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي أفضَلْتَ أنتَ الَّذي أكمَلْتَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تویی که فزونی بخشیدی، تویی که کامل کردی،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي رَزَقتَ أنتَ الَّذي وَفَّقتَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تویی که روزی دادی، تویی که موّفق نمودی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي أعطَيتَ أنتَ الَّذي أغنَيتَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تویی که عطا فرمودی، تویی که بی‌نیاز نمودی،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي أقنَيتَ أنتَ الَّذي آوَيتَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تویی که ثروت بخشیدی، تویی که پناه دادی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي كفَيتَ أنتَ الَّذي هَدَيتَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تویی که کفایت نمودی، تویی که هدایت کردی،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي عَصَمتَ أنتَ الَّذي سَتَرتَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تویی که نگاه ‌داشتی، تویی که پرده‌پوشی نمودی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي غَفَرتَ أنتَ الَّذي أقَلتَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تویی که آمرزیدی، تویی که نادیده گرفتی،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي مكَّنتَ أنتَ الَّذي أعزَزتَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تویی که مُکنت دادی، تویی که عزّت بخشیدی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي أعنتَ أنتَ الَّذي عَضَدتَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تویی که یاری نمودی، تویی که دست گرفتی،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي أيَّدتَ أنتَ الَّذي نَصَرتَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تویی که تأیید نمودی، تویی که نصرت دادی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي شَفَيتَ أنتَ الَّذي عافَيتَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تویی که شفا بخشیدی، تویی که عافیت دادی،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنتَ الَّذي أكْرَمتَ تَبارَكتَ وَتَعالَيتَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تویی که گرامی داشتی؛ بزرگ و برتری</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَلَك الحَمدُ دائِمًا </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس ستایش همیشه تو راست </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلَك الشُّكرُ واصِبًا أبَدًا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و سپاس دائم و جاوید از آنِ توست</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ثُمَّ أنا يا إلَهي المُعتَرِفُ بِذُنوبي فاغفِرها لي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از این سو، ای معبودم، منم آنکه به گناهانم اعتراف می‌کنم، پس آنها را بیامرز</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">أنا الَّذي أسَأتُ أنا الَّذي أخطَأتُ أنا الَّذي هَمَمتُ أنا الَّذي جَهِلتُ</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">أنا الَّذي اعتَرَفتُ بِنِعمَتِك عَلَي وَعِندي وَأبوءُ بِذُنوبي فاغفِرها لي</w:t>
+        <w:t xml:space="preserve">أنا الَّذي أسَأتُ أنا الَّذي أخطَأتُ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">منم که بد کردم، منم که خطا کردم، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنا الَّذي هَمَمتُ أنا الَّذي جَهِلتُ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">منم که به گناه همّت نمودم، منم که نادانی نمودم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنا الَّذي غَفَلتُ أنا الَّذي سَهَوتُ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">منم که غفلت ورزیدم، منم که اشتباه کردم،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنا الَّذي اعتَمَدتُ أنا الَّذي تَعَمَّدتُ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> منم که به غیر تو اعتماد کردم، منم که در گناه تعمّد ورزیدم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنا الَّذي وَعَدتُ أنا الَّذي أخلَفتُ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">منم که وعده کردم، منم که وعده شکستم، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنا الَّذي نَكثتُ أنا الَّذي أقرَرتُ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">منم که پیمان‌شکنی نمودم، منم که اقرار کردم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنا الَّذي اعتَرَفتُ بِنِعمَتِك عَلَیَّ وَعِندي وَأبوءُ بِذُنوبي فاغفِرها لي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">منم که به نعمتت بر خود و نزد خود اعتراف نمودم و به گناهانم اقرار می‌کنم، پس آنها را بر من ببخشای</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا مَن لا تَضُرُّهُ ذُنوبُ عِبادِهِ وَهوَالغَني عن طاعَتِهِم وَالموَفِّقُ مَن عَمِلَ صالِحًا مِنهُم بِمَعونَتِهِ وَرَحمَتِهِ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">ای آن‌که گناهان بندگانش به او زیانی نرساند درحالی‌که او از طاعت آنان بی‌نیاز است و هر که از بندگانش عمل صالحی انجام دهد اوست که با یاری و رحمتش او را توفیق داده</w:t>
+        <w:t xml:space="preserve">يا مَن لا تَضُرُّهُ ذُنوبُ عِبادِهِ وَهوَالغَنیُّ عن طاعَتِهِم </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آن‌که گناهان بندگانش به او زیانی نرساند درحالی‌که او از طاعت آنان بی‌نیاز است </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَالموَفِّقُ مَن عَمِلَ صالِحًا مِنهُم بِمَعونَتِهِ وَرَحمَتِهِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هر که از بندگانش عمل صالحی انجام دهد اوست که با یاری و رحمتش او را توفیق داده</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَلَك الحَمدُ إلَهي وَسَيدي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس ای معبود من و آقای من، ستایش مخصوص توست</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">إلَهي أمَرتَني فَعَصَيتُك وَنَهَيتَني فارتَكبتُ نَهيك فَأصبَحتُ لا ذا بَراءَةٍ لي فَأعتَذِرَ وَلا ذا قوَّةٍ فَأنتَصِرَ</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">ألَيسَ كلُّها نِعَمَك عِندي وَبِكلِّها عَصَيتُك؟</w:t>
+        <w:t xml:space="preserve">إلَهي أمَرتَني فَعَصَيتُك وَنَهَيتَني فارتَكبتُ نَهيَك </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای معبود من، فرمان دادی نافرمانیت کردم، نهی نمودی مرتکب شدم </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَأصبَحتُ لا ذا بَراءَةٍ لي فَأعتَذِرَ وَلا ذا قوَّةٍ فَأنتَصِرَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اکنون چنانم که نه بی‌گناهم تا عذر آورم و نه توان دارم تا یاری بخواهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَبِأيِّ شَي‏ءٍ أستَقبِلُك يا مَولاي؟! </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس با چه چیزی به تو روی آرم ای مولای من؟ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أبِسَمعي أم بِبَصَري أم بِلِساني أم بيدي أم بِرِجلي</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیا با گوشم، یا با دیده‌ام، یا با زبانم، یا با دستم، یا با پایم؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ألَيسَ كلُّها نِعَمَك عِندي وَبِكُلِّها عَصَيتُك؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آیا اینها همه نعمت‌های تو نزد من نبود و من تو را با همۀ اینها نافرمانی نکردم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مَولاي! فَلَك الحُجَّةُ وَالسَّبيلُ عَلَيَّ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای مولای من، پس تو حجّت و راه بر مؤاخذۀ من داری</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا مَن سَتَرَني مِنَ الآباءِ وَالأُمَّهاتِ أن يزجُروني وَمِنَ العَشائِرِ وَالإخوانِ أن يُعَيِّرُوني وَمِنَ السَّلاطينِ أن يعاقِبوني</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">وَلَوِ اطَّلَعوا يا مَولاي عَلَى ما اطَّلَعتَ عَلَيهِ‏ مِنّي إذًا ما أنظَروني وَلَرَفَضوني وَقَطَعوني</w:t>
+        <w:t xml:space="preserve">يا مَن سَتَرَني مِنَ الآباءِ وَالأُمَّهاتِ أن يزجُروني </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آن‌که مرا از پدران و مادران پوشاند از اینکه مرا از خود برانند، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَمِنَ العَشائِرِ وَالإخوانِ أن يُعَيِّرُوني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از خویشان و برادران از اینکه مرا نکوهش کنند، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَمِنَ السَّلاطينِ أن يُعاقِبوني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از پادشاهان از اینکه مجازاتم نمایند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلَوِ اطَّلَعوا يا مَولاي عَلَىٰ ما اطَّلَعتَ عَلَيهِ‏ مِنّي إذًا ما أنظَروني وَلَرَفَضوني وَقَطَعوني</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مولای من، اگر اینان آگاه می‌شدند بر آنچه تو از من می‌دانی، هرگز مهلتم نمی‌دانند و مرا از خود می‌راندند و از من می‌بریدند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَها أنا ذا يا إلَهي بَينَ يدَيك يا سَيدي خاضِعٌ ذَليلٌ حَصيرٌ حَقيرٌ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آری من همینم ای خدای من، در برابرت هستم، ای سرور من، سرافکنده و خوار و درمانده و ناچیز</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لا ذو بَراءَةٍ فَأعتَذِرَ وَلا ذو قوَّةٍ فَأنتَصِرَ وَلا ذو حُجَّةٍ فَأحتَجَّ بِها</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">كيفَ وَأنَّى ذَلِك وَجَوارِحي كلُّها شاهِدَةٌ عَلَي بِما قَد عَمِلتُ</w:t>
+        <w:t xml:space="preserve">لا ذو بَراءَةٍ فَأعتَذِرَ وَلا ذو قوَّةٍ فَأنتَصِرَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نه بی‌گناهم تا عذر آورم و نه توانی دارم که یاری بخواهم </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلا ذو حُجَّةٍ فَأحتَجُّ بِها</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نه حجّتی که با آن احتجاج نمایم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلا قائِلٌ لَم أجتَرِح وَلَم أعمَل سوءًا </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نه می‌توانم بگویم که گناه و کار بد نکرده‌ام، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَما عَسَى الجُحودُ لَو جَحَدتُ يا مَولاي يَنفَعُني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و بر فرض که انکار کنم ـ مولای من ـ چگونه این انکار مرا سود بخشد؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كيفَ وَأنَّىٰ ذَلِك وَجَوارِحي كلُّها شاهِدَةٌ عَلَیَّ بِما قَد عَمِلتُ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و چگونه این انکار مرا سود بخشد و حال آنکه همۀ اعضا و جوارحم بر آنچه کردم بر من گواهند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و عَلِمتُ يقينًا غَيرَ ذي شَك أنَّك سائِلي مِن عَظائِمِ الأُمورِ وَأنَّك الحَكمُ العَدلُ الَّذي لا تَجورُ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">به یقین دانستم بدون هیچ تردیدی که تو از کارهای عظیم من خواهی پرسید و تو حاکم عدالت‌پیشه‌ای هستی که در حکم و داوری ستم نمی‌کنی</w:t>
+        <w:t xml:space="preserve">و عَلِمتُ يقينًا غَيرَ ذي شَكٍ أنَّك سائِلي مِن عَظائِمِ الأُمورِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به یقین دانستم بدون هیچ تردیدی که تو از کارهای عظیم من خواهی پرسید </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأنَّك الحَكمُ العَدلُ الَّذي لا تَجورُ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و تو حاکم عدالت‌پیشه‌ای هستی که در حکم و داوری ستم نمی‌کنی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَعَدلُك مُهلِكي وَمِن كلِّ عَدلِك مَهرَبي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و همان عدالت تو مرا هلاک خواهد نمود و از همۀ عدالت تو من گریزانم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فَإن تُعَذِّبني يا إلَهي فَبِذُنوبي بَعدَ حُجَّتِك عَلَي وَإن تَعفُ عنّي فَبِحِلمِك وَجودِك وَكرَمِك</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">پس ای معبود من، هرگاه عذابم کنی، به خاطر گناهان من خواهد بود پس از آنکه بر من حجّتی داری و اگر بر من ببخشی از بردباری و جود و کرم تو خواهد بود</w:t>
+        <w:t xml:space="preserve">فَإن تُعَذِّبني يا إلَهي فَبِذُنوبي بَعدَ حُجَّتِك عَلَیَّ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس ای معبود من، هرگاه عذابم کنی، به خاطر گناهان من خواهد بود پس از آنکه بر من حجّتی داری </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَإن تَعفُ عنّي فَبِحِلمِك وَجودِك وَكرَمِك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اگر بر من ببخشی از بردباری و جود و کرم تو خواهد بود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">‏ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿لا إلهَ إلّا أنتَ سُبحانَك إنّي كنتُ مِنَ الظّالِمينَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">‏ لا إلَهَ إلّا أنتَ سُبحانَك إنّي كنتُ مِنَ المُستَغفِرينَ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">معبودی جز تو نیست و منزّهی تو و من از ستمکارانم، معبودی جز تو نیست و منزّهی تو و من از استغفارکنندگانم</w:t>
+        <w:t xml:space="preserve">‏ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معبودی جز تو نیست و منزّهی تو و من از ستمکارانم، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا إلَهَ إلّا أنتَ سُبحانَك إنّي كنتُ مِنَ المُستَغفِرينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معبودی جز تو نیست و منزّهی تو و من از استغفارکنندگانم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا إلَهَ إلّا أنتَ سُبحانَك إنّي كنتُ مِنَ الموَحِّدينَ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معبودی جز تو نیست و منزّهی تو و من از یکتاپرستانم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4162,51 +5434,51 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا إلَهَ إلّا أنتَ سُبحانَك إنّي كنتُ مِنَ المُسَبِّحينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معبودی جز تو نیست و منزّهی تو و من از تسبیح‌کنندگانم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لا إلَهَ إلّا أنتَ سُبحانَك إنّي كنتُ مِنَ المُكبِّرينَ</w:t>
+        <w:t xml:space="preserve">لا إلَهَ إلّا أنتَ سُبحانَك إنّي كنتُ مِنَ المُكَبِّرينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معبودی جز تو نیست و منزّهی تو و من از تکبیرگویانم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لا إلَهَ إلّا أنتَ سُبحانَك رَبّي وَرَبُّ آبائي الأوَّلينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4225,1258 +5497,2287 @@
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهُمَّ هَذا ثَنائي عَلَيك مُمَجِّدًا وَإخلاصي لِذِكرِك موَحِّدًا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدایا این است ثنای من در مقام تعظیم تو، و اخلاص من در یاد تو در مقام یکتاپرستی‌ات</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَإقراري بِآلائِك مُعَدِّدًا وَإن كنتُ مُقِرًّا أنّي لَم أحصِها لِكثرَتِها وَسُبوغِها</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">وَتَفريجِ الكربِ وَالعافيةِ في البَدَنِ وَالسَّلامَةِ في الدّينِ</w:t>
+        <w:t xml:space="preserve">وَإقراري بِآلائِك مُعَدِّدًا </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اعترافم به نعمت‌هایت که به شمار آوردم،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَإن كنتُ مُقِرًّا أنّي لَم أُحصِها لِكثرَتِها وَسُبوغِها</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> هرچند اعتراف دارم نتوانستم آنها را شماره کنم به‌خاطر کثرت و کمالش</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَتَظاهُرِها وَتَقادُمِها إلَى حادِثٍ ما لَم تَزَل تَتَعَهَّدُني [تتغمّدني] بِهِ مَعَها </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و پیشی‌جستن آنها بر من تاکنون، که همواره با آنها به من رسیدگی می‌نمودی، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مُنذُ خَلَقتَني وَبَرَأتَني مِن أوَّلِ العُمُرِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از زمانی که در آغاز مرا آفریدی و پدید آوردی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مِنَ الإغناءِ مِنَ [بعد] الفَقرِ وَكَشفِ الضُّرِّ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">که از تهیدستی به بی‌نیازی رساندی و گرفتاری‌ام را برطرف کردی </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَتَسبيبِ اليُسرِ وَدَفعِ العُسرِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اسباب آسایشم را فراهم ساختی و سختی را برداشتی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَتَفريجِ الكَربِ وَالعافيةِ في البَدَنِ وَالسَّلامَةِ في الدّينِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اندوه را زدودی و بدنم را در عافیت و دینم را سلامت داشتی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَلَو رَفَدَني عَلَى قَدرِ ذِكرِ نِعمَتِك جَميعُ العالَمينَ مِنَ الأوَّلينَ وَالآخِرينَ ما قَدَرتُ وَلا هُم عَلَى ذَلِك</w:t>
+        <w:t xml:space="preserve">وَلَو رَفَدَني عَلَى قَدرِ ذِكرِ نِعمَتِك جَميعُ العالَمينَ مِنَ الأوَّلينَ وَالآخِرينَ ما قَدَرتُ وَلا هُم عَلَىٰ ذَلِك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اگر برای بیان نعمتت همۀ جهانیان از گذشتگان و آیندگان یاریم دهند، نه من خواهم توانست نه آنها بر بیان آنها قدرتی دارند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تَقَدَّستَ وَتَعالَيتَ مِن رَبٍّ كريمٍ عَظيمٍ رَحيمٍ لا تُحصَى آلاؤُك وَلا يبلَغُ ثَناؤُك وَلا تُكافَى نَعماؤُك</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">وَلَيسَ دونَك ظَهيرٌ وَلا فَوقَك قَديرٌ وَأنتَ العَلي الكبيرُ</w:t>
+        <w:t xml:space="preserve">تَقَدَّستَ وَتَعالَيتَ مِن رَبٍّ كريمٍ عَظيمٍ رَحيمٍ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مقدّسی و برتری تو ای پروردگار کریم و بزرگ و مهربان،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا تُحصَىٰ آلاؤُك وَلا يُبلَغُ ثَناؤُك وَلا تُكافَى نَعماؤُك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عطاهایت به عدد نیاید، کسی را توان ستایش تو نیست، و نعمت‌هایت تلافی نگردد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صَلِّ عَلَى مُحَمَّدٍ وَآلِ مُحَمَّدٍ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بر محمّد و خاندان محمّد درود فرست </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأتمِم عَلَينا نِعَمَك وَأسعِدنا بِطاعَتِك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نعمت‌هایت را بر ما تمام کن و به طاعتت ما را سعادت عنایت فرما،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سُبحانَك لا إلَهَ إلّا أنتَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> منزّهی تو، معبودی جز تو نیست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهُمَّ إنَّك تُجيبُ المُضطَرَّ وَتَكشِفُ السّوءَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خداوندا، تو درماندگان را پاسخ می‌دهی و بدی را برطرف می‌سازی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَتُغيثُ المَكرُوبَ وَتَشفي السَّقيمَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و به فریاد گرفتاران (غمدیدگان) می‌رسی و بیمار را شفا می‌بخشی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَتُغني الفَقيرَ وَتَجبُرُ الكَسيرَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و تهیدست را بی‌نیاز می‌گردانی و شکستگی را التیام می‌بخشی </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَتَرحَمُ الصَّغيرَ وَتُعينُ الكَبيرَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به کودکان ترحّم می‌کنی و به بزرگسالان یاری می‌رسانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلَيسَ دونَك ظَهيرٌ وَلا فَوقَك قَديرٌ وَأنتَ العَلیُّ الكبيرُ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جز تو پشتیبانی نیست و قدرتمندی بالاتر از تو وجود ندارد و تویی بلندمرتبه و بزرگ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا مُطلِقَ المُكبَّلِ الأسيرِ يا رازِقَ الطِّفلِ الصَّغيرِ يا عِصمَةَ الخائِفِ المُستَجيرِ يا مَن لا شَريك لَهُ وَلا وَزيرَ</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">إنَّك لَطيفٌ بِما تَشاءُ خَبيرٌ وَعَلَى كلِّ شَي‏ءٍ قَديرٌ</w:t>
+        <w:t xml:space="preserve">يا مُطلِقَ المُكبَّلِ الأسيرِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای رهاکنندۀ اسیرِ در بند،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا رازِقَ الطِّفلِ الصَّغيرِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای روزی‌دهندۀ کودک خردسال، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا عِصمَةَ الخائِفِ المُستَجيرِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای پناه هراسندۀ پناه‌خواه،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا مَن لا شَريك لَهُ وَلا وَزيرَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای که برایت شریک و دستیاری نیست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صَلِّ عَلَى مُحَمَّدٍ وَآلِ مُحَمَّدٍ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بر محمّد و خاندان محمّد درود فرست </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأعطِني في هَذِهِ العَشيَّةِ أفضَلَ ما أعطَيتَ وَأنَلتَ أحَدًا مِن عِبادِك مِن نِعمَةٍ توُليها</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در این شب برترین چیزی را که عطا کرده‌ای و به هر یک بندگانت داده‌ای به من عطا کن، از نعمتی که می‌بخشی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَآلاءٍ تُجَدِّدُها وَبَليةٍ تَصرِفُها </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و عطاهایی که تجدید می‌نمایی و بلایی که برمی‌گردانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَكُربَةٍ تَكشِفُها وَدَعوَةٍ تَسمَعُها</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و اندوهی که برطرف می‌کنی و دعایی که می‌شنوی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَحَسَنَةٍ تَتَقَبَّلُها وَسَيئَةٍ تَتَغَمَّدُها</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و عمل نیکی که می‌پذیری و بدی که می‌پوشانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إنَّك لَطيفٌ بِما تَشاءُ خَبيرٌ وَعَلَىٰ كلِّ شَي‏ءٍ قَديرٌ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">همانا تو به لطف ازلی و علم ربّانی به هرچه خواهی آگاهی و بر همه چیز توانایی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اللهُمَّ إنَّك أقرَبُ مَن دُعي وَأسرَعُ مَن أجابَ وَأكرَمُ مَن عَفا وَأوسَعُ مَن أعطَى وَأسمَعُ مَن سُئِلَ</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">اللهُمَّ فَصَلِّ عَلَى مُحَمَّدٍ عَبدِك وَرَسولِك وَنَبيك وَعَلَى آلِهِ الطَّيبينَ الطّاهِرينَ أجمَعينَ</w:t>
+        <w:t xml:space="preserve">اللهُمَّ إنَّك أقرَبُ مَن دُعي </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خداوندا، تو نزدیک‌ترین کسی هستی که خوانده شود </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأسرَعُ مَن أجابَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و سریع‌ترین کسی که جواب دهد </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأكرَمُ مَن عَفا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و بزرگوارترین کسی که گذشت کند </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأوسَعُ مَن أعطَى</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و وسیع‌ترین کسی که عطا کند </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأسمَعُ مَن سُئِلَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و شنواترین کسی که از او درخواست شود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا رَحمانَ الدُّنيا وَالآخِرَةِ وَرَحيمَهُما </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای مهربان دنیا و آخرت و بخشندۀ در دنیا و آخرت، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لَيسَ كمِثلِك مَسئولٌ وَلا سِواك مَأمولٌ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">درخواست شونده‌ای چون تو نیست، و آرزویی غیر تو وجود ندارد (مطلوب و مقصود بی‌مثل و مانندی و جز تو آرزویی نداریم)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دَعَوتُك فَأجَبتَني </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خواندمت پاسخم دادی، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَسَألتُك فَأعطَيتَني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از تو درخواست کردم عطایم نمودی، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَرَغِبتُ إلَيك فَرَحِمتَني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به‌سویت میل و اشتیاق ورزیدم به من رحم فرمودی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَوَثِقتُ بِك فَنَجَّيتَني </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به تو اطمینان کردم نجاتم دادی، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَفَزِعتُ إلَيك فَكفَيتَني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به تو پناه بردم کفایتم نمودی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهُمَّ فَصَلِّ عَلَى مُحَمَّدٍ عَبدِك وَرَسولِك وَنَبيِّك وَعَلَى آلِهِ الطَّيبينَ الطّاهِرينَ أجمَعينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بار إلها، درود فرست بر محمّد بنده و فرستاده‌ات و پیامبرت و بر جمیع اهل‌بیت پاک و پاکیزه‌اش</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَتَمِّم لَنا نَعماءَك وَهَنِّئنا عَطاءَك وَاكتُبنا لَك شاكرينَ وَلِآلائِك ذاكرينَ آمينَ آمينَ رَبَّ العالَمينَ</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">خداوندا، ای که بر مُلک وجود مالک و بر هر چیز توانا گشتی، توانستی و چیره گشتی، نافرمانی‌ات کردند و پوشاندی، از تو آمرزش خواستند و درگذشتی</w:t>
+        <w:t xml:space="preserve">وَتَمِّم لَنا نَعماءَك وَهَنِّئنا عَطاءَك </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نعمت‌هایت را بر ما تمام کن و عطاهایت را بر ما گوارا گردان </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَاكتُبنا لَك شاكرينَ وَلِآلائِك ذاكرينَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ما را از سپاسگزارانت و یادکنندگان نعمت‌هایت قرار ده،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آمينَ آمينَ رَبَّ العالَمينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آمین آمین ای پروردگار عالَمیان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهُمَّ يا مَن مَلَك فَقَدَرَ وَقَدَرَ فَقَهَرَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خداوندا، ای که بر مُلک وجود مالک و بر هر چیز توانا گشتی، توانستی و چیره گشتی،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَعُصِي فَسَتَرَ وَاستُغفِرَ فَغَفَرَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و ای کسی که نافرمانی‌ات کردند و پوشاندی، از تو آمرزش خواستند و درگذشتی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">يا غايةَ الطّالِبينَ الرّاغبین وَمُنتَهَى أمَلِ الرّاجينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای مقصود خواستاران مشتاق و ای نهایت آرزوی امیدواران</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا مَن‏ أحاطَ بِكلِّ شَي‏ءٍ عِلمًا وَوَسِعَ المُستَقيلينَ رَأفَةً وَرَحمَةً وَحِلمًا</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">وَخيرَتِك مِن خَلقِك وَأمينِك عَلَى وَحيك البَشيرِ النَّذيرِ السِّراجِ المُنيرِ</w:t>
+        <w:t xml:space="preserve">يا مَن‏ أحاطَ بِكلِّ شَي‏ءٍ عِلمًا </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آن‌که دانشت بر هر چیز احاطه دارد </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَوَسِعَ المُستَقيلينَ رَأفَةً وَرَحمَةً وَحِلمًا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای کسی که مهربانی و رحمت و بردباریت، توبه‌جویان را فرا گرفته</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهُمَّ إنّا نَتَوَجَّهُ إلَيك في هَذِهِ العَشيَّةِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خداوندا، در این شب به تو روی می‌آوریم، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الَّتي شَرَّفتَها وَعَظَّمتَها بِمُحَمَّدٍ نَبيك وَرَسولِك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شبی که آن را شرافت و عظمت بخشیدی به‌وسیلۀ محمّد پیامبرت و فرستاده‌ات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَخيرَتِك مِن خَلقِك وَأمينِك عَلَى وَحيِك البَشيرِ النَّذيرِ السِّراجِ المُنيرِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و برگزیده‌ات از میان خلائقت و امین وحی‌ات، آن مژده‌دهنده و بیم‌دهنده و چراغ تابناک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الَّذي أنعَمتَ بِهِ عَلَى المُسلِمينَ وَجَعَلتَهُ‏ رَحمَةً لِلعالَمينَ؟</w:t>
+        <w:t xml:space="preserve">الَّذي أنعَمتَ بِهِ عَلَى المُسلِمينَ وَجَعَلتَهُ‏ رَحمَةً لِلعالَمينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آن‌که به سبب او بر مسلمانان نعمت بخشیدی و او را رحمت برای جهانیان قرار دادی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهُمَّ فَصَلِّ عَلَى مُحَمَّدٍ وَآلِ مُحَمَّدٍ كما مُحَمَّدٌ أهلٌ لِذَلِك مِنك يا عَظيمُ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس خداوندا، بر محمّد و اهل‌بیت محمّد درود فرست، که او لایق این درود از جانب توست، ای خدای بزرگ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">‏ فَصَلِّ عَلَيهِ وَعَلَى آلِهِ المُنتَجَبينَ الطيبين الطّاهِرينَ أجمَعينَ وَتَغَمَّدنا بِعَفوِك عنّا</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">و از هر نوری که با آن هدایت می‌نمایی و رحمتی که می‌گسترانی و برکتی که فرو می‌فرستی و عافیتی که بر بندگان می‌پوشانی و رزقی که می‌گستری [برایم بهره‌ای قرار ده]، ای مهربان‌ترین مهربانان</w:t>
+        <w:t xml:space="preserve">‏ فَصَلِّ عَلَيهِ وَعَلَى آلِهِ المُنتَجَبينَ الطَّيّبين الطّاهِرينَ أجمَعينَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس بر او و بر همۀ اهل‌بیت برگزیده و پاک و پاکیزه‌اش درود فرست </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَتَغَمَّدنا بِعَفوِك عنّا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ما را در پوشش رحمت و بخششت فرا گیر</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَإلَيك عَجَّتِ الأصواتُ بِصُنوفِ اللُّغاتِ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">که صداها به هر زبانی به‌سوی تو بلند است، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فاجعَل لَنا اللهُمَّ في هَذِهِ العَشيَّةِ نَصيبًا مِن كلِّ خَيرٍ تَقسِمُهُ بَينَ عِبادِك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خدایا در این شب برای ما بهره‌ای قرار ده از هر خیری که میان بندگانت تقسیم می‌کنی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَنورٍ تَهدي بِهِ وَرَحمَةٍ تَنشُرُها </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از هر نوری که با آن هدایت می‌نمایی و رحمتی که می‌گسترانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَبَرَكةٍ تُنزِلُها وَعافيةٍ تُجَلِّلُها</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و از هر برکتی که فرو می‌فرستی و عافیتی که بر بندگان می‌پوشانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَرِزقٍ تَبسُطُهُ يا أرحَمَ الرّاحِمينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و از هر رزقی که می‌گستری [برایم بهره‌ای قرار ده]، ای مهربان‌ترین مهربانان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهُمَّ اقلِبنا في هَذا الوَقتِ مُنجِحينَ مُفلِحينَ مَبرورينَ غانِمينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدایا ما را در این وقت از پیشگاه رحمتت پیروز و رستگار و با عمل پذیرفته و کامیاب بازگردان </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَلا تَجعَلنا مِنَ القانِطينَ وَلا تُخلِنا مِن رَحمَتِك وَلا تَحرِمنا ما نُؤَمِّلُهُ مِن فَضلِك</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">و ناکام باز مگردان و از درگاهت مران، ای بخشنده‌ترین بخشندگان و کریم‌ترین کریمان</w:t>
+        <w:t xml:space="preserve">وَلا تَجعَلنا مِنَ القانِطينَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ما را از ناامیدان قرار مده </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلا تُخلِنا مِن رَحمَتِك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از رحمتت بی‌بهره مگردان </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلا تَحرِمنا ما نُؤَمِّلُهُ مِن فَضلِك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از آن فضل تو که چشم انتظاریم محروم مساز</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلا تَجعَلنا مِن رَحمَتِك مَحرومينَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از رحمتت بی‌بهره منما </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلا لِفَضلِ ما نُؤَمِّلُهُ مِن عَطائِك قانِطينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از فزونی عطایت که آرزو داریم ناامید مساز</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلا تَرُدَّنا خائِبينَ وَلا مِن بابِك مَطرودينَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ناکام باز مگردان و از درگاهت مران، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا أجوَدَ الأجوَدينَ وَأكرَمَ الأكرَمينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای بخشنده‌ترین بخشندگان و کریم‌ترین کریمان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إلَيك أقبَلنا موقِنينَ وَلِبَيتِك الحَرامِ آمّينَ قاصِدينَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از روی یقین و باور به درگاهت رو نمودیم و قصد و آهنگ خانه‌ات نمودیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فَأعِنّا عَلَى مَناسِكنا وَأكمِل لَنا حَجَّنا وَاعفُ اللهُمَّ عنّا وَعافِنا</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">فَقَد مَدَدنا إلَيك أيدينا فَهي بِذِلَّةِ الِاعتِرافِ مَوسومَةٌ</w:t>
+        <w:t xml:space="preserve">فَأعِنّا عَلَى مَناسِكنا وَأكمِل لَنا حَجَّنا </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بر ادای مناسک حج یاری‌مان ده و حجّمان را کامل نما </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَاعفُ اللهُمَّ عنّا وَعافِنا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از ما درگذر و به ما عافیت عنایت کن</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَقَد مَدَدنا إلَيك أيدِيَنا فَهي بِذِلَّةِ الِاعتِرافِ مَوسُومَةٌ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چراکه دست سوی تو دراز کرده‌ایم و این دست‌ها نشانه‌های خواری اعتراف به گناه در آن پدیدار است</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اللهُمَّ فَأعطِنا في هَذِهِ العَشيةِ ما سَألناك وَاكفِنا ما استَكفَيناك</w:t>
+        <w:t xml:space="preserve">اللهُمَّ فَأعطِنا في هَذِهِ العَشيَّةِ ما سَألناك وَاكفِنا ما استَكفَيناك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدایا آنچه در این شب از تو خواستیم به ما عطا کن و کفایت آنچه را از تو خواستیم عهده‌دار باش</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَلا كافي لَنا سِواك وَلا رَبَّ لَنا غَيرُك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">که جز تو کفایت‌کننده‌ای نداریم و برای ما پروردگاری غیر تو نیست</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">نافِذٌ فينا حُكمُك مُحيطٌ بِنا عِلمُك عَدلٌ فينا قَضاؤُك اقضِ لَنا الخَيرَ وَاجعَلنا مِن أهلِ الخَيرِ</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">اللهُمَّ أوجِب لَنا بِجودِك عَظيمَ الأجرِ وَكريمَ الذُّخرِ وَدَوامَ اليسرِ</w:t>
+        <w:t xml:space="preserve">نافِذٌ فينا حُكمُك مُحيطٌ بِنا عِلمُك عَدلٌ فينا قَضاؤُك </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امر و فرمانت بر ما نافذ است، دانشت ما را احاطه کرده، حُکم و قضایت بر ما عادلانه است، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اقضِ لَنا الخَيرَ وَاجعَلنا مِن أهلِ الخَيرِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خیر را برای ما حکم کن و ما را اهل خیر قرار بده</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهُمَّ أوجِب لَنا بِجُودِك عَظيمَ الأجرِ وَكريمَ الذُّخرِ وَدَوامَ اليُسرِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خداوندا، پاداش بزرگ و ذخیرۀ کریمانه و دوام آسایش را به حق جودت بر ما لازم گردان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَاغفِر لَنا ذُنوبَنا أجمَعينَ وَلا تُهلِكنا مَعَ الهالِكينَ وَلا تَصرِف عنّا رَأفَتَك وَرَحمَتَك يا أرحَمَ الرّاحِمينَ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">و گناهان همۀ ما را بیامرز و با هلاک‌شدگان هلاکمان مکن و مهربانی و رحمتت را از ما برمگردان، ای مهربان‌ترین مهربانان</w:t>
+        <w:t xml:space="preserve">وَاغفِر لَنا ذُنوبَنا أجمَعينَ وَلا تُهلِكنا مَعَ الهالِكينَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و گناهان همۀ ما را بیامرز و با هلاک‌شدگان هلاکمان مکن </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلا تَصرِف عنّا رَأفَتَك وَرَحمَتَك يا أرحَمَ الرّاحِمينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و مهربانی و رحمتت را از ما برمگردان، ای مهربان‌ترین مهربانان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهُمَّ اجعَلنا في هَذا الوَقتِ مِمَّن سَألَك فَأعطَيتَهُ وَشَكرَك‏ فَزِدتَهُ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدایا در این وقت ما را از کسانی قرار ده که از تو درخواست کردند و تو به آنان عطا فرمودی و تو را شکر نمودند پس بر نعمت آنان افزودی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَتابَ إلَيك فَقَبِلتَهُ وَتَنَصَّلَ إلَيك مِن ذُنوبِهِ كلِّها فَغَفَرتَها لَهُ يا ذا الجَلالِ وَالإكرامِ</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">خدایا ما را توفیق ده و در راه استوار ساز، و تضرّع و زاری ما را بپذیر، ای بهترین کسی که از او درخواست شود، و ای مهربان‌ترین کسی که از او ترحّم خواهند</w:t>
+        <w:t xml:space="preserve">وَتابَ إلَيك فَقَبِلتَهُ وَتَنَصَّلَ إلَيك مِن ذُنوبِهِ كلِّها فَغَفَرتَها لَهُ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به‌سویت بازگشتند و آنان را پذیرفتی و از همۀ گناهانشان به‌سوی تو بیزاری جستند پس همۀ گناهانشان را آمرزیدی،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا ذا الجَلالِ وَالإكرامِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای دارای جلالت و بزرگواری</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهُمَّ وَنَقِّنا [وَ وَفِّقنا] وَسَدِّدنا [و اعصمنا] وَاقبَل تَضَرُّعَنا </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خدایا ما را توفیق ده و در راه استوار ساز، و تضرّع و زاری ما را بپذیر، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا خَيرَ مَن سُئِلَ وَيا أرحَمَ مَنِ استُرحِمَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای بهترین کسی که از او درخواست شود، و ای مهربان‌ترین کسی که از او ترحّم خواهند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مَن لا يخفَى عَلَيهِ إغماضُ الجُفونِ وَلا لَحظُ العُيونِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ای آن‌که بر هم نهادن پلک‌ها و نگاه چشم‌ها بر او پوشیده نیست </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَلا ما استَقَرَّ في المَكنونِ وَلا ما انطَوَت عَلَيهِ مُضمِراتُ القُلوبِ</w:t>
+        <w:t xml:space="preserve">وَلا ما استَقَرَّ في المَكنونِ وَلا ما انطَوَت عَلَيهِ مُضمَراتُ القُلوبِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و آنچه در نهان استقرار یافته و رازهای پوشیدۀ دلها از او پنهان نیست</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ألا كلُّ ذَلِك قَد أحصاهُ عِلمُك وَوَسِعَهُ حِلمُك سُبحانَك وَتَعالَيتَ عَمّا يقولُ الظّالِمونَ عُلوًّا كبيرًا</w:t>
-[...93 lines deleted...]
-        <w:t xml:space="preserve">بارخدایا، مرا به مکر خود دچار مساز، و مرا به تدریج دچار غفلت مگردان، و مرا در خیالات باطلم رها مساز، و شرّ فاسقان جنّ و انس را از من دور کن</w:t>
+        <w:t xml:space="preserve">ألا كلُّ ذَلِك قَد أحصاهُ عِلمُك وَوَسِعَهُ حِلمُك </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آری همۀ اینها را دانشت در بر گرفته(شمارش نموده) و بردباری‌ات فرا گرفته،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سُبحانَك وَتَعالَيتَ عَمّا يقولُ الظّالِمونَ عُلوًّا كبيرًا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تو منزّهی و بسی برتری، از آنچه ستمگران (درباره‌ات) می‌گویند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تُسَبِّحُ لَك السَّماواتُ السَّبعُ وَالأرَضُونَ وَمَن فيهِنَّ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آسمان‌های هفتگانه و زمین‌ها و هرکه در آنهاست تو را تسبیح می‌گویند </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَإن مِن شَي‏ءٍ إلّا يسَبِّحُ بِحَمدِك</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هیچ موجودی نیست مگر اینکه همراه سپاست تو را تسبیح می‌گوید و منزّه می‌دارد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَلَك الحَمدُ وَالمَجدُ وَعُلوُّ الجَدِّ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس ستایش و بزرگی و بلندی رتبه از آنِ توست، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يا ذا الجَلالِ وَالإكرامِ وَالفَضلِ وَالإنعامِ وَالأيادِي الجِسامِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای دارندۀ جلالت و کرامت و فضل و نعمت و موهبت‌های بزرگ،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأنتَ الجَوادُ الكريمُ الرَّءوفُ الرَّحيمُ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و تویی بخشنده و کریم و رئوف و مهربان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهُمَّ أوسِع عَلَیَّ مِن رِزقِك الحَلالِ وَعافِني في بَدَني وَديني </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خدایا از روزی حلالت بر من وسعت بخش و در تن و دینم عافیت قرارده، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَآمِن خَوفي وَأعتِق رَقَبَتي مِنَ النّارِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ترسم را به ایمنی مبدّل گردان و وجودم را از بند آتش برَهان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللهُمَّ لا تَمكُر بي وَلا تَستَدرِجنِي </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بارخدایا، مرا به مکر خود دچار مساز، و مرا به تدریج دچار غفلت مگردان،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلا تَخدَعني وَادرَأ عنّي شَرَّ فَسَقَةِ الجِنِّ وَالإنسِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و مرا در خیالات باطلم رها مساز، و شرّ فاسقان جنّ و انس را از من دور کن</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قالَ بِشرٌ وَبَشيرٌ ثُمَّ رَفَعَ عليه السلام صَوتَهُ وَبَصَرَهُ إلَى السَّماءِ وَعَيناهُ قاطِرَتانِ كأنَّها مَزادَتانِ وَقالَ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بشر گوید: سپس حضرت صدای خود را بلند نمودند و رو به آسمان نمودند درحالی‌که مانند مشک از چشمانش اشک سرازیر بود و عرض نمود:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يا أسمَعَ السّامِعينَ وَيا أبصَرَ النّاظِرينَ وَيا أسرَعَ الحاسِبينَ وَيا أرحَمَ الرّاحِمينَ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">ای شنواترین شنوایان، ای بیناترین بینایان و ای سریعترین حسابرسان و ای مهربان‌ترین مهربانان</w:t>
+        <w:t xml:space="preserve">يا أسمَعَ السّامِعينَ يا أبصَرَ النّاظِرينَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای شنواترین شنوایان، ای بیناترین بینایان </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَيا أسرَعَ الحاسِبينَ وَيا أرحَمَ الرّاحِمينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای سریعترین حسابرسان و ای مهربان‌ترین مهربانان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صَلِّ عَلَى مُحَمَّدٍ وَآلِ مُحَمَّدٍ السّادَةِ المَيامينِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بر محمّد و اهل‌بیت محمّد آن سروران پر برکت درود فرست</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَأسألُك اللهُمَّ حاجَتي الَّتي إن أعطَيتَنيها لَم يضُرَّني ما مَنَعتَني وَإن مَنَعتَنيها لَم ينفَعني ما أعطَيتَني</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">و از تو می‌خواهم ـ خداوندا ـ آن حاجتم را که اگر آن را به من عطا کنی، دیگر هرچه را از من دریغ ورزی به من ضرری نرساند، و اگر از من دریغ نمایی، دیگر هرآنچه را عطایم کنی سودی نبخشد</w:t>
+        <w:t xml:space="preserve">وَأسألُك اللهُمَّ حاجَتي الَّتي إن أعطَيتَنيها لَم يضُرَّني ما مَنَعتَني </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از تو می‌خواهم ـ خداوندا ـ آن حاجتم را که اگر آن را به من عطا کنی، دیگر هرچه را از من دریغ ورزی به من ضرری نرساند،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَإن مَنَعتَنيها لَم ينفَعني ما أعطَيتَني</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و اگر از من دریغ نمایی، دیگر هرآنچه را عطایم کنی سودی نبخشد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أسألُك فَكاك رَقَبَتي مِنَ النّارِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">درخواست دارم که از آتش دوزخ رهایی‌ام بخشی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لا إلَهَ إلّا أنتَ وَحدَك لا شَريك لَك لَك المُلك وَلَك الحَمدُ وَأنتَ عَلَى كلِّ شَي‏ءٍ قَديرٌ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">معبودی جز تو نیست، که یکتایی و شریک نداری، فرمانروایی و ستایش خاص توست، و تو بر هر چیز توانایی </w:t>
+        <w:t xml:space="preserve">لا إلَهَ إلّا أنتَ وَحدَك لا شَريك لَك </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معبودی جز تو نیست، که یکتایی و شریک نداری،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لَك المُلكُ وَلَك الحَمدُ وَأنتَ عَلَى كلِّ شَي‏ءٍ قَديرٌ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فرمانروایی و ستایش خاص توست، و تو بر هر چیز توانایی </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">يا رَبِّ يا رَبِّ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پروردگارا پروردگارا...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -5878,61 +8179,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i1025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i1025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>