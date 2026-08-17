--- v1 (2026-05-07)
+++ v2 (2026-08-17)
@@ -8179,61 +8179,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i1025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="13" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i1025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>