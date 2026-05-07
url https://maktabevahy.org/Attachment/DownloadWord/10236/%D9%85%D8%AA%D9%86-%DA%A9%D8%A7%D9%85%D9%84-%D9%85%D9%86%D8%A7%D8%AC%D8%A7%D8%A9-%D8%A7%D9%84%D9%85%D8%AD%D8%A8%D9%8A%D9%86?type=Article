--- v0 (2025-10-03)
+++ v1 (2026-05-07)
@@ -14,50 +14,1369 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو السمیع المجیب</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">متن کامل مناجاة المحبّين</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به همراه ترجمه فارسی و فایل صوتی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مناجات عاشقان - مناجات نهم از مناجات خمس عشره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روایت شده از </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت امام علی بن الحسین زین العابدین (علیه السلام)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِسْمِ اللَـهِ الرَّحْمَنِ الرَّحِيمِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إِلَهِي مَنْ ذَا الَّذِي ذَاقَ حَلاوَةَ مَحَبَّتِكَ فَرَامَ مِنْكَ بَدَلًا؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إلٰهی، چه کسی شیرینی عشق و محبّت تو را چشید</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به‌جای تو غیری را برگزید؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَمَنْ ذَا الَّذِي أَنِسَ بِقُرْبِكَ فَابْتَغَى عَنْكَ حِوَلًا؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و چه کسی به سرای قُرب تو انس گرفت</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سپس غیر تو را طلب نمود؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إِلَهِي فَاجْعَلْنَا مِمَّنِ اصْطَفَيْتَهُ لِقُرْبِكَ وَوِلايَتِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إلٰهی، ما را از زمرۀ کسانی قرار بده که برای قُرب و ولایت خویش برگزیدی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأَخْلَصْتَهُ لِوُدِّكَ وَمَحَبَّتِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و آنان را برای مِهر و محبّتت خالص کردی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَشَوَّقْتَهُ إِلَى لِقَائِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و برای لقای خویش مشتاقشان نمودی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَرَضَّيْتَهُ بِقَضَائِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به قضای خویش راضی و خشنود ساختی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَمَنَحْتَهُ بِالنَّظَرِ إِلَى وَجْهِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نعمت دیدار رویت را به ایشان عطا نمودی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَحَبَوْتَهُ بِرِضَاكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و با رضایت خویش بر آنان تفضّل کردی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأَعَذْتَهُ مِنْ هَجْرِكَ وَقِلاكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از هجران و خشم خویش پناهشان دادی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَبَوَّأْتَهُ مَقْعَدَ الصِّدْقِ فِي جِوَارِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در منزلگاه راستی و حقیقت، در جوار خودت جای دادی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَخَصَصْتَهُ بِمَعْرِفَتِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ایشان را به معرفت خویش اختصاص دادی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأَهَّلْتَهُ لِعِبَادَتِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و آنان را سزاوار عبادت خود نمودی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَهَيَّمْتَ قَلْبَهُ لإرَادَتِكَ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و دلشان را شیفتۀ خواست و اراده‌ات گردانیدی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَاجْتَبَيْتَهُ لِمُشَاهَدَتِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و برای مشاهدۀ خویش برگزیدی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأَخْلَيْتَ وَجْهَهُ لَكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و روی آنان را از توجّه به غیر خودت فارغ گردانیدی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَفَرَّغْتَ فُؤَادَهُ لِحُبِّكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و قلبشان را برای محبّت خود خالی نمودی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَرَغَّبْتَهُ فِيمَا عِنْدَكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ایشان را به آنچه نزد توست مشتاق ساختی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأَلْهَمْتَهُ ذِكْرَكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و یادت را به آنان الهام نمودی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأَوْزَعْتَهُ شُكْرَكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و شُکر خویش را نصیبشان کردی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَشَغَلْتَهُ بِطَاعَتِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و آنان را به طاعت خویش مشغول ساختی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَصَيَّرْتَهُ مِنْ صَالِحِي بَرِيَّتِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از بندگان شایستۀ خود گردانیدی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَاخْتَرْتَهُ لِمُنَاجَاتِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ایشان را برای راز و نیاز با خودت برگزیدی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَقَطَعْتَ عَنْهُ كُلَّ شَيْ‏ءٍ يَقْطَعُهُ عَنْكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هر چیزی که آنان را از تو می‌بُرید از ایشان بُریدی و دور ساختی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللَّهُمَّ اجْعَلْنَا مِمَّنْ دَأْبُهُمُ الارْتِيَاحُ إِلَيْكَ وَالْحَنِينُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خداوندا، ما را از کسانی قرار بده که خوی آنان همواره شوق و اشتیاق به توست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَدَهْرُهُمُ الزَّفْرَةُ وَالْأَنِينُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و روزگارشان همواره در آه و ناله (از عشق به تو) است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جِبَاهُهُمْ سَاجِدَةٌ لِعَظَمَتِكَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پیشانی‌شان همواره برای عظمتت در سجده است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَعُيُونُهُمْ سَاهِرَةٌ فِي خِدْمَتِكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و دیدگانشان در خدمت تو بی‌خواب</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَدُمُوعُهُمْ سَائِلَةٌ مِنْ خَشْيَتِكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اشکشان از ترس تو روان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَقُلُوبُهُمْ مُتَعَلِّقَةٌ بِمَحَبَّتِكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و دل‌هایشان به عشق و محبّت تو آویخته</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأَفْئِدَتُهُمْ مُنْخَلِعَةٌ مِنْ مَهَابَتِكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و قلوبشان از هراس تو از جای کَنده</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يَا مَنْ أَنْوَارُ قُدْسِهِ لِأَبْصَارِ مُحِبِّيهِ رَائِقَةٌ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آن‌ که انوار قُدسَش بر دیدگان عاشقانش سرازیر است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَسُبُحَاتُ وَجْهِهِ لِقُلُوبِ عَارِفِيهِ شَائِفَةٌ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نور جمال رویش بر قلوب عارفانش جلوه‌گر</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يَا مُنَى قُلُوبِ الْمُشْتَاقِينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای آرمانِ دل مشتاقان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَيَا غَايَةَ آمَالِ الْمُحِبِّينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای نهایتِ آرزوی عاشقان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أَسْأَلُكَ حُبَّكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از تو می‌خواهم محبّتت را</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و محبّت آن‌کس‌که به تو محبّت دارد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَحُبَّ مَنْ يُحِبُّكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَحُبَّ كُلِّ عَمَلٍ يُوصِلُنِي إِلَى قُرْبِكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و محبّت هر کاری که مرا به قُرب تو می‌رساند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأَنْ تَجْعَلَكَ أَحَبَّ إِلَيَّ مِمَّا سِوَاكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اینکه خودت را نزد من محبوب‌تر گردانی از هرآنچه غیر توست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَأَنْ تَجْعَلَ حُبِّي إِيَّاكَ قَائِدا إِلَى رِضْوَانِكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اینکه محبّتم را نسبت به تو، راهبر من به‌سوی مقام رضوان خود قرار دهی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَشَوْقِي إِلَيْكَ ذَائِدًا عَنْ عِصْيَانِكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و شوقم را به حضرتت بازدارنده‌ای برای من از معصیتت گردانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَامْنُنْ بِالنَّظَرِ إِلَيْكَ عَلَيَّ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نعمت نظر به‌سویت را بر من ارزانی فرما</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَانْظُرْ بِعَيْنِ الْوُدِّ وَالْعَطْفِ إِلَيَّ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و با دیدۀ لطف و مهربانی به من بنگر</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَلا تَصْرِفْ عَنِّي وَجْهَكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و رویت را از من برنگردان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَاجْعَلْنِي مِنْ أَهْلِ الْإِسْعَادِ وَالحظْوَةِ عِنْدَكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و مرا در درگاهت از زمرۀ اهل سعادت و بهره‌مندی قرار بده</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يَا مُجِيبُ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای اجابت‌کننده</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يَا أَرْحَمَ الرَّاحِمِينَ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای مهربان‌ترین مهربانان.</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -416,61 +1735,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="218" name="_x0000_i0226" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0226" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>