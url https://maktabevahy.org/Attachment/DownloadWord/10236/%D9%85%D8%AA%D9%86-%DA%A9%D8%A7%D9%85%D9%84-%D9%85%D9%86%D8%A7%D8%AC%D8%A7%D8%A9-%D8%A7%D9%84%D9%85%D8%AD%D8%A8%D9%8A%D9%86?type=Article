--- v1 (2026-05-07)
+++ v2 (2026-07-08)
@@ -1735,61 +1735,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="218" name="_x0000_i0226" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="51" name="_x0000_i0059" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0226" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0059" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>