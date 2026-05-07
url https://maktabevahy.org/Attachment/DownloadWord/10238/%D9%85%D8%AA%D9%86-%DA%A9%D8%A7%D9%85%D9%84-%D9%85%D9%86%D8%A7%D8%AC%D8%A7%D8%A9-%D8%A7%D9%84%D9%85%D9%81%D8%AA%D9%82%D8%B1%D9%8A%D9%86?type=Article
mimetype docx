--- v0 (2025-10-25)
+++ v1 (2026-05-07)
@@ -14,50 +14,1188 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو السمیع المجیب</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">متن کامل مناجاة المفتقرين</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به همراه ترجمه فارسی و فایل صوتی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مناجات حاجتمندان - مناجات یازدهم از مناجات خمس عشره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روایت شده از </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت امام علی بن الحسین زین العابدین (علیه السلام)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِسْمِ اللَـهِ الرَّحْمَنِ الرَّحِيمِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إِلَهِي كَسْرِي لا يَجْبُرُهُ إِلّا لُطْفُكَ وَحَنَانُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إلٰهی، شکستگی‌ام را جز لطف و مهربانی‌ات مرهمی نیست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَفَقْرِي لا يُغْنِيهِ إِلّا عَطْفُكَ وَإِحْسَانُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نیازمندی‌ام را جز عطوفت و احسان تو برطرف نمی‌سازد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَرَوْعَتِي لا يُسَكِّنُهَا إِلّا أَمَانُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هراس مرا جز اَمان تو آرام نمی‌نماید</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَذِلَّتِي لا يُعِزُّهَا إِلّا سُلْطَانُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و خواری‌ام را جز توانایی‌ات به عزّت مُبَدَّل نمی‌کند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَأُمْنِيَّتِي لا يُبَلِّغُنِيهَا إِلّا فَضْلُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و مرا جز فضل تو به آرزویم نمی‌رساند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَخَلَّتِي لا يَسُدُّهَا إِلّا طَوْلُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و شکاف فقر و بیچارگی‌ام را جز احسان تو اصلاح نمی‌نماید</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَحَاجَتِي لا يَقْضِيهَا غَيْرُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و حاجتم را جز تو کسی بر‌نیاورد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَكَرْبِي لا يُفَرِّجُهُ سِوَى رَحْمَتِكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اندوهم را جز رحمتت نمی‌زداید</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَضُرِّي لا يَكْشِفُهُ غَيْرُ رَأْفَتِكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و رنج و سختی‌ام را جز رأفتت برطرف نمی‌سازد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَغُلَّتِي لا يُبَرِّدُهَا إِلّا وَصْلُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و سوز سینه‌ام را جز وصال تو خنک نمی‌کند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَلَوْعَتِي لا يُطْفِيهَا إِلّا لِقَاؤُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و آتش درونم را جز لقای تو خاموش نمی‌نماید</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَشَوْقِي إِلَيْكَ لا يَبُلُّهُ إِلّا النَّظَرُ إِلَى وَجْهِكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و [عطش] اشتیاقم را جز نظر به رویت، به آبی فرو نمی‌نشاند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَقَرَارِي لا يَقِرُّ دُونَ دُنُوِّي مِنْكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و آرامشم جز در قُرب تو برقرار نمی‌گردد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَلَهْفَتِي لا يَرُدُّهَا إِلّا رَوْحُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و حسرتم را جز نسیم رحمتت زائل نمی‌سازد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَسُقْمِي لا يَشْفِيهِ إِلّا طِبُّكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و درد و بیماری‌ام را جز درمانت شفا نمی‌دهد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَغَمِّي لا يُزِيلُهُ إِلّا قُرْبُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اندوهم را جز قُرب تو برطرف نمی‌کند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَجُرْحِي لا يُبْرِئُهُ إِلّا صَفْحُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و زخمم را جز بخششت مرهمی نمی‌نهد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَرَيْنُ قَلْبِي لا يَجْلُوهُ إِلّا عَفْوُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و زنگار دلم را جز عفو تو نمی‌زداید</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَوَسْوَاسُ صَدْرِي لا يُزِيحُهُ إِلّا أَمْرُكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و وسوسه‌های سینه‌ام را جز أمر و فرمانت زائل نمی‌کند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَيَا مُنْتَهَى أَمَلِ الْآمِلِينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس ای نهایت آرزوی آرزومندان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَيَا غَايَةَ سُؤْلِ السَّائِلِينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای عالی‌ترین درخواست درخواست‌کنندگان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَيَا أَقْصَى طَلِبَةِ الطَّالِبِينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای والاترین مطلوب طالبان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَيَا أَعْلَى رَغْبَةِ الرَّاغِبِينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای عالی‌ترین خواستۀ خواهندگان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَيَا وَلِيَّ الصَّالِحِينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای ولیّ و سرپرست صالحان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَيَا أَمَانَ الْخَائِفِينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای ایمنی‌بخش دل‌های ترسان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَيَا مُجِيبَ دَعْوَةِ الْمُضْطَرِّينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای اجابت‌کنندۀ دعای درماندگان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَيَا ذُخْرَ الْمُعْدِمِينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای ذخیرۀ بینوایان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَيَا كَنْزَ الْبَائِسِينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای گنجینۀ بیچارگان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَيَا غِيَاثَ الْمُسْتَغِيثِينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای فریادرس فریادخواهان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَيَا قَاضِيَ حَوَائِجِ الْفُقَرَاءِ وَالْمَسَاكِينِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای بر‌آورندۀ حاجات فقرا و درماندگان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَيَا أَكْرَمَ الْأَكْرَمِينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای کریم‌ترین کریمان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَيَا أَرْحَمَ الرَّاحِمِينَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ای مهربان‌ترین مهربانان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لَكَ تَخَضُّعِي وَسُؤَالِي</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فروتنی‌ام تنها برای تو و خواهشم فقط از توست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَإِلَيْكَ تَضَرُّعِي وَابْتِهَالِي</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و تضرّع و زاری‌ام تنها به درگاه توست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> أَسْأَلُكَ أَنْ تُنِيلَنِي مِنْ رَوْحِ رِضْوَانِكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از تو می‌خواهم که مرا از نسیم رضوان خویش بهره‌مند گردانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَتُدِيمَ عَلَيَّ نِعَمَ امْتِنَانِكَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نعمت‌های سرشار لطف خویش را بر من پیوسته و مُدام گردانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَهَا أَنَا بِبَابِ كَرَمِكَ وَاقِفٌ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اینک من به درگاه جود و کَرمت ایستاده‌ام</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَلِنَفَحَاتِ بِرِّكَ مُتَعَرِّضٌ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و خود را در معرض نسیم‌های احسان تو قرار داده‌ام</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَبِحَبْلِكَ الشَّدِيدِ مُعْتَصِمٌ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به ریسمان محکمت چنگ زده‌ام</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَبِعُرْوَتِكَ الْوُثْقَى مُتَمَسِّكٌ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به دستاویز مطمئن تو در آویخته‌ام</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إِلَهِي ارْحَمْ عَبْدَكَ الذَّلِيلَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إلهی، بر بندۀ ذلیلت رحم کن</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ذَا اللِّسَانِ الْكَلِيلِ وَالْعَمَلِ الْقَلِيلِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن‌ که زبانش [از خواستن] اَلکَن و عملش اندک است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَامْنُنْ عَلَيْهِ بِطَوْلِكَ الْجَزِيلِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و با عطای فراوان خود بر او منّت گذار</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وَاكْنُفْهُ تَحْتَ ظِلِّكَ الظَّلِيلِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و او را در زیر سایۀ [رحمت] پاینده‌ات حمایت کن</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> يَا كَرِيمُ يَا جَمِيلُ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای گرامی و ای زیبا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> يَا أَرْحَمَ الرَّاحِمِينَ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای مهربان‌ترین مهربانان.</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -416,61 +1554,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="80" name="_x0000_i0088" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0088" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>