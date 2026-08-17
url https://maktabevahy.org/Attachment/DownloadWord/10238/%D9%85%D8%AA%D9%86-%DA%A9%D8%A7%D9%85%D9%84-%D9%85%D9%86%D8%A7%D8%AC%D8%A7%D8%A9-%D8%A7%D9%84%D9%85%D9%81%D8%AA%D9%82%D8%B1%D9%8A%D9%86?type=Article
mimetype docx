--- v1 (2026-05-07)
+++ v2 (2026-08-17)
@@ -1554,61 +1554,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="80" name="_x0000_i0088" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="52" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0088" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0060" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>