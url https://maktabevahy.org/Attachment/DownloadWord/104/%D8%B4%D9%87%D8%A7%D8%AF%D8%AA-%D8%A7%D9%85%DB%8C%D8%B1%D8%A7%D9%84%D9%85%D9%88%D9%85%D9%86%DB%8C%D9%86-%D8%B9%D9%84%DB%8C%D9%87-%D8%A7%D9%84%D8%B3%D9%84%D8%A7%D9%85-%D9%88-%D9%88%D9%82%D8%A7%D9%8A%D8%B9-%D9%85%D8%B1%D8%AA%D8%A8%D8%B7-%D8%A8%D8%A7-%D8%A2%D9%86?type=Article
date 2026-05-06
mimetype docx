--- v0 (2025-11-02)
+++ v1 (2026-05-06)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -259,60 +253,62 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ قَالَ عَلَیهِ السَّلَامُ فِی سُحْرَةِ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> الْیوْمِ الَّذِی ضُرِبَ فِیهِ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَلَكتْنِی عَینِی وَ أَنَا جَالِسٌ فَسَنَحَ لِی رَسُولُ اللَه صَلَّی اللَه عَلَیهِ وَ ءَالِهِ، فَقُلْتُ: یا رَسُولَ اللَه! مَاذَا لَقِیتُ مِنْ أُمَّتِك مِنْ الاوَدِ وَاللَدَدِ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَقَالَ: ادْعُ عَلَیهِمْ، فَقُلْتُ أَبْدَلَنِی اللَه بِهِمْ خَیرًا مِنْهُمْ وَ أَبْدَلَهُمْ بِی شَرًّا لَهُمْ مِنِّی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -421,113 +417,119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ابن‌ أبی الحدید معتزلی در «شرح‌ نهج‌ البلاغة‌» از أبوالفرج‌ اصفهانی از محمّد بن‌ جَریر طبری با أسنادی كه‌ در كتاب‌ خود ذكر كرده‌ است‌ از أبی عبدالرّحمن‌ سَلَمی روایت‌ میكند كه‌:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قَالَ: قَالَ لِی الْحَسَنُ بْنُ عَلِی عَلَیهِ السَّلَامُ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خَرَجْتُ وَ أَبِی یصَلِّی فِی الْمَسْجِدِ، فَقَالَ لِی: یا بُنَی! إنِّی بِتُّ اللَیلَةَ أُوقِظُ أَهْلِی لاِنَّهَا لَیلَةُ الْجُمُعَةِ صَبِیحَةُ یوْمِ بَدْرٍ، لِتِسْعَ عَشَرَةَ لَیلَةً خَلَتْ مِنْ شَهْرِ رَمَضَانَ، فَمَلَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تْنِی عَینَای فَسَنَحَ لِی رَسُولُ اللَه صَلَّی اللَه عَلَیهِ وَءَالِهِ وَسَلَّمَ فَقُلْتُ: یا رَسُولَ اللَه! مَاذَا لَقِیتُ مِنْ أُمَّتِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مِنَالاوَدِ وَاللَدَدِ، فَقَالَ لِی: ادْعُ عَلَیهِمْ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَقُلْتُ: اللَهمَّ أَبْدِلْنِی بِهِمْ خَیرًا مِنْهُمْ وَ أَبْدِلْهُمْ بِی مَنْ هُوَ شَرٌّ مِنِّی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قَالَ الْحَسَنُ عَلَیهِ السَّلَامُ: وَ جَآءَ ابْنُ أَبِی السَّاجِ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> فَـَاذَنَهُ بِالصَّلَوةِ فَخَرَجَ فَخَرَجْتُ خَلْفَهُ، فَاعْتَوَرَهُ الرَّجُلَانِ، فَأَمَّا أَحَدُهُمَا فَوَقَعَتْ ضَرْبَتُهُ فِی الطَّاقِ، وَ أَمَّا الاخَرُ فَأَثْبَتَهَا فِی رَأْسِهِ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«أبی عبدالرّحمن‌ سلمی میگوید: حضرت‌ حسن‌ بن‌ علی علیهما السّلام‌ به‌ من‌ گفت‌: من‌ با پدرم‌ از منزل‌ بیرون‌ رفتیم‌ برای نمازگزاردن‌ در مسجد، پدرم‌ فرمود: ای نور دیدۀ من‌! من‌ دیشب‌ را بیتوته‌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
@@ -672,50 +674,51 @@
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ی بر طاق‌ فرود آمد و شمشیر دیگری در سر پدرم‌ نشست‌.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در این‌ حال‌ است‌ كه‌ صدا میزند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فُزْتُ وَ رَبِّ الْكعْبَةِ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «سوگند به‌ پروردگار كعبه‌ كه‌ فائز شدم‌.» شهادت‌ در نزد آن‌ حضرت‌ فوز است‌، كشته‌ شدن‌ در راه‌ خدا سعادت‌ است‌ و بهشت‌ است‌.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رویای امیرالمومنین در خصوص شهادتش</w:t>
       </w:r>
     </w:p>
@@ -1080,50 +1083,51 @@
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ه‌ از دنیا با شهادت‌ ارتحال‌ مییابد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و میفرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَاللَه لَیخْضِبُهَا مِنْ فَوْقِهَا، یومِی إلَی شَیبَتِهِ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «سوگند به‌ پروردگار </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -1134,50 +1138,51 @@
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ند، و اشاره‌ به‌ محاسن‌ سپید خود مینمود.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و پس‌ از آن‌ میفرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَا یحْبِسُ أَشْقَاهَا أَنْ یخْضِبَهَا بِدَمٍ!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «چه‌چیز شقیترین‌ امّت‌ را بازداشته‌ است‌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -1188,63 +1193,65 @@
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ند!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و میفرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أَتَاكمْ شَهْرُ رَمَضَانَ وَ فِیهِ تَدُورُ رَحَی السُّلْطَانِ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، أَلَا وَ إنَّكمْ حَآجُّوا الْعَامَ صَفًّا وَاحِدًا، وَ ءَایةُ ذَلِك أَنِّی لَسْتُ فِیكمْ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«ماه‌ رمضان‌ در رسید و در این‌ ماه‌ آسیای ح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1281,50 +1288,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نید و علامت‌ آن‌ این‌ است‌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ه‌ من‌ در میان‌ شما نیستم‌.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ كانَ یفْطُرُ فِی هَذَا الشَّهْرِ لَیلَةً عِنْدَ الْحَسَنِ وَ لَیلَةً عِنْدَالْحُسَینِ وَ لَیلَةً عِنْدَ عَبْدِاللَه بْنِ جَعْفَرٍ زَوْجِ زَینَبِ بِنْتِهِ لاِجْلِهَا، لَا یزِیدُ عَلَی ثَلَاثِ لُقَمٍ، فَقِیلَ لَهُ فِی ذَلِك، فَقَالَ: یأْتِینِی أَمْرُاللَه وَ أَنَا خَمِیصٌ، إنَّمَا هِی لَـیلَـةٌ أَوْ لَیلَتَانِ، فَأُصِیبَ مِنَ اللَیلِ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«و در این‌ ماه‌ رمضان‌ یك‌ شب‌ در نزد امام‌ حسن‌ و یك‌ شب‌ در نزد امام‌ حسین‌ و یك‌ شب‌ در نزد عبداللَه‌ بن‌ جعفر، شوهر دخترش‌ زینب‌، به‌ جهت‌ دخترش‌ افطار مینمود، و زیاده‌ از سه‌ لقمه‌ برنمیداشت‌.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1348,93 +1356,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و در «مناقب‌» ابن‌ شهر آشوب‌ گوید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رُوی أنَّهُ جَرَحَ عَمْرُو بْنُ عَبْدِوُدٍ رَأْسَ عَلی عَلَیهِ السَّلامُ یوْمَ الْخَنْدَقِ، فَجآءَ إلَی رَسولِ اللَه صَلَّی اللَه عَلَیهِ وَءَالِهِ فَشَدَّهُ وَ نَفَثَ فِیهِ فَبَرَأَ وَ قالَ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> أَینَ أَكونُ إذَا خُضِبَتْ هَذِهِ مِنْ هَذِهِ!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«روایت‌ شده‌ است‌ كه‌ عمرو بن‌ عبدوُد در جنگ‌ أحزاب‌ جراحتی بر سر أمیرالمؤمنین‌ علیه‌ السّلام‌ وارد ساخته‌ بود، آن‌ حضرت‌ نزد رسول‌ خدا صلّی اللَه‌ علیه‌ و آله‌ و سلّم‌ آمد و رسول‌ خدا زخم‌ را بست‌ و در آن‌ دمید و صحّت‌ یافت‌ و فرمود: كجا هستم‌ من‌ آن‌ روزی كه‌ این‌ محاسن‌ از خون‌ این‌ سر خضاب‌ شود!» و در «تذكرة‌ الخوآصّ» گوید: أحمد بن‌ حنبل‌ در «فضائل‌» گوید: رسول‌ خدا فرمود:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا عَلِی ! أَتَدْرِی مَنْ أَشْقَی الاوَّلِینَ وَا لاخِرِینَ؟ قُلْتُ: اللَه وَ رَسُولُهُ أَعْلَمُ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قَالَ: مَنْ یخْضِبُ هَذِهِ مِنْ هَذِهِ ؛ یعْنِی لِحْیتَهُ مِنْ هَامَتِهِ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1459,50 +1470,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گفتم‌: خدا و رسول‌ داناترند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرمود: كسی كه‌ این‌ را از این‌ خضاب‌ كند ؛ یعنی محاسنش‌ را از خون‌ سرش‌.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قالَ الزُّهْری: كانَ أمیرُالْمُؤْمِنینَ عَلَیهِالسَّلامُ یسْتَبْطِی الْقاتِلَ، فَیقولُ: مَتَی یبْعَثُ أَشْقَاهَا!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«زُهْری میگفت‌: حال‌ أمیرالمؤمنین‌ علیه‌ السّلام‌ چنین‌ بود كه‌ قیام‌ قاتل‌ خود را برای شهادت‌ كند و بَطیء مییافت‌ و میفرمود: چه‌ موقع‌ شقیترین‌ امّت‌ قیام‌ میكند برای شهادت‌ من‌!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
@@ -1622,50 +1634,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أمیرالمؤمنین‌ دوبار او را ردّ نمود و سپس‌ آمد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت‌ فرمود:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَا یحْبِسُ أَشْقَاهَا! لَتُخْضَبَنَّ أَوْ لَتُصْبَغَنَّ هَذِهِ مِنْ هَذَا، یعْنِی لِـحْیتَهُ مِنْ رَأْسِهِ، ثُمَّ تَمَثَّلَ بِهَذَینِ الْبَیتَینِ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اشْدُدْ حَیازِیمَك لِلْمَوْتِ  ** فَإنَّ الْمَوْتَ ءَاتِیكا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -1711,50 +1724,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و نیز در «طبقات‌» از محمّد بن‌ عبیدة‌ آورده‌ است‌ كه‌:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قَالَ عَلِی:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مَا یحْبِسُ أَشْقَاكمْ أَنْ یجِیٓءَ فَیقْتُلَنِی! اللَهمَّ قَدْ سَئِمْتُهُمْ وَ سَئِمُونِی، فَأَرِحْهُمْ مِنِّی وَ أَرِحْنِی مِنْهُمْ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1766,69 +1780,71 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و نیز در «طبقات‌» از سلیمان‌ بن‌ قاسم‌ ثقفی روایت‌ كرده‌ است‌ كه‌ گفت‌: مادرم‌ حدیث‌ كرد از اُمّ جعفر كه‌ یكی از كنیزان‌ علی بن‌ أبیطالب‌ علیه‌ السّلام‌ بود كه‌ گفت‌:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّی لَاصُبُّ عَلَی یدَیهِ الْمآءَ، إذْ رَفَعَ رَأْسَهُ فَأخَذَ بِلِحْیتِهِ فَرَفَعَها إلَی أنْفِهِ فَقالَ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَاهًا لَك لَتُخْضَبَنَّ بِـدَمٍ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قَالَتْ: فَأُصِیبَ یوْمَ الْجُمُعَةِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1995,110 +2011,114 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">موعظۀ أمیرالمؤمنین‌ علیه‌السلام‌ پس‌ از ضربت‌ خوردن‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و در ضمن‌ موعظۀ خود پس‌ از ضربت‌ خوردن‌ میفرماید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ أَنَا بِالامْسِ صَاحِبُكمْ، وَ أَنَا الْیوْمَ عِبْرَةٌ لَكمْ، وَ غَدًا مُفَارِقُكمْ؛ غَفَرَ اللَه لِی وَ لَكمْ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«و من‌ دیروز مصاحب‌ و همنشین‌ با شما بودم‌، و امروز عبرت‌ برای شما هستم‌، و فردا از میان‌ شما مفارقت‌ میكنم‌؛ خداوند مرا و شما را بیامرزد.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنْ تَثْبُتِ الْوَطْأَةُ فِی هَذِهِ الْمَزَلَّةِ فَذَاك، وَ إنْ تَدْحَضِ الْقَدَمُ فَإنَّمَا كـنَّا فِی أَفْیآءِ أَغْصَانٍ وَ مَهَـبِّ رِیاحٍ، وَ تَحْتَ ظِلِّ غَمَامٍ اضْمَحَلَّ فِی الْجَوِّ مُتَلَفِّقُهَا، وَ عَفَا فِی الارْضِ مَخَطُّهَا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«اگر در این‌ لغزشگاه‌، قدم‌ استوار بماند (و از این‌ جراحت‌ بهبود یابم‌) پس‌ امر همان‌ است‌، و اگر قدم‌ بلغزد (و از این‌ دنیا بروم‌) پس‌ جز این‌ نیست‌ كه‌ در سایه‌های شاخه‌های درختان‌ سرسبز و محلّ وزش‌ نسیم‌های جانفزا و در زیر سایۀ ابرهائی نشسته‌ایم‌ كه‌ در جوّ آسمان‌ آن‌ ابرهای به‌ هم‌ چسبیده‌ از بین‌ رفته‌ و اثری از آن‌ نمانده‌ است‌، و محلّ عبور و مخطّ آن‌ بادها در روی زمین‌ نمانده‌ و مندرس‌ شده‌ است‌.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ إنَّمَا كنْتُ جَارًا جَاوَرَكمْ بَدَنِی أَیامًا، وَ سَتُعْقَبُونَ مِنِّی جُثَّةً خَلَا ٓءً، سَاكنَةً بَعْدَ حَرَاك، وَ صَامِتَةً بَعْدَ نُطْقٍ. لِیعِظْكمْ هُدُوِّی، وَ خُفُوتُ أَطْرَافِی، وَ سُكونُ أَطْرَافِی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«و بدرستیكه‌ من‌ فقط‌ همسایه‌ای بودم‌ كه‌ بدن‌ من‌ چند روزی با شما همسایه‌ شد، و از این‌ پس‌ از من‌ چیزی جز بدنی بدون‌ روح‌، و جسمی ساكن‌ بعد از حركت‌، و جثّه‌ای ساكت‌ پس‌ از سخن‌ گفتن‌ نخواهید یافت‌. باید این‌ فروكش‌ كردن‌ من‌ شما را پند دهد و موعظه‌ كند، و این‌ به‌ هم‌ افتادن‌ و سكون‌ چشم‌های من‌، و بدون‌ حركت‌ درآمدن‌ دست‌ و پا و جوارح‌ من‌ برای شما عبرتی عظیم‌ و اندرزی بزرگ‌ باشد.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَإنَّهُ أَوْعَظُ لِلْمُعْتَبِرِینَ مِنَ الْمَنْطِقِ الْبَلِیغِ، وَ الْقَوْلِ الْمَسْمُوعِ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«و بنابراین‌، این‌ حالت‌ من‌ برای عبرت‌ گیرندگان‌، از هر سخن‌ بلیغ‌ و رسائی و از هر گفتار شنوائی مؤثّرتر و اندرز دهنده‌تر است‌.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2161,95 +2181,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حاكم‌ در «مستدرَك‌» چنین‌ آورده‌ است‌ كه‌:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خَطَبَ الْحَسَنُ بْنُ عَلِی النَّاسَ حِینَ قُتِلَ عَلِی، فَحَمِدَ اللَه وَ أَثْنَی عَلَیهِ، ثُمَّ قَالَ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لَقَدْ قُبِضَ فِی هَذِهِ اللَیلَةِ رَجُلٌ لَایسْبِقُهُ الاوَّلُونَ بِعَمَلٍ، وَ لَا یدْرِكهُ الاخِرُونَ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ قَدْ كانَ رَسُولُ اللَه صَلَّی اللَه عَلَیهِ وَ ءَالِهِ وَ سَلَّمَ یعْطِیهِ رَایتَهُ، فَیقَاتِلُ وَ جِبْرِیلُ عَنْ یمِینِهِ وَ مِیكآئِیلُ عَنْ یسَارِهِ، فَمَا یرْجِعُ حَتَّی یفْتَحُ اللَه عَلَیهِ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ مَا تَرَك عَلَی أَهْلِ الارْضِ صَفْرَآءَ وَ لَا بَیضَآءَ إلَّا سَبْعَ مِئَةِ دِرْهَـمٍ فَضُلَتْ مِنْ عَطَایاهُ أَرَادَ أَنْ یبْتَاعَ بِهَا خَادِمًا لاِ هْلِهِ. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ثُمَّ قَالَ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> أَیهَا النَّاسُ! مَنْ عَرَفَنِی فَقَدْ عَرَفَنِی؛ وَ مَنْ لَمْ یعْرِفْنِی فَأَنَا الْحَسَنُ بْنُ عَلِی، وَ أَنَا ابْنُ النَّبِی، وَ أَنَا ابْنُ الْوَصِی، وَ أَنَا ابْنُ الْبَشِیرِ، وَ أَنَا ابْنُ النَّذِیرِ، وَ أَنَا ابْنُ الدَّاعِی إلَی اللَه بِإذْنِهِ، وَ أَنَا ابْنُ السِّرَاجِ الْمُنِیرِ، وَ أَنَا مِنْ أَهْلِ الْبَیتِ الَّذِی كانَ جِبْرِیلُ ینْزِلُ إلَینَا وَ یصْعَدُ مِنْ عِنْدِنَا، وَ أَنَا مِنْ أَهْلِ الْبَیتِ الَّذِی أَذْهَبَ اللَه عَنْهُمُ الرِّجْسَ وَ طَهَّرَهُمْ تَطْهِیرًا، وَ أَنَا مِنْ أَهْلِ الْبَیتِ الَّذِی افْتَرَضَ اللَه مَوَدَّتَهُمْ عَلَی كلِّ مُسْلِمٍ فَقَالَ تَبَارَك وَ تَعَالَی لِنَبِیهِ صَلَّی اللَه عَلَیهِ وَ ءَالِهِ وَ سَلَّمَ: قُـل‌ لَا اسْـَئلُكمْ عَلَیهِ أَجْرًا إِلَّا الْمَوَدَّةَ فِی الْقُرْبَی' وَ مَن‌ یقْتَرِفْ حَسَنَةً نَزِدْ لَهُ و فِیهَا حُسْنًا؛ فَاقْتِرَافُ الْحَسَنَةِ مَوَدَّتُنَا أَهْلَ الْبَیتِ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="22"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -2514,50 +2538,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أَوَلَا تَقْتُلُهُ؟ أَوْ قَالَ: نَقْتُلُهُ؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آیا نمیكشی او را؟ یا آیا ما او را نكشیم‌؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت‌ در پاسخ‌ فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَا أَعْجَبُ مِنْ هَذَا؟ تَأْمُرُوٓنِّی أَنْ أَقْتُلَ قَاتِلِی؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="25"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -2592,60 +2617,62 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">میل‌ أمیرالمؤمنین‌ علیه‌السلام‌ به‌ عفو قاتل‌ خود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در وصیت‌ خود میفرماید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنْ أَبْقَ فَأَناَ وَلِی دَمِی، وَ إنْ أَفْنَ فَالْفَنَآءُ مِیعَادِی، وَ إنْ أَعْفُ فَالْعَفْوُ لِی قُرْبَةٌ، وَ لَكمْ حَسَنَةٌ؛ فَاعْفُوا وَ اصْفَحُوا، أَلَا تُحِبُّونَ أَن‌ یغْفِرَ اللَه لَكمْ؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَیا لَهَا حَسْرَةً عَلَی كلِّ ذِی غَفْلَةٍ أَنْ یكونَ عُمْرُهُ عَلَیهِ حُجَّةً، أَوْ یؤَدِّیهِ أَیامُهُ إلَی شَقْوَةٍ. جَعَلَنَا اللَه وَ إیاكمْ مِمَّنْ لَا یقْصُرُ بِهِ عَنْ طَاعَةِ اللَه رَغْبَةٌ، أَوْ یحْمَلُ عَلَیهِ بَعْدَ الْمَوْتِ نِقْمَةٌ، فَإنَّمَا نَحْنُ لَهُ وَ بِهِ. ثُمَّ أَقْبَلَ عَلَی الْحَسَنِ عَلَیهِ السَّلَا مُ فَقَالَ: یا بُنَی! ضَرْبَةً مَكانَ ضَرْبَةٍ، وَ لَا تَأْثِمْ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="27"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -3011,152 +3038,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">٣ ـ و پیامبر اسلام‌ حضرت‌ مصطفی به‌ ما چنین‌ فرمود: در شب‌ معراج‌ كه‌ به‌ آسمانها بالا رفتم‌،</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">٤ ـ خداوند دست‌ خود را در كتف‌ من‌ گذارد، بطوریكه‌ دل‌ من‌ احساس‌ خُنكی و طراوت‌ از دست‌ خدا مینمود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">٥ ـ و علی مرتضی پاهای خود را گذارده‌ است‌ در همان‌ محلّی كه‌ خداوند دست‌ خود را قرار داده‌ بود.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -3417,61 +3444,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="59" name="_x0000_i0059" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="36" name="_x0000_i0036" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0059" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0036" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -8436,56 +8463,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -8501,51 +8527,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -8770,51 +8796,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -9589,51 +9615,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -9703,72 +9729,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -9978,62 +10007,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -10093,250 +10124,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
     <w:name w:val="MatnVasatChin"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
-[...76 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
     <w:name w:val="Naghleghol Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="1134" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="808080"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
     <w:name w:val="Naghleghol Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="B3B3B3"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
-    <w:name w:val="VasatChin Matn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
+    <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
+    <w:name w:val="She'r Naghleghol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="666699"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
+    <w:name w:val="She'r Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="008080"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
+    <w:name w:val="Soal Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
+    <w:name w:val="VasatChin Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -10413,50 +10473,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -10905,120 +10977,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>