--- v1 (2026-05-06)
+++ v2 (2026-07-06)
@@ -3444,61 +3444,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="36" name="_x0000_i0036" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0036" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>