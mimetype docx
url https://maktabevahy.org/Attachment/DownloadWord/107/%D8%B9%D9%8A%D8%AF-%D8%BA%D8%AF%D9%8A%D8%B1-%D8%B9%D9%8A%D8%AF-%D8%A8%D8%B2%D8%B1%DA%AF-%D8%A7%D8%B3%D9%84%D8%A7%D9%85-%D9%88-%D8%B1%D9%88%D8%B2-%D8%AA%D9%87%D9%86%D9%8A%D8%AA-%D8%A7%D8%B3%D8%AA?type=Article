--- v0 (2025-10-19)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -737,62 +731,64 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">٢- و به من گفت: بگو به من که امروز کدام روز است؟ من به او گفتم: «امروز عید امیر مؤمنان على بن ابیطالب است.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از «امالى‌» ابو عبد اللَه نیشابورى، و «امالى‌» شیخ ابو جعفر طوسى، در خبرى از احمد بن محمد بن ابى نصر، از حضرت رضا سلام اللَه علیه وارد است که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انه قال علیه السلام:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> حدثنى ابى عن ابیه ان یوم الغدیر فى السمآء اشهر منه فى الارض.ان لله تعالى فى الفردوس قصرا لبنة من فضة، و لبنة من ذهب، فیه ماة الف قبة حمرآء، و ماة الف خیمة من یاقوتة خضرآء، ترابه المسک و العنبر، فیه اربعة انهار: نهر من خمر، و نهر من مآء، و نهر من لبن، و نهر من عسل، حوالیه اشجار جمیع الفواکه، علیه الطیور، و ابدانها من لؤلوء، و اجنحتها من یاقوت، تصوت بالوان الاصوات.اذا کان یوم الغدیر ورد الى ذلک القصر اهل السموات یسبحون اللَه و یقدسونه و یهللونه .فتطایر تلک الطیور، فتقع فى ذلک المآء، و تمرغ على ذلک المسک و العنبر فاذا اجتمع الملائکة طارت فینفض ذلک علیهم. و انهم فى ذلک الیوم لیتهادون نثار فاطمة علیها السلام.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فاذا کان آخر الیوم، نودوا: انصرفوا الى مراتبکم! فقد امنتم من الخطر و الزلل الى قابل فى هذا الیوم تکرمة لمحمد و على - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الخبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -843,164 +839,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و از مصباح المتهجد شیخ طوسى در خطبه غدیر وارد است که:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ان امیر المؤمنین علیه السلام قال:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ان هذا یوم عظیم الشان، فیه وقع الفرج، و رفع الدرج و صحت الحجج، و هو یوم الایضاح و الافصاح عن المقام الصراح، و یوم کمال الدین، و یوم العهد المعهود، و یوم الشاهد و المشهود، و یوم تبیان العقود عن النفاق و الجحود، و یوم البیان عن حقائق الایمان، و یوم دحر الشیطان، و یوم البرهان، هذا یوم الفصل الذى کنتم توعدون، هذا یوم الملا الاعلى الذى انتم عنه معرضون، هذا یوم الارشاد و یوم المحنة للعباد، و یوم الدلیل على الرواد، هذا یوم ابدى خفایا الصدور و مضمرات الامور، هذا یوم النصوص على اهل الخصوص، هذا یوم شیث، هذا یوم ادریس، هذا یوم یوشع، هذا یوم شمعون.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا یوم الامن المامون، هذا یوم اظهار المصون من المکنون، هذا یوم ابلآء السرائر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم یزل علیه السلام یقول:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> هذا یوم هذا یوم...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فراقبوا اللَه عز و جل، و اتقوه و اسمعوا له و اطیعوه! و احذروا المکر و لا تخادعوه! و فتشوا ضمائرکم و لا تواربوه و تقربوا الى اللَه تعالى بتوحیده و طاعة من امرکم ان تطیعوه! و لا تمسکوا و لا یجنح بکم الغى فتضلوا عن سبیل الرشاد باتباع اولئک الذین ضلوا و اضلوا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال اللَه عز من قآئل فى طائفة ذکرهم بالذم فى کتابه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَقَالُواْ رَبَّنَآ إِنَّآ أَطَعۡنَا سَادَتَنَا وَكُبَرَآءَنَا فَأَضَلُّونَا ٱلسَّبِيلَا۠ * رَبَّنَآ ءَاتِهِمۡ ضِعۡفَيۡنِ مِنَ ٱلۡعَذَابِ وَٱلۡعَنۡهُمۡ لَعۡنٗا كَبِيرٗا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و قال تعالى:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَإِذۡ يَتَحَآجُّونَ فِي ٱلنَّارِ فَيَقُولُ ٱلضُّعَفَٰٓؤُاْ لِلَّذِينَ ٱسۡتَكۡبَرُوٓاْ إِنَّا كُنَّا لَكُمۡ تَبَعٗا فَهَلۡ أَنتُم مُّغۡنُونَ عَنَّا نَصِيبٗا مِّنَ ٱلنَّار﴾ قالوا لو هدانا اللَه لهديناكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">افتدرون الاستکبار ما هو؟ هو ترک الطاعة لمن امروا بطاعته و الترفع على من ندبوا الى متابعته و القرآن ینطق من هذا عن کثیر، ان تدبره متدبر زجره و وعظه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الى آخر الخطبة.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
@@ -1679,84 +1683,86 @@
         </w:rPr>
         <w:t xml:space="preserve">در این موقع که موقع گرفتن نتیجه و مزد است، آن روز را باید عید گرفت، و از خداوند کریم و رحیم عیدى دریافت کرد.اما عید گرفتن نه به معناى ساز و دهل زدن است، و نه به معناى شیرینى خوردن و رنگارنگ پوشیدن، و تفریح و تفرج بهیمانه کردن، بلکه به معناى یک درجه از تزکیه و تطهیر بالاتر، و یک صیقل بهتر به نفس دادن تا آماده برکات و نزول موآئد آسمانى گردد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شب عید فطر دو غسل دارد: یکى در اول شب، و یکى در آخر شب، و آن شب احیاء و زنده‌دارى است‌یعنى تا به صبح به عبادت و قیام و ذکر و یاد محبوب و معشوق ازلى و حبیب سرمدى مشغول بودن، و در روز عید نیز غسل دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و رفتن براى نماز عید، و با تمام مردم در صحرا بجاى آوردن، و آنرا با کیفیتى خاص، در دو رکعت و با نه قنوت بجاى آوردن، و زبان به ذکر تهلیلات گشودن که: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَه اکبر، اللَه اکبر، لا اله الا اللَه و اللَه اکبر، اللَه اکبر، و لله الحمد و الحمد لله على ما هدانا و له الشکر على ما اولانا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اما در قربان، به جهت آنکه مردم به عشق لقآء و دیدار وجه اللَه، دست از خانه و لانه و وطن و کسب و کار و شهرت و جاه و جمیع علائق شسته، و به سوى بیت اللَه الحرام من کل فج عمیق روان شده، و طواف و سعى و وقوف در عرفات را که خارج از حرم است، بجاى آورده سپس داخل در حرم و مشعر آمده و شب را به اذن دخولى که از حضرت او دریافت کرده است، در مزدلفه آرمیده، و سپس به منى آمده، و شیطان را هفت‌بار سنگ زده، و قربانى کرده، و سر تراشیده، و در این مدت پاى و سر برهنه به دنبال حبیب در جستجو و در تکاپو بوده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینک جاى آن دارد که موقع خروج از احرام است، به شکرانه قبولى اعمال و پذیرش این اعمال سخت، و در عین حال شیرین و لذت‌بخش عید بگیرد، و الحمد لله بگوید، و به مراسم عید که آنهم باز ذکر خدا و تطهیر بیشترى است، مهیا گردد، نماز عید بخواند، و زبان به تقدیس و تمجید الهى بگشاید، و از جمال و جلال او بیان کند، و از محاسن و زیبائى‌هاى او اعلان وحدت و توحید ذات و اسماء و صفات و افعال را در عالم منتشر کند و بگوید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَه اکبر اللَه اکبر لا اله الا اللَه و اللَه اکبر اللَه اکبر و لله الحمد اللَه اکبر على ما رزقنا من بهیمة الانعام، الحمد لله على ما ابلانا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و نه تنها خود حجاج، بلکه جمیع مسلمین در سراسر بقاع عالم بدین موهبت عظمائى که نصیب برادرانشان در آن مواقف کریمه شده است، عید بگیرند، و به دنبال اعمالیکه در ذوالقعدة و ده روز از ذوالحجه به جاى آورده‌اند، قربانى کنند، و نماز عید بخوانند، و براى جماعت‌با امام، پاى برهنه به صحرا روند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1844,50 +1850,51 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عید غدیر، نداى حضرت قدوس و سبوح را: به حصر ولایت در قرآن کریم به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿ايها الرسول بلغ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پاسخ صحیح دادن، و گفتار حضرت پیامبر اعظمش را به: من کنت مولاه فعلى مولاه با جان و دل پذیرفتن، و در تحت دعاى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم وال من ‌والاه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> قرار گرفتن، و از نفرین خانمان سوز و عاد من عاداه بیرون شدن، و استقبال از و انصر من نصره، و استدبار از و اخذل من خذله نمودن است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عید غدیر، تماشاى جمال ملکوتى مولى الموالى امیر المؤمنین علیه السلام را بر روى دو دست پیغمبر معظم، در فراز منبر برآمده بر پالانهاى اشتران، در زیر درختان سمرات وادى جحفه در غدیر خم، و نمایش دادن ولایت را به کافه مردم، و نزول ملکوت و جبروت در این عالم ملک است که: هان اى دشمنان على و اى مخالفان اهل بیت که پیوسته رسول خدا را با شکایت‌هائى که از على مى‌کردید، آزار و اذیت مى‌رسانیدید، اینک بدانید که: على سزاوار شکایت نیست، و در خور اذیت و آزار نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2025,152 +2032,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این همان جوان زر خرید و بنده ماست، که شما مرا درباره او به ملامت و سرزنش کشیده بودید!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پیامبر هم على را به روى دست‌بلند کرد، تا همه مردم ببینند، و بدانند که آن جوانى که از او بدگوئى مى‌کردند، و بغض و کنیه و احقاد بدریه و حنینیه و شرف و منزلت عظیم او، از جهت‌شجاعت و علم و عرفان و ایثار، و حالات روحى، و جذبات سبحانى و غیرها به آنها اجازه نمى‌داد، در مقابل او خاضع باشند و ابهت و جلالت او را گردن نهند، و حسدهاى دیرین، مانع مى‌شد که بند طوع او را بر گردن نهند، اینک بر روى دستهاى پیامبر خاتم الانبیآء و المرسلین سید ولد آدم، شفیع پیغمبران سلف و شاهد آنها در پیشگاه موقف الهى، ارائه مى‌شود، که اسلام و ایمان در او منطوى است، و عملى مقبول نیست مگر به پیروى از او، و از منهاج او و سنت او. اوست قسیم بهشت و دوزخ.اوست میزان عدل و نصفت.اوست مخزن اسرار و گنجینه معرفت.اوست از هر مؤمنى به او اولاتر و نزدیکتر.اوست‌حامل قرآن.اوست فرقان بین حق و باطل.اوست مامور به جنگ بر تاویل کتاب خدا، همچنانکه پیامبر مامور بود به جنگ بر تنزیل آن.اوست لوادار دفع و قلع و قمع ناکثین و قاسطین و مارقین.اوست‌شهید در محراب عبادت در بیت‌خدا همانطور که میلادش در کعبه و بیت‌خدا بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عید غدیر نمایشگر این تجلیات، و بروز و ابراز و ظهور و اظهار این واقعیات است.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2431,61 +2438,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="16" name="_x0000_i0016" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="38" name="_x0000_i0038" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0016" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0038" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -6998,56 +7005,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -7063,51 +7069,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -7332,51 +7338,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -8151,51 +8157,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -8265,72 +8271,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -8540,62 +8549,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -8655,250 +8666,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
     <w:name w:val="MatnVasatChin"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
-[...76 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
     <w:name w:val="Naghleghol Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="1134" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="808080"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
     <w:name w:val="Naghleghol Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="B3B3B3"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
-    <w:name w:val="VasatChin Matn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
+    <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
+    <w:name w:val="She'r Naghleghol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="666699"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
+    <w:name w:val="She'r Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="008080"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
+    <w:name w:val="Soal Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
+    <w:name w:val="VasatChin Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -8975,50 +9015,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -9467,120 +9519,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>