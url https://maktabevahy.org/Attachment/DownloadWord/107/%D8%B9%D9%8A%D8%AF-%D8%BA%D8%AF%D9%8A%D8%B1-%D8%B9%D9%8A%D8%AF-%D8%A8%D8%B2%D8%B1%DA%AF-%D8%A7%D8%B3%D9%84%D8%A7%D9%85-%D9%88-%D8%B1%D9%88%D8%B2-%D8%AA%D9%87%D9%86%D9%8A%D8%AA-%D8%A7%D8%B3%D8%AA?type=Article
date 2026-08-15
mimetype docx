--- v1 (2026-05-07)
+++ v2 (2026-08-15)
@@ -2438,61 +2438,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="38" name="_x0000_i0038" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="83" name="_x0000_i0083" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0038" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0083" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>