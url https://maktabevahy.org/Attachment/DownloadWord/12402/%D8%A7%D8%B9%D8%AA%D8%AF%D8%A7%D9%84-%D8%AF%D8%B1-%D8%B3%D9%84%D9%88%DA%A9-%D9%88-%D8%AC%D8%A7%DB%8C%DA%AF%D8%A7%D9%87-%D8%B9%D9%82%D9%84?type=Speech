--- v0 (2026-09-02)
+++ v1 (2026-11-03)
@@ -18,264 +18,273 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هوالعلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">اعتدال در سلوک و جایگاه عقل</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نقش عقل و اعتدال در سیر و سلوک الی الله</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نیمه شعبان ـ سال 1418 هجری قمری</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیة الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس اللّه سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...36 lines deleted...]
-        <w:pStyle w:val="VasatChinMatn"/>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...10 lines deleted...]
-          <w:rStyle w:val="Arabi"/>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِسمِ الله الرّحمٰنِ الرّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و صلَّی الله عَلیٰ سیّدنا محمدٍ و علیٰ آله الطّیبین الطّاهرین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اللّعنةُ عَلیٰ أعدائِهِم أجمَعینَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
-[...61 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تبیین آیۀ شریفۀ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿ وَكَذٰلِكَ جَعَلۡنٰكُمۡ أُمَّةٗ وَسَطٗا ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> از اعتدال در سلوک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -361,51 +370,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَكَذٰلِكَ جَعَلۡنٰكُمۡ أُمَّةٗ وَسَطٗا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> معنایش این است که اگر انسان بخواهد به طریق حق برود و سرآمد اهل زمان گردد و به مرتبۀ انسان کامل برسد باید همیشه در زندگی خود، راه اعتدال داشته باشد. این راه اعتدال بسیار مهم است؛ نظم و اعتدال!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انسان در عبادت باید معتدل باشد. در کجای اسلام و شریعت آمده است که انسان باید بیست و چهار ساعت عبادت کند؟! در کجا داریم که انسان مطالب مهمّ اجتماعی و خانوادگی را رها کند و فقط به عبادت و توجّه و دعا و قرآن بپردازد؟! تمام اینها خلاف دستور است. در کجا داریم که انسان از تکالیفی که مربوط به زن و بچۀ اوست باید سر باز بزند و کوتاهی کند و آنها را به خود وابگذارد و در مقام عبودیّت و بندگی باشد؟! این عین جهنّم و ظلمت است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مسئولیت مرد در تربیت اعضای خانواده</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خداوند متعال برعهدۀ انسان تکالیفی قرار داده است و به مقتضای آن تکالیف، از انسان حساب پس می‌گیرد. تربیت زن و فرزند برعهدۀ شوهر است و او باید محیط را برای تربیت و رشد سالم آماده کند. به بهانۀ رفتن به این‌طرف و آن‌طرف و شرکت در این‌مجلس و آن‌مجلس نمی‌تواند از زیر بار زندگی و مسئولیّتی که دارد شانه خالی کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -437,51 +446,51 @@
         <w:t xml:space="preserve">مجالس شعر و ذکر و قرآن خواندن و دعا خواندن و امثال‌ذلک می‌تواند به مقصود برسد، و به‌طور کلّی خود را از مسائل داخلی مبرّا می‌دید تا بالأخره زندگی او به انحراف کشیده شد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مسئولیّت تمام اینها برعهدۀ مرد است، مرد باید در زندگی برای زن و فرزند وقت بگذارد، بنشیند با آنها صحبت کند، برای آنها حکایات آموزنده بگوید و کتب اخلاقی بیاورد و بخواند، آنچه از بزرگان و علما و دانشمندان و این‌طرف و آن‌طرف می‌شنود برای آنها بیان کند، و آن‌طوری‌که خود می‌داند محیط زندگی را گرم نگه دارد. به عبارت دیگر، نباید فقط مسئلۀ نان و آب آوردن در منزل باشد. ما خیال می‌کنیم مسئولیّت و تعهّدمان فقط منحصر در همین است و دیگر تکلیفی نداریم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرد باید از نظر علمی و عبادی و فرهنگی و ثقافی به مسئولیّت خود نسبت به محیط داخلی، جامۀ عمل بپوشاند. در موارد مناسب باید آنها را به زیارت و به سفرهای علمی ببرد. به‌جای شرکت در بعضی از مجالسی که هیچ فایده‌ای ندارد و صرفاً کدورت می‌آورد و مطالب به لهو و لعب و لغو تلف می‌شود، باید این محیط و اوقات را پر کند. به‌طور کلّی می‌توانم عرض کنم که مسئولیّت فرهنگی نسبت به مسائل خانواده که برعهدۀ مرد است، بیش از مسئولیّت ارتزاقی است که باید به آن عمل کند. این از یک طرف.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سلوک زن یعنی اطاعت از شوهر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از طرف دیگر، زن باید مطیع شوهر باشد. نباید بدون اجازۀ شوهر از منزل خارج بشود. در مهمان‌هایی که به منزل می‌آورد باید از شوهر اجازه بگیرد؛ اگر شوهر راضی نباشد زن نمی‌تواند حتی یک مهمان دعوت کند و به منزل بیاورد. رفت‌وآمد زن باید زیر نظر شوهر باشد؛ اگر شوهرش او را از رفتن به یک جا منع کند، حرام است که زن شرکت کند. آن عبادتی برای زن مقرِّب است و او را به خدا می‌رساند که با رضایت شوهر باشد.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
@@ -589,51 +598,51 @@
         <w:t xml:space="preserve">یک‌وقت ممکن است تأثیر یک اطاعت، از هزار شب برخاستن و شب را به </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صبح به عبادت گذراندن بیشتر باشد. ما خبر نداریم آن طرف چه خبر است و ما به قوانین و قواعد آن طرف اطلاع نداریم، پس آنچه به ما می‌گویند باید عمل کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گاهی از اوقات نفس می‌آید و مطالب را برای انسان وارونه جلوه می‌دهد؛ انسان خیال می‌کند دارد خدا را عبادت می‌کند و رضای خدا را تحصیل می‌کند و در طریق حق حرکت می‌کند، اما در واقع، مسیرش دقیقاً خلاف است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معنای اعتدال در سلوک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَكَذٰلِكَ جَعَلۡنٰكُمۡ أُمَّةٗ وَسَطٗا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -690,102 +699,102 @@
         <w:t xml:space="preserve">این ادّعا را داشته باشد و گاه‌گاهی هم برایش پیش بیاید، اما در عمل چگونه است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرض بکنید قبل از اینکه یک شخص بخواهد به پست و مقامی برسد، وقتی که پیشنهاد می‌کنند، مجامله می‌کند، مسامحه می‌کند، تعارف می‌کند: «آقا قابل نیستیم، آقا بهتر از ما هم وجود دارند، آقا ما چرا؟ ما قابل برای این مقام نیستیم!» تواضع می‌کند و از این حرف‌ها می‌زند؛ اما بعداً وقتی که او را به آن مقام می‌آورند چنان به آن مقام دست می‌اندازد که به‌هیچ‌وجه من‌الوجوهی آن را رها نمی‌کند. مگر اینکه عزرائیل بیاید و او را از آن پست و مقام دربیاورد! پس معلوم می‌شود که این شخص در عمل این‌طور نبوده، بلکه فقط اهل مجامله و تعارفات بوده است. اینها فقط تعارفات است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انسان در مقام عمل، باید خود را از همۀ مردم پایین‌تر مشاهده کند. در ارتباطات و در صحبت کردن نباید نظر او تحمیل عقائد به دیگران باشد، بلکه باید به‌عنوان یک فرد مساوی یا پایین‌تر، با مردم، با برادرش، با پدرش، با اقوامش، با شریک و رفقای خودش صحبت کند. این را می‌گویند مقام اعتدال.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لزوم رعایت اعتدال در زندگی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انسان در نحوۀ رفت‌وآمد با دیگران، در طرز لباس پوشیدن و در حرکات نباید طوری در میان جامعه ظاهر بشود که انگشت‌نما بشود. تأسّی از این مدهای غربی شرعاً حرام است و طرز پوشیدن لباس باید اسلامی باشد و لباس باید متعارف باشد. انسان نباید نگاه کند ببیند از این‌طرف و آن‌طرف چه مُدی می‌آید و به آنها تأسّی کند؛ این شرعاً اشکال دارد. یک مسلمان نباید لباس‌هایی بپوشد که در میان أقران جلوۀ خاصّی دارد. انگشت‌نما شدن در میان جامعه غلط است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> از آن طرف هم نباید یک نحوه لباس بپوشد که خودِ آن هم موجب زنندگی و انگشت‌نما شدن باشد. انسان باید به‌طور متعارف در میان مردم زندگی کند. نحوۀ رفت‌وآمد و نحوۀ لباس پوشیدن و نحوۀ ارتباطات او باید معتدل باشد، نباید در ناحیۀ افراط و تفریط باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من‌باب‌مثال نباید بگویند: «فلان زن در هر مجلسی که شرکت می‌کند یک لباس عوض می‌کند!» این غلط است؛ مسلمان که دنبال این حرف‌ها نیست! نباید بگویند: «فلان مرد وقتی که در هر مجلسی شرکت می‌کند یک کت و شلوار و یک لباس تغییر می‌دهد!» اینها یعنی چه؟ این مطالب انسان را از رسیدن به مقصد باز می‌دارد. از آن طرف هم نباید بگویند: «این شخص این‌قدر به سر و وضع و زندگی‌اش نمی‌رسد که مثل عابده‌ها و راهبه‌ها شده است!» همۀ اینها غلط است. در دستوراتی که در شرع است ائمه علیهم السّلام همیشه ما را به رعایت اعتدال دعوت می‌کردند.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انس و مودّت بین اعضای خانواده نشانۀ تقرب به خداوند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">زن باید در زندگی محیط گرم پذیرایی از شوهر و فرزندان را آماده کند. وظیفۀ اوست که زندگی را گرم نگه دارد. عبادت در جای خود، رسیدن به زندگی در جای خود، پذیرایی از مهمان شوهر به جای خود؛ تمام اینها باید در جای خود قرار بگیرد تا زندگی همان زندگی‌ای بشود که مورد رضای خداست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -795,51 +804,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در نزد خداوند، زندگی یک یهودی و نصرانی که محیط گرم و انس و مودّت را در بین خود به‌وجود بیاورند به خداوند نزدیک‌تر است تا زندگی یک شیعۀ امیرالمؤمنین که دچار اختلاف و نقار و کدورت باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ببینید چقدر مطلب دقیق است! این عبارت، عبارت سهلی نیست؛ بلکه شخصی این عبارت را می‌گوید و نقل می‌کند که به معانی و حقایق ایمان رسیده است. به تعبیر دیگر، فرض کنید خود امام علیه السّلام این مطلب را می‌گفت، چطور ما قبول می‌کردیم؛ مرحوم والد هم یک شخص عادی نیست، بلکه ایشان شاگرد امام و شاگردهم‌چنین مکتبی است و از حاقّ دین و واقعیّت دین دارد خبر می‌دهد. ایشان می‌گوید که زندگی یک یهودی و نصرانی به خدا نزدیک‌تر است، یعنی آنها به خدا نزدیک‌ترند از یک شیعۀ امیرالمؤمنین که در زندگی با زن و بچه بد رفتاری کند و بین شوهر و زن نقار و کدورت باشد. بدانید عبادت در آن زندگی هیچ فایده‌ای ندارد! آن ذکر و قرآن و دعا در آن زندگی اثر نمی‌بخشد! واقعیّت قضیّه این است. این را می‌گویند امت وسط! امت وسط یعنی امت معتدل، یعنی امتی که از طرف افراط و تفریط به‌دور است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ضرورت مراعات اعتدال جهت وصول به مقام إشراف باطنی بر نفوس</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿لِتَكُونُواْ شُهَدَآءَ عَلَى ٱلنَّاسِ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -865,51 +874,51 @@
         <w:t xml:space="preserve">؛ «پیغمبر اکرم (با آن مقام ولایت مطلقه‌ای که دارد) بر شما نظارت کند و کارهای شما را مورد نظارت قرار بدهد، به شما الهام کند و مطالب حق را در ذهن و فکر و قلب و سرّ و سویدای شما قرار بدهد.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شهید یعنی انسان به مرحله‌ای برسد که بتواند ناظر بر اعمال و بر کردار سایر افراد باشد. ناظر یعنی مُشرِف، یعنی کسی که در مرحلۀ انسانیّت به حدّی رسیده است که بر تمام کارهای افراد می‌تواند إشراف پیدا کند. شهید یعنی ناظر؛ البته نه به مقام علم حصولی و علم اکتسابی، بلکه به مقام علم حضوری، به مقام إشراف باطن، به مقام سیطرۀ ولایی و به مقام إشراف بر عوالم غیب. این را شهید می‌گویند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رسیدن به یک‌چنین مرتبه‌ای اعتدال می‌خواهد. انسان باید از انحراف به دور باشد. در هرجا انسان انحراف پیدا کند یک روز باید جواب این انحرافش را بدهد. در هرجا به افراط و تفریط عمل کند، یک روز باید جواب این افراط و تفریط را بدهد. انسان از اول باید راه و مرامش را درست کند. چرا بگذارد یک روز بیاید که حساب پس بدهد؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جایگاه عقل و فهم در سلوک و عرفان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">راه سلوک و راه عرفان، به فهم و ادراک است. راه عرفان و راه رسیدن به خدا، راه به‌کارگیری عقل است. هر کسی به مقدار عقلی که دارد اگر به‌کار بگیرد، موجب إزدیاد عقل او می‌شود. بارها مرحوم آقا وقتی که حال بعضی افراد را از من سؤال می‌کردند </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -983,79 +992,79 @@
         <w:t xml:space="preserve">اگر یک آمپول به شخصی بزنند، او سِر یا بی‌هوش می‌شود و هر کاری با او </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بکنند نمی‌فهمد، حتی عملش هم بکنند نمی‌فهمد. آن شخصِ متوجّه و درّاک، و آن شخصی که عقلش را به‌کار می‌بندد و با منطق و فکر عمل می‌کند، در نزد خداوند ارزش دارد؛ یعنی انسان هر عملی که می‌خواهد انجام بدهد باید فرض کند که راهنما و رفیقی ندارد تا از او سؤال کند و باید عقلش را به‌کار ببندد. اگر از او سؤال کنند که در این قضیّه چه کار کنند، باید بتواند پاسخ صحیح بدهد. این شخص را می‌گویند: شخص عاقل، شخص فهیم و درّاک!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لذا آنچه برعهدۀ ما است این است که فهم و عقل خود را بالا ببریم. در بسیاری از هزاهز و فراز ونشیب‌های زندگی و عقده‌هایی که در زندگی برای انسان پیدا می‌شود فقط عقلی که خداوند در انسان قرار داده است می‌تواند راهی به مطلوب پیدا کند و حلّ عقده کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امنیت از بزرگ‌ترین مواهب الهی به جامعۀ بشری (ت)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خدا نکند که انسان گرفتار هویٰ و هوس شود و از مرحله و حکومت عقل بیرون بیاید! در این قضیّه هیچ فرقی بین عالم و غیر عالم نیست. شما در این جریانات اخیر مشاهده کردید که آنچه از بعضی افراد اتّفاق افتاد خارج از حیطۀ به‌کارگیری عقل و منطق، و خدای‌ناکرده ورود در اهواء و هوس‌ها و نفسانیّات بود.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تأکید روایات معصومین علیهم‌السّلام بر ازدیاد عقل و فهم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آنچه ما از مرام و مکتب بزرگان و اولیا به‌دست آوردیم این است که سالک و شخصی که در راه خدا دارد حرکت می‌کند باید همیشه به دنبال این باشد که علمش را بالا ببرد و عقل و فهمش را بالا ببرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1245,51 +1254,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> است، فوائد عقل را برای هشام بیان می‌کنند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«جزا به عقل است، ثواب به عقل است، عقاب به عقل است و حرکت انسان به عقل است. عقل جنودی دارد و شیطان جنودی دارد. جنود عقل در مقابل جنود شیطان است. انسان در همۀ کارها باید از فهم و عقل خود استفاده بکند!»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مراد از عقل در روایات</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">موسی بن جعفر علیهما السّلام اینها را برای چه کسی می‌گفتند؟ برای هشام می‌گفتند دیگر! هشام نگفت که یا ابن‌رسول‌الله، منظور از این عقلی که شما می‌فرمایید، </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1470,51 +1479,51 @@
         <w:t xml:space="preserve">آیا فقط برای اولیا است یا برای همۀ افراد است؟ همۀ افراد به مقدار عقلی که دارند ثواب و عقاب بر آنها بار می‌شود. این ربطی به اولیا ندارد و برای همۀ افراد است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عقلی که ما را به توحید و رسالت و امامت رهبری می‌کند چطور حجّیت خود را از دست می‌دهد؟ حتّی نفس این قضیّه که باید عقل را کنار گذاشت، باز حکم عقل است و اگر عقل حجّت نباشد این قضیّه هم باطل خواهد بود. مگر این درویش‌ها </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نمی‌گویند که باید عقل را کنار بگذاریم؟! به چه حجّتی می‌گویند که باید عقل را کنار بگذاریم؟ مگر با عقلشان این حرف را نمی‌زنند؟! اگر عقل حجّت نباشد همین حرفشان هم باطل و مورد اشکال است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ضرورت تعقل در سیروسلوک</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک قضیّۀ عجیبی از مرحوم پدرمان ـ رضوان الله علیه ـ نقل کنم. این قضیّه تقریباً برای بیست و شش سال پیش است و من حدود چهارده ساله بودم. مرحوم پدرمان در اطاق بودند، من هم بودم، والدۀ ما هم حضور داشت. صحبت از مرحوم آقای حدّاد شد. عبارتی که پدر ما در تعریف از مرحوم آقای حدّاد آوردند این است که رو به والدۀ‌مان کردند و فرمودند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1593,51 +1602,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فلانی چطور است؟ فهم او چطور است؟ کاری به حال او نداشته باش، ببین عقل و فهم او چه مقدار است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این کلامی بود که ایشان به من می‌فرمودند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رابطۀ عقل و عشق</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روزی شخصی به مرحوم آقا عرض کرد:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1835,51 +1844,51 @@
         <w:t xml:space="preserve">انحراف مردم نشود، دین خدا را تغییر ندهد، سر مردم را با این چرند و پرندهای باطلانه گرم نکند، و در مکتب اولیای حق، بدعت نیافریند. بازی کردن با دین مردم شوخی نیست! چه کسی از مرحوم پدرمان شنیده است که عقل را کنار بگذارید و عشق را متمسّک شوید؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مطلبی که باید مورد دقّت قرار بگیرد این است که عشق واقعی و حقیقی موجب ازدیاد عقل و فهم می‌شود، تأمّل و تدبّر را بیشتر می‌کند، و حزم و احتیاط را بیشتر می‌کند. کسی که عاشق واقعی معشوقی است کاری می‌کند که راه او و بار او سبک‌تر شود و عیب و نقصان معشوق را برطرف کند، نه‌اینکه عیب او را مخفی ببیند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اگر شما به کسی محبّت نداشته باشید تمام عیوب او را نادیده می‌گیرید و اصلاً کاری به کار او ندارید؛ عیب داشته باشد یا عیب نداشته باشد، به شما چه مربوط است؟! ولی محبت، یگانگی می‌آورد و همان‌طور که مُحب نمی‌خواهد دیگران بر او خرده بگیرند، نمی‌خواهد دیگران در محبوب او هم عیب ببینند و بر او خرده بگیرند؛ لذا در صدد رفع عیب و نقص او برمی‌آید، نه‌اینکه در مقام تعارض، عیب او را بپوشاند و چماق بر سر دیگران بکوبد و عیب را مخفی کند. وقتی که عیب هست، هست دیگر؛ پس عیب را برطرف کن! چرا می‌خواهی عیب را مخفی کنی؟! این مسئله، مسئلۀ بسیار مهم و قابل اهمّیتی است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حکم عقل به لزوم تبعیّت از پیامبر اکرم و ائمۀ هدی و اولیای کامل الهی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عقل در مسائل جزئیّه و هم‌چنین در بسیاری از مسائل کلّیه که به‌واسطۀ عقل کامل ـ که عقل استاد کامل است ـ حل می‌شود، زمام امر را به دست استاد کامل می‌سپارد، نه‌اینکه عقل از حجّیت ساقط شود، بلکه این خود عقل است که به هم‌چنین فردی راهنمایی می‌کند؛ همان‌طور که اگر برای شخصی یقین به مطلبی حاصل شود، به مقتضای حجّیت ذاتیّۀ یقین، مکلّف است به آن علم و یقین خود عمل نماید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1897,51 +1906,51 @@
         <w:t xml:space="preserve">به مقتضای کشف خلاف، عمل کنید. در هر حال، متابعت از علم و یقین، تکلیف شرعی هر انسان است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">البته التفات بفرمایید، عقل فقط در صورتی به هم‌چنین فردی راهنمایی می‌کند که انسان کامل و عارف واصل و ولیّ کامل باشد، یعنی بر مُلک و ملکوت إشراف داشته باشد و جمیع مصالح و مفاسد انسان را نه با علم حصولی و اکتسابی، بلکه با علم حضوری و کشف باطنی تشخیص بدهد؛ و به عبارت دیگر، پیامبر اکرم صلّی الله علیه و آله و سلّم و یا أئمۀ هدی علیهم الصّلاة و السّلام و یا آن ولیّی باشد که تالی‌تلو امام معصوم است، یعنی آن ولیّی که فقط یک قدم با امام فاصله دارد و تالی‌تلو است، همگام با امام حرکت می‌کند، نفس او با نفس امام زمان عجّل الله‌تعالیٰ‌فرجه‌الشّریف متحد گردیده و او هم از خطا و اشتباه مصون است و تمام حقایق و مسائل را با إشراف بر باطن مورد تشخیص و عمل قرار می‌دهد؛ نه با نقل‌قول‌های شبهه‌ناک و مغرضانه و نه با نقل‌قول‌هایی که هر شخصی که پیش او می‌آید یک طور نقل می‌کند، مثلاً زید پیش او می‌آید و یک حرف می‌زند و فکرش عوض می‌شود، بعد عمرو پیش او می‌آید و حرف دیگری می‌زند و دوباره فکرش عوض می‌شود؛ این شخص که ولیّ نیست! بلکه آن ولیّ کامل است که عقل منفصل انسان و اسوۀ در عمل قرار می‌گیرد و شرعاً و عقلاً من جمیع الجهات واجب است که کلام چنین شخصی مُطاع باشد و قول او حجّیت ذاتیّه داشته باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انسان در این مرحله نیز به حکم عقل به امام علیه السّلام رجوع می‌کند؛ یعنی باز عقل به انسان می‌گوید که باید پیش امام بروی، چون عقل حکم می‌کند که تشخیص امام علیه السّلام أعلیٰ و أشرف و أرفع و أرقای از تشخیص عقل آدمی است و باید در صورت تعارض بین حکم عقل آدمی با صریح کلام معصوم علیه السّلام، به کلام معصوم تمسّک جست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تفاوت میزان و نحوۀ تبعیت از اولیای الهی و از سایر بزرگان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">البته این مطلب ربطی به تمسّک به کلمات غیر معصوم ندارد. غیر معصوم با معصوم چه ربطی دارد؟! غیر ولیّ با ولیّ چه ربطی دارد؟! بلکه فقط برای ولیّی است که جمیع اسفار اربعه را طی نموده، باقی بالله و بأمرالله شده، در مقام ولایت امام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1996,51 +2005,51 @@
         <w:t xml:space="preserve"> ولی تعابیری که از مرحوم حدّاد می‌آوردند کاملاً با تعابیری که از مرحوم انصاری می‌آوردند تفاوت داشت، و براساس همین ادراک هم با آنها رفتار می‌نمودند. خداوند هم براساس ادراک انسان از واقعیّت، تکلیف می‌طلبد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینجا به این نکته می‌رسیم که چقدر حفظ و حراست این مکتب مشکل است </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و با شعار نمی‌شود یک‌چنین مکتب با مناعت و با عزّت و با رفعتی را نگه داشته و پابرجا گذاشت! با شعار نمی‌شود! در اینجا علم لازم است، عقل لازم است، تخصّص لازم است، دوری از هویٰ و هوس لازم است و دلسوزی پدرانه و مادرانه لازم است. حقیر خود در تمام دوران پس از ارتحال مرحوم آقا هرجا به مقتضای عقل و راهنمایی عقل عمل کردم کامیاب و رستگار شدم. پس چطور می‌توانم این تجربۀ عملی خود را به دست فراموشی بسپارم؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تکامل عقول مردم در زمان ظهور با دست ولایی امام زمان علیه السّلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در یک روایت امام صادق علیه السّلام می‌فرمایند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2069,51 +2078,51 @@
         <w:t xml:space="preserve">وقتی که حضرت بقیّةالله عجّل الله تعالیٰ فرجه الشّریف ظهور کنند خداوند دست حضرت را روی سر مردم می‌گذارد و دست ولایی حضرت روی سر مردم قرار می‌گیرد، و نتیجه‌اش این است که عقول مردم کامل می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نه‌اینکه حال مردم بهتر می‌شود و زهد آنها بیشتر می‌شود، بلکه عقل آنها کامل‌تر می‌شود. وقتی که عقل کامل شد دیگر همه‌چیز همراهش هست. وقتی که شما نسبت به یک مطلب یقین دارید، از آن روی‌گردانی و سرپیچی نمی‌کنید. تمام این انحرافات ما به‌خاطر این است که یقین نداریم و آن‌طورکه باید و شاید به مطلب نرسیده‌ایم. اگر عقل انسان، کامل بشود آن‌موقع دیگر چرا روی‌گردانی کند؟! پس کار حضرت این است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از این مطالب، این مسئله به دست آمد که راه سلوک، راه بالا بردن سطح اندیشه و علم و عقل و منطق است. البتّه وقتی که عقل وجود داشته باشد به عبادت حکم می‌کند، به مسائل و ارتباطات اجتماعی حکم می‌کند، به راه اعتدال حکم می‌کند، به راه منطقی در ارتباطات با افراد و زندگی شخصی انسان حکم می‌کند. اینها همه به‌خاطر بالا رفتن عقل و ادراک انسان است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ذکر دو مطلب راجع به مطالب منقول منتسب به مؤلف</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">می‌خواستم دو مطلب راجع به قضیّۀ خودِ حقیر خدمت دوستان و برادران و رفقا و احبّه و اعزّه عرض کنم:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>