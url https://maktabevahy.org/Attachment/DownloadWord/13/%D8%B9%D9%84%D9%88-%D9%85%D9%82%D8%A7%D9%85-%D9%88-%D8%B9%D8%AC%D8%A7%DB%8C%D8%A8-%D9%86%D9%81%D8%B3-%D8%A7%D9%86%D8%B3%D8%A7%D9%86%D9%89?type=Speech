--- v0 (2025-10-16)
+++ v1 (2026-05-07)
@@ -13,3649 +13,3645 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:hint="cs"/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جلسه هفتم : علوّ مقام و عجایب نفس انسانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">موعظۀ شب سه شنبه، ٦ شعبان، سال ١٣٩٦ هجری قمری</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinFarsi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم اللَه الرّحمن الرّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحمدُ لِله ربّ العالَمین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و السّلام علی خیرِ خَلقه محمّدٍ و أهلِ بیته أجمَعین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لعنةُ اللَه علی أعدائهم إلی یوم الدّین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿ٱللَهُ نُورُ ٱلسَّمَٰوَٰتِ وَٱلۡأَرۡضِ﴾ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صحبت ما در معنی نور بود، و در هفتۀ گذشته ذکر شد که تمام آیاتِ پروردگار، نورند و تمام موجودات آیات خدا هستند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و آیات دو قسم است: آیات آفاقیّه و آیات اَنفُسی.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیات آفاقیّه موجودات خارجی هستند؛ و از جملۀ آیات آفاقیّه ذهن انسان است، که این آیات نمی‌توانند آن‌طوری که باید و شاید تمامِ جهاتِ خدا را نشان بدهند، بلکه هریک از آنها از دریچۀ مختصِّ به خود نشان می‌دهند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امّا آیۀ نفس (نفسِ خودِ انسان) این آیه‌ای از آیات پروردگار است؛ و آیا نفس می‌تواند خودِ خدا را نشان دهد؟ یعنی: آیا انسان با اتّصال به باطن خود آن‌طوری که باید و شاید، می‌تواند واصل شود، و به مقام لقاء خدا از هر نقطۀ نظر برسد؟ و تمام صفات و اسماء کلیّۀ خدا را درک کند و فانی در ذات پروردگار بشود یا نه؟ این یک مسأله‌ای است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیات دالّه بر مزیّت انسان بر سایر موجودات عالم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اجمال مطلب این است که خلقت انسان غیر از خلقت سایر موجودات است. انسان یک مزیّتی دارد، و غیر از سایر موجودات است. مزّیت انسان را قرآن مجید در چند جا بیان می‌کند؛ یک‌جا می‌فرماید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿هُوَ ٱلَّذِي خَلَقَ لَكُم مَّا فِي ٱلۡأَرۡضِ جَمِيعٗا﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «خدا آنچه را که در روی زمین است برای شما خلق کرده.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این اجمالاً می‌فهماند که انسان از </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿مَّا فِي ٱلۡأَرۡضِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالاتر است دیگر! چون آنها به برکت انسان و برای انسان خلق شده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در آیۀ دیگر داریم: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿ٱللَهُ ٱلَّذِي خَلَقَ سَبۡعَ سَمَٰوَٰتٖ وَمِنَ ٱلۡأَرۡضِ مِثۡلَهُنَّ يَتَنَزَّلُ ٱلۡأَمۡرُ بَيۡنَهُنَّ لِتَعۡلَمُوٓاْ أَنَّ ٱللَهَ عَلَىٰ كُلِّ شَيۡءٖ قَدِيرٞ وَأَنَّ ٱللَهَ قَدۡ أَحَاطَ بِكُلِّ شَيۡءٍ عِلۡمَۢا﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «خدا آن کسی است که هفت طبقۀ آسمان و هفت طبقۀ زمین را خلق کرده، و أمر بین طبقات آسمان و بین طبقات زمین، دائماً تنزّل می‌کند و ربطِ بین آسمان‌ها و زمین را برقرار می‌کند؛ برای چه؟ برای اینکه شما بدانید که خدا بر هر چیز تواناست، و خداوند علمش احاطۀ به هر چیز دارد.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین: خلقتِ آسمان‌ها و خلقت زمین‌ها، و نزول أمر بین آسمان‌ها و زمین‌ها، برای این است که انسان به قدرت مطلقه و علم مطلق پروردگار معرفت پیدا کند. تمام آن خلقت‌ها برای علم و معرفت انسان است؛ پس انسان از آنها بالاتر است که آنها برای انسان و برای معرفت و علم او خلق شدند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک آیۀ دیگر در سورۀ ابراهیم داریم: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَسَخَّرَ لَكُمُ ٱلشَّمۡسَ وَٱلۡقَمَرَ دَآئِبَيۡنِ وَسَخَّرَ لَكُمُ ٱلَّيۡلَ وَٱلنَّهَارَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «خداوند برای شما خورشید و ماه را مسخّر کرد که آنها دائماً با شدّت و سرعت در گردشند؛ و برای شما شب و روز را مسخّر و رام کرد.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس خورشید و ماه و شب و روز مسخّرِ انسانند، برای انسانند، پس انسان از آنها بالاتر است که آنها مسخّرند برای انسان.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک آیه دیگر داریم:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿أَلَمۡ تَرَ أَنَّ ٱللَهَ سَخَّرَ لَكُم مَّا فِي ٱلۡأَرۡضِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «آیا نمی‌بینی که خداوند علیّ أعلیٰ برای شما مسخّر کرده آنچه را که در روی زمین است؟!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیه دیگری داریم:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿أَلَمۡ تَرَ أَنَّ ٱللَهَ سَخَّرَ لَكُم مَّا فِي ٱلۡأَرۡضِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «آیا نمی‌بینید که خداوند علیّ أعلیٰ مسخّر کرده برای شما آنچه در آسمان‌هاست و آنچه در زمین است؟!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از این آیه استفاده می‌شود: آنچه در آسمان‌هاست از ملائکه، و نفوسِ عِلوی، و موجودات مجرّده، و آنچه در زمین است از ارواح جنّ، و از جمادات، و نباتات، و حیوانات، برای انسان مسخّرند؛ پس انسان از آنها أشرف است که آنها به امر پروردگار خلق شدند، و تسخیر و رام شدند برای انسان؛ این یک سلسله آیات.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در سورۀ سجده داریم:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿ثُمَّ سَوَّىٰهُ وَنَفَخَ فِيهِ مِن رُّوحِهِۦ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «خداوند علیّ أعلیٰ انسان را تسویه کرد و از روح خود در انسان دمید.» روح چیست؟ آن چیز که حقیقتِ هر چیز به آن است. روحِ انسان آن چیزی است که حقیقت انسان به آن قائم است، حقیقتِ ذاتِ هستی، از آن روح در انسان دمید، از روح خودش؛ و در هیچ یک از موجودات نداریم که خدا بگوید: من از روح خودم در او دمیده‌ام. حتّی در ملائکه هم همچنین حرفی نداریم؛ این در انسان است که از روح خودش در انسان دمید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یا مثلاً در خلقت انسان وقتی که نطفه را بیان می‌کند که در رحم مادر به صورت عَلَقه، و مُضغه درآمده، و دوران خود را طیّ می‌کند، می‌فرماید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿ثُمَّ أَنشَأۡنَٰهُ خَلۡقًا ءَاخَرَ فَتَبَارَكَ ٱللَهُ أَحۡسَنُ ٱلۡخَٰلِقِينَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «ما این را انشاء کردیم، قرار دادیم یک خلقت غیر از خلقت‌های دیگر؛ به‌به! مبارک باشد دست خدا! پر برکت باشد آن خدائی که بهترین خالقین است!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینجا روی خلقتِ انسان، خدا خودش را تعریف کرد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثلاً آن جائی که آسمان‌ها و زمین را خلق کرد، می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿تَبَٰرَكَ ٱلَّذِي بِيَدِهِ ٱلۡمُلۡكُ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «آن خدائی که قدرت و عظمت و سُلطه نسبت به همۀ موجودات در دست اوست.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یا </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿تَبَارَكَ ٱلَّذِي نَزَّلَ ٱلۡفُرۡقَانَ عَلَىٰ عَبۡدِهِۦ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «پُر برکت است، و مبارک است، گرامی و بلند مرتبه است آن خدائی که بر بنده‌اش پیغمبر، قرآن فرستاد.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در این آیات خدا خودش را تعریف می‌کند؛ خدا در خلقت انسان، به همین لفظ خودش را تعریف کرده: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿فَتَبَارَكَ ٱللَهُ أَحۡسَنُ ٱلۡخَٰلِقِينَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ «بهترین خلقت کنندگان آن خدائیست که انسان را این‌طور ایجاد کرد» و او را انشاء کرد به خلقت دیگری و آن خلقت دیگر خیلی عجیب است! و در آیۀ دیگرمی‌فرماید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿لَقَدۡ خَلَقۡنَا ٱلۡإِنسَٰنَ فِيٓ أَحۡسَنِ تَقۡوِيمٖ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «ما انسان را در بهترین موقعیّت خلق و ایجاد کردیم» در بهترین موقعیّت یعنی چه؟ یعنی: از همۀ مواهب و از همۀ موجودات و از همۀ موادّ و ماهیّاتی که ایجاد کردیم، ماهیّتِ انسان عالی‌تر و بهتر بوده، قِوامش بهتر بوده.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در سورۀ بقره داریم که می‌فرماید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَإِذۡ قَالَ رَبُّكَ لِلۡمَلَـٰٓئِكَةِ إِنِّي جَاعِلٞ فِي ٱلۡأَرۡضِ خَلِيفَةٗ قَالُوٓاْ أَتَجۡعَلُ فِيهَا مَن يُفۡسِدُ فِيهَا وَيَسۡفِكُ ٱلدِّمَآءَ وَنَحۡنُ نُسَبِّحُ بِحَمۡدِكَ وَنُقَدِّسُ لَكَ قَالَ إِنِّيٓ أَعۡلَمُ مَا لَا تَعۡلَمُونَ * وَعَلَّمَ ءَادَمَ ٱلۡأَسۡمَآءَ كُلَّهَا ثُمَّ عَرَضَهُمۡ عَلَى ٱلۡمَلَـٰٓئِكَةِ فَقَالَ أَنۢبِ‍ُٔونِي بِأَسۡمَآءِ هَـٰٓؤُلَآءِ إِن كُنتُمۡ صَٰدِقِينَ * قَالُواْ سُبۡحَٰنَكَ لَا عِلۡمَ لَنَآ إِلَّا مَا عَلَّمۡتَنَآ إِنَّكَ أَنتَ ٱلۡعَلِيمُ ٱلۡحَكِيمُ * قَالَ يَـٰٓـَٔادَمُ أَنۢبِئۡهُم بِأَسۡمَآئِهِمۡ فَلَمَّآ أَنۢبَأَهُم بِأَسۡمَآئِهِمۡ قَالَ أَلَمۡ أَقُل لَّكُمۡ إِنِّيٓ أَعۡلَمُ غَيۡبَ ٱلسَّمَٰوَٰتِ وَٱلۡأَرۡضِ وَأَعۡلَمُ مَا تُبۡدُونَ وَمَا كُنتُمۡ تَكۡتُمُونَ * وَإِذۡ قُلۡنَا لِلۡمَلَـٰٓئِكَةِ ٱسۡجُدُواْ لِأٓدَمَ فَسَجَدُوٓاْ إِلَّآ إِبۡلِيسَ أَبَىٰ وَٱسۡتَكۡبَرَ وَكَانَ مِنَ ٱلۡكَٰفِرِينَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما می‌خواهیم از سه جای این آیات استفاده کنیم که حقیقت انسان حتّی از همه ملائکه أشرف است. انسان مَقامش حتّی از جبرائیل و میکائیل و اسرافیل و عزرائیل، که ملائکۀ مقرّبند و حَمَلۀ عرشند، عالی‌تر است. تقریب استدلال به سه طریق است:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سه طریق استدلال بر علوّ مقام انسان از ملائکه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طریق اول</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «خداوند به ملائکه گفت: ای ملائکه! من می‌خواهم در روی زمین برای خودم خلیفه قرار بدهم.» عنوانِ خلیفه یعنی: آن کسی که از هر جهت نائب مناب من است، چون نمی‌گوید: من روی زمین یک خلیفه‌ای قرار می‌دهم که از یک نقطۀ نظر، یا از چند نقطۀ نظر خلیفه است؛ آن کسی که خلیفۀ من است به نحو اطلاق خلیفه است. اگر پادشاهی خواست مسافرت کند و گفت: فلان کس خلیفۀ من است، یعنی در هر امر و هر جهتی. خدا می‌خواهد خلیفه روی زمین بیاورد، یعنی یک موجودی که آیینۀ تمام نمای خدا باشد، خدا را نشان بدهد: از نقطۀ نظر علم، از نقطۀ نظر قدرت لا یتناهی، از نقطۀ نظر حکمت، از نقطۀ نظرِ تمامِ اسماء و صفات، جزئیّه و کلّیّه، و آن آیینۀ بزرگ، که آیۀ اکبر باشد؛ یک همچنین چیزی من می‌خواهم ایجاد کنم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس عنوان لفظِ خلیفه به نحو اطلاق، دلالت می‌کند که انسان یک موجودی است که به تمام معنی می‌تواند خدا را حکایت کند، و آیینۀ تمام اسماء و صفات او باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طریق دوم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: «ملائکه به خدا گفتند: خدایا! تو می‌خواهی افرادی را روی زمین قرار بدهی که فساد می‌کنند و خون می‌ریزند؟! انسان یک موجود مفسد و خونریزی است روی زمین؛ و ما خوبیم، ما که به حمدِ تو تسبیح می‌کنیم و تقدیس می‌کنیم، تو را از همۀ صفاتِ نقص منزّه و مبرّا می‌دانیم؛ با وجود ما، که دارای این چنین صفاتی هستیم و همیشه تو را تسبیح و تقدیس می‌کنیم، دیگر چه نیازی است که موجودِ خونریز و مفسدی را در روی زمین خلیفه خود قرار بدهی؟! خدا در جواب می گوید: من می‌دانم چیزی را که شما نمی‌دانید.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی: من در سرِّ این خلیفه، در سرِّ این آدم، یک چیزی می‌دانم، یک چیزی قرار می‌دهم که عقل شما و علم شما به آنجا نمی‌رسد؛ شما کوتاه‌ترید از اینکه طائر بلند پرواز افکار شما بتواند به آن سرّی که من می‌خواهم در آدم قرار بدهم، و به واسطۀ آن جهت او را خلیفۀ خود قرار بدهم، برسد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«بعد خدا به آدم تعلیمِ اسماء کرد.» اسماء یعنی: حقایقِ همۀ موجودات به نحو زنده و حیّ. تمام این اسماء را که نشان دهندۀ جمال پروردگار در تمام مظاهر هستند، به آدم تعلیم کرد. یعنی ظرفیّت آدم را حاوی بر تمام اسماء و صفات پروردگار قرار داد، تمام اسماء و صفات خود را در آدم منطوی کرد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَعَلَّمَ ءَادَمَ ٱلۡأَسۡمَآءَ كُلَّهَا ثُمَّ عَرَضَهُمۡ عَلَى ٱلۡمَلَـٰٓئِكَةِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «بعد عرضه داشت اینها را بر ملائکه»، گفت که اسماء اینها را شما به من خبر بدهید؛ یعنی چه؟ یعنی آن اسمائی که من به آدم تعلیم کردم، نه حقائقِ اسماء را، اسماء این اسماء را؛ یعنی: یک علامت و نمونه‌ای که شما را بر این اسماء رهبری کند، که آنها حقائقی هستند که در ذاتِ آدم منطوی است، که اسمُ الإسم است. ـ آنچه را که به آدم تعلیم کرد حقائقِ اسماء بود ـ اسمِ اینها را شما به من خبر بدهید. گفتند: ما از اسمُ الإسم هم خبر نداریم، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿لَا عِلۡمَ لَنَآ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «ما خبر نداریم» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿لَا عِلۡمَ لَنَآ إِلَّا مَا عَلَّمۡتَنَآ إِنَّكَ أَنتَ ٱلۡعَلِيمُ ٱلۡحَكِيمُ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «تو دانا هستی، تو حکیم هستی، ما چه می‌دانیم، آنچه به ما تعلیم کردی ما بلدیم، بیش از آن مقداری که به ما تعلیم دادی ما که بلد نیستیم.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هریک از ملائکه یک علم خاصّی دارد، یک درایت خاصّی دارد، از آن مقامِ معلومِ خودش که نمی‌تواند تجاوز کند، هر مَلَکی از حدّ وجودی خودش که نمی‌تواند تجاوز کند؛ پس آن مقداری که خدا به هر ملَکی حتّی ملائکۀ مقرّب علم داده، علمشان مقصور به همان جهت است، بیش از آن که ندارند؛ پس گفتند: ما نمی‌توانیم، ما از اسماء اسماء هم خبر نداریم!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«خداوند به آدم گفت: ای آدم! </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿أَنۢبِئۡهُم بِأَسۡمَآئِهِمۡ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اینها را از اسماء مطلّع کن. چون آدم اسماء را به ملائکه خواست تعلیم نماید، آنها گفتند: ما خبر نداریم، ما نمی‌توانیم، ما ظرفیّت نداریم، خدایا تو علاّم الغُیوبی که می‌دانی این اسم‌ها را تعلیمِ چه کسی بکنی؛ و چون تعلیمِ آدم کردی پس معلوم می‌شود آدم دارای یک ظرفیّت و مقامی است که از ما أعلیٰ و أشرف است؛ و ما همان علم محدودی که به ما عنایت کردی را داریم.» خُب! از اینجا باز هم استفاده می‌شود که ملائکه نتوانستند اسماء را تحمّل کنند، و نتوانستند به این اسمُ الإسم هم برسند؛ یعنی راهی پیدا کنند به آن حقائقِ موجودات، که هر یک اسماء کلّی پروردگار هستند، که خدا آنها را به آدم تعلیم کرد و در وجود او منطوی فرمود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس آدم فهمید و ملائکه نفهمیدند، و به قصور و جهل خود اعتراف کردند؛ و همین آدم خونریز که مُفسدِ فی الأرض است، و در روی زمین خون می‌ریزد، یک قابلیّتی دارد، یک خمیره‌ای دارد، یک ذاتی دارد، یک فطرتی دارد، ـ ولو خودش هم آگاه نیست ـ که خیلی عالیست، یک گوهر گران‌بهائیست که قیمتش را خدا می‌داند. پس از اینجا خوب استفاده می‌شود که: ملائکه اعتراف به قصور از آن علمی که آدم دارد کردند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طریق سوّم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: خداوند تمام ملائکه را امر کرد که حالا سجده کنید بر آدم: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَإِذۡ قُلۡنَا لِلۡمَلَـٰٓئِكَةِ ٱسۡجُدُواْ لِأٓدَمَ فَسَجَدُوٓاْ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ملائکه جمع مُحلَّی به الف و لام است و إفادۀ عموم می‌کند. «ما به همۀ ملائکه گفتیم: به آدم سجده کنید» همۀ ملائکه یعنی ملائکۀ جزئیّه، ملائکۀ کلّیّه، ملک کوچک، ملک بزرگ، ملک مقرّب، جبرائیل، اسرافیل، میکائیل، تمام ملائکه به آدم سجده کنید. اگر آدم از آنها أشرف نبود، چرا آدم بر آنها سجده نکند؟! آنها باید بر آدم سجده کنند پس در آدم یک خصوصیّتی است که أشرَفیّت از ملائکه را می‌رساند، و به این جهت ملائکه مأمور شدند به آدم سجده کنند،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿فَسَجَدُوٓاْ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> همه هم سجده کردند مگر ابلیس؛ که ابلیس هم ملک نبود دیگر، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿كَانَ مِنَ ٱلۡجِنِّ فَفَسَقَ عَنۡ أَمۡرِ رَبِّهِۦٓ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خُب، همه سجده کردند، یعنی: مقام آدم را درک کردند که از خودشان بالاتر است و سجده کردند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چرا خدا ملائکه را امر کرد که به آدم سجده کنید؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حالا در اینجا انسان یک لطیفه‌ای می‌خواهد به دست بیاورد، سجده بر غیر خدا که جایز نیست، پس چرا خدا ملائکه را امر کرد که به آدم سجده کنید؟! چون در آدم سرّی است از خودِ خدا و سجدۀ بر حقیقت آدم، سجدۀ بر خداست؛ و آن مقام فنائی است که انسان می‌تواند در ذات خدا پیدا کند و دیگر بین او و بین خدا هیچ حجابی نماند؛ روی این جهت که خدا سرُّ اللَه را که حقیقت روح خود بوده، در آدم به عنوان ودیعت قرار داده، ملائکه مأمور به سجده شدند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینها آیاتی بود که خواستیم اجمالاً از آنها استفاده کنیم که انسان از همۀ موجودات أشرف است. البتّه شاید از آیات دیگر هم بتوان استفاده کرد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و روایات هم در اینجا زیاد است؛ حالا اگر ما بخواهیم بحث را فقط روی اینجا قرار بدهیم، دیگر از اصل مطلب می‌مانیم. ما فقط اجمالاً می‌خواهیم اثبات کنیم که آیات قرآن دلالت می‌کند بر اینکه نفس و ذات انسان، و آن حقیقتِ هستی انسان که خداوند علیّ أعلیٰ انسان را به آن هستی، هست فرموده و ماهیّت انسان را ایجاد فرموده، این‌قدر بزرگ است و سعه دارد که حتّی ملائکۀ مقرّب در مقابل او کوچکند و إعتراف به قصور و کوتاهی خود می‌کنند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خوب می‌گوید مرحوم حاجی سبزواری، می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اختران پرتوِ مشکات دل أنوَر ما *** دل ما مَظهر کلّ، کلّ همگی مَظهر ما</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نه همین اهل زمین را همه بابُ الل‍ٰهیم *** نُه فلک در دَوَرانند به گِردِ سر ما</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بَرِ ما پیر خِرد، طفل دبیرستان است *** فلسفی مُقتَبِسی از دل دانشور ما</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یا جای دیگر می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فلک، دوران زند بر مِحوَر دل *** وجود هر دو عالم، مظهر دل</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هر آن نقشی که بر لوح، از قلم رفت *** نوشته دست حقّ، بر دفتر دل</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جمله عالم چون تن و انسان دل است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *** هرچه می‌جوئی ز انسان حاصل است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هر دو عالم جسم و جانش آدم است *** زان که آدم اصلِ جمله عالَم است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هست انسان مرکز دورِ جهان *** نیست بی انسان مدار آسمان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هر دو عالَم گشته است اجزای او *** برتر از کون و مکان، مأوای او</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا مکان اندر مکان کرده مکان *** بی نشان گشته مقیّد در نشان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خوب می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صد هزاران بحر، در قطره نهان *** ذرّه‌ای گشته جهان اندر جهان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این ابد عین ازل آمد یقین *** ظاهر اینجا، عین باطن شد ببین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مقام انسان را، خوب می‌گوید که با همین حقارت و کوچکی، که یک ذرّه بوده که اصلاً به چشم نمی‌آمده تمام مُلک و ملکوت و ظاهر و باطن و تمامِ عوالم در او منطوی شده.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کلمات بزرگان و فلاسفه راجع به عظمت نفس</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در اینجا از کلمات بزرگان و فلاسفه راجع به عظمت نفس مطالبی برای شما بیان می‌کنیم، این مطالب خیلی دقیق است، خوب توجّه کنید! ببینید که این بزرگان دربارۀ نفس چه می‌گویند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم حکیم سبزواری در بعضی از تعلیقاتی که در همان اشعار منظومۀ خود دارد، می‌فرماید که:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”و الحقُّ أنَّ کونَ وُجودِ النّفس ذا مَراتِبَ، و أَنّها الأصلُ المَحفوظُ فیها، و أَنَّ کلَّ فِعلٍ لأیَّةِ قُوّةٍ تُنسَبُ فی الحَقیقَة، فِعلُها بِلامجازٍ وِجدانیٍّ، و هَذا ذوقُ أربابِ العِرفان“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‌گوید: «حقّ این است که این نفسِ انسان دارای مراتبی است، تمام قُوائی که در انسان هست با نفس متّحدند، و نفس عین قُواست، و هر فعلی که از انسان سر می‌زند ناشی از قواست، و قوا هم که متّحد با نفس است، پس انسان این فعل را می‌تواند به نفس نسبت بدهد؛ بگوید: نفس انسان این ‌کار را کرد، آن‌ کار را کرد، بلا مجازٍ؛ با اینکه فعل، فعلِ خارجی است ولی فعلِ نفس است و آن نفس اتّحاد با این فعل دارد، یعنی: با این فعل یکی است؛ و این اتّساع و قدرت نفس را می‌فهماند. بعد می‌فرماید که: این ذوقِ اربابِ عرفان است.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعد مطلبی را از شیخ محیی‌الدّین عربی نقل می‌کند؛ محیی‌الدّین در فتوحات می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”النَّفْسُ النّاطِقَة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ همان نفسی است که عاقله است، مفکّره است، متخیّله است، حافظه است، مصوّره است، مُغذیه است، مُنمیه است، جاذبه است، دافعه است، هاضمه است، ماسکه است، سامعه است، باصره است، طاعمه است، مُستَنشِقه است، لامسه است و آن نفسی است که درک امور را می‌کند، تمام این قوائی که در انسان هست، عین نفس است.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعد می‌گوید که: «اختلافی که بین این قوا هست و اختلافِ اسمائی که این قوا دارند، و این اسماء با همدیگر مختلف است؛ این موجب این نمی‌شود که حقیقتِ اینها را از نفس خارج کند، اینها را شیء زائدی بر نفس نمی‌کند، بلکه عین نفس است که با این قُوا متّحد شده و به این صُوَر درآمده؛ پس تمام این قوا اتّحاد با نفس دارند.» این کلام محیی‌الدّین است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن‌وقت حاجی دو مرتبه می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«پس بنابراین: این قوائی که در انسان است و اینها نورهای مختلفی هستند، تمام اینها در نورِ نفسِ ناطقه فانی هستند. آن‌وقت حکماء را ما می‌بینیم که می‌گویند که: نفس مجرّدِ صرف است، و هیچ مادّی نیست، و ابداً شائبه‌ای از تقیّد و تعیّن در نفس نمی‌آید. این عبارت را بیان کرده‌اند تا اینکه اذهان نگویند که: نفس انسان جسم است، یا جسمانی است. مانند بعضی از عوام که اگر انسان به آنها بگوید: نفس متّحد با قواست، خیال می‌کنند نفس انسان جسم است؛ چون قوا که افعال خارجی را انجام می‌دهند، خیال می‌کنند جسم است، می‌گویند: نفس جسم است؛ اینکه گفته‌اند مجرّد است، آنها خواسته‌اند مرتبۀ أعلای از نفس را اراده کنند، و آن ذاتِ نفس است که از آن ذاتِ نفس إشراقات به قوای انسان پیدا می‌شود. پس نفس انسان اتّحاد با همۀ آنها دارد.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امّا صدرالمتألّهین در </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسفار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> می‌گوید که:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«نفس ناطقۀ انسان به خلاف سایر موجودات مقام و درجۀ معلومی ندارد، و در وجود یک حدّ خاصّی ندارد؛ سایر موجودات: یا موجودات طبیعی هستند، یا موجودات نفسی، یا موجودات عقلی؛ موجودات عالم مادّه، موجودات عالم برزخ، موجودات عالم وهم، موجودات عالم عقل، هر کدام از آنها یک مقام معلوم و یک درجۀ مشخّصی دارند؛ امّا نفس انسان این‌طور نیست، دارای مقامات و درجات متفاوتی است، نشَآتی را سابق بر این عالم، و نشَآتی را لاحق بر این عالم طی می‌کند؛ و از برای نفس انسان در هر مقامی، یک عالَم خاصّ است و یک صورتِ خاصّی است؛ یعنی نفس انسان یک‌جا می‌تواند به أعلیٰ عِلّیّین برود، یک‌جا می‌تواند به أسفل السّافلین برود؛ عالم عقل است، عالم نفس است، عالم طبع است، تمام اینجاها را طیّ می‌کند و حَدّی ندارد که ما برای نفس معیّن کنیم.»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خیلی عبارت عجیبی می‌گوید مرحوم ملاّصدرا؛ این اصل عبارت ملاّصدرا در اسفار است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ملاّصدرا در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مبدأ و معاد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در «مقالۀ ثانیه» که در معادِ جسمانی است، اصل چهارم را این‌طور برای ما بیان می‌کند؛ و این بیان خوب توضیح همین مطلبی را می‌دهد که در </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أسفار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است، می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«وحدت شخصیّه ـ که ما به یک موجود واحد شخصی می‌گوییم ـ در هر شیئی بر وُتیرِه و سیاقِ واحد، و درجۀ واحد نیست. وحدت شخصیّه در موجوداتِ جواهرِ مجرّده یک حکمی دارد و در جواهر مادّیه یک حکم دیگر دارد. محال است که جسمِ واحدِ شخصی در جسم‌های خارجی، اوصاف متعدّدی در او جمع بشود و أعراض متعدّد و متقابلی بر او عارض بشود؛ مثلاً یک جسم خارجی هم سیاه باشد و در عین اینکه سیاه است، سفید هم باشد؛ هم سعید باشد و هم شقیّ؛ هم لذّت ببرد و هم دردش بیاید؛ هم بالا باشد هم پائین باشد؛ هم دنیا باشد، هم آخرت باشد؛ اجسام خارجی نمی‌شود دارای این صفات متضاد باشند.» چرا؟ می‌فرماید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”و ذَلِکَ لِضیقِ حَوصَلَةِ ذاتِهِ و قِصَرِ رِدائِهِ الوُجودیّ عَنِ الجَمعِ بَینَ الأُمورِ المُتَخالِفَة“؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «چون اصلاً ذات و وجود این اجسام خارجی کوتاه است تا بتواند بین این صفات متضادّه و أعراض متضادّۀ متقابله، جمع کند.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امّا به خلاف وجودِ جوهرِ نطقی انسان؛ این جوهرِ ناطقۀ انسان عجیب است! این خلقت نفس انسان عجیب است! با اینکه انسان واحد است، وحدت شخصی دارد؛ این آقا چند تا آدم است؟ یکی؛ وحدت شخصی دارد! نه وحدت نوعی و وحدت جنسی. یکی است؛ امّا او با این که یکی است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جامعةٌ للتَّجَسُّمِ و التَّجَرُّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، هم جسم است و هم مجرّد، هم سعید است هم شقی است؛ در وقت واحد در أعلیٰ علّییّن است و همین‌که تصوّر یک امر قدسی و روحانی می‌کند روح بالا می‌رود، و در همان آن وقتی تصوّر یک امر شهوی می‌کند در أسفل السّافلین می‌آید؛ گاهی اوقات مَلک مقرّب می‌شود، گاهی اوقات شیطان مَرید می‌شود. از زیر عرش گرفته تا أسفل السّافلین برود، یک موجود و یک واحد است؛ این انسان عجیب نیست؟! آن‌وقت مرحوم ملاّصدرا دلیل می‌آورد، می‌فرماید برای اینکه:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”إدراکُ کُلِّ شَیءٍ هُوَ بِأَن یُنالَ حَقیقةُ ذَلکَ الشَیءِ المُدرَکُ بِما هُو مُدرَکٌ بَل بالإتّحادِ مَعَهُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“؛ «کسی که چیزی را درک می‌کند باید به آن چیز نائل بشود بنابراین انسانی که ملَک را درک می‌کند، شیطان را درک می‌کند، أعلیٰ عِلّیّین را درک می‌کند یا أسفل السّافلین را، باید از آن چیز، چیزی را نائل بشود. نائل بشود، یعنی: باید سعۀ وجودی داشته باشد تا بتواند درک کند، و الاّ انسان نوعاً نمی‌تواند آن چیز مُدرَک را درک کند؛ بلکه نه اینکه تنها نائل بشود، باید با نفس چیزی را که درک می‌کند و معرفتِ به آن چیز پیدا می‌کند متّحد بشود؛ پس نفس که مَلک را درک می‌کند، باید با ملک متّحد بشود؛ شیطان را درک می‌کند، باید با شیطان متّحد باشد؛ موجودات عالم عِلوِی را درک می‌کند، متّحد می‌شود؛ موجودات عالم سفلی را درک می‌کند، متّحد می‌شود. که این قول طائفه‌ای از عرفا و اکثر مشّائین و محقّقین است.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن‌وقت می‌گوید: ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صَرَّحَ بِذلکَ الشّیخُ أبونَصر فی مَواضِعَ مِن کُتُبِهِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“؛ ملاّصدرا می‌گوید: «ابو‌نصر فارابی در مواضعی از کُتبش به این معنی تصریح کرده.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و أبوعلی سینا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اعتَرَفَ بِهِ فی کِتابهِ المُسَمَّی بِالمَبدإ و المَعاد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“؛ «ابوعلی سینا در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مبدأ و معادش</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به این تصریح کرده» و ابوعلی سینا در فصل ششم از مقالۀ نهم، در الهیّات </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شفاء</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> هم به این معنا تصریح کرده؛ و می‌گوید: «نفس دائماً ترقّی می‌کند، تا اینکه تمام هیئتِ وجود در نفس منعکس می‌شود.» ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یَنقلِبُ عالَمًا مَعقولًا مَقبولًا مُوازِیًا لِلعالَمِ المَوجودِ کُلِّهِ“؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «نفس می‌شود یک عالَمِ معقول، تمام عوالم، عوالمِ معقول که مشابه و موازی است با عالم محسوس، نفس انسان به این‌صورت در می‌آید. یک همچون جامعیّتی پیدا می‌کند.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”مُشاهِدًا لِما هُوَ الحُسنُ المُطلَقُ و الخَیرُ المُطلَقُ و الجَمالُ الحَقُّ و متَّحِدَةً بِهِ و مُنتَقِشَةً بمثالِهِ و هَیَآتِهِ و مُنخَرِطَةً فی سِلکِهِ و صائرةً مِن جَوهرِه.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «نفس مشاهده می‌کند آن موجودی را که دارای حسن مطلق است. کدام موجود دارای حسن مطلق است؟ ذاتِ مقدّس پروردگار. نفس دائماً مشاهده می‌کند ذات پروردگار را از جهت اینکه او دارای حسنِ مطلق است، یعنی: آن حُسنی که بر تمام عوالم سایه افکنده و پرتو زده، و تمام موجودات را به حسن او آفریده، و جمال همۀ موجودات را به جمال او زینت داده؛ نفس مُشاهِدِ آن ذاتی می‌شود که دارای چنین حسنی است، و مُشاهِدِ خیر مطلق و جمال حقّ است، و با آن متّحد می‌شود، و به مثالش مُنتقش می‌شود، یعنی: مثال و هی‍َ‍آت او در نفسِ انسان منتقش و مُنخَرِط می‌شود، یعنی: در آن سلک وارد می‌شود؛ این قوّۀ نفس است.» عجیب این سعۀ نفس را بیان می‌کند! این کلام، کلام بوعلی سینا بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و بعد بوعلی سینا می‌گوید: «از مطالبی که تأیید این دلیل ما را می‌کند، این است که: آن نفسی که همۀ ادراکات را درک می‌کند، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنَّ المُدرِکَ بِجمیعِ الإدراکات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> انسان که به تمام ادراکات مطلبی را درک می‌کند، درک کنندۀ جمیع ادراکات، و فاعل به جمیع افاعیلی که از انسان واقع است، تمام فعل‌هائی که انسان انجام می‌دهد، و درکِ همۀ ادراکات می‌کند، چه کسی انجام می‌دهد؟ همان نفس ناطقۀ انسان؛ که بعضی اوقات در مرتبۀ حواسّ نازل می‌شود، و به واسطۀ آلات و اعضاء کارهائی را انجام می‌دهد؛ و بعضی اوقات صعود می‌کند و به عقلِ مستفاد و عقلِ فعّال می‌رود و در آنِ واحد متّصل می‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک‌وقت انسان نشسته، پائین می‌آید، کاغذ برمی‌دارد، با قلم چیزی می‌نویسد، با اعضاء و آلات، مشغول کار می‌شود؛ یک‌وقت خودش را می‌کِشد بالا می‌رود در عالم تجرّد، و متّصل به عقلِ فعّال می‌شود و به یک اراده، هزار تا مرده زنده می‌کند و در آنِ واحد هزار تا مریض شفا می‌دهد. در آنِ واحد مشغول نوشتن می‌شود و استخدامِ آلت می‌کند، و در آنِ واحد کار عقل فعّال را می‌کند و به عقلِ مستفاد متّصل می‌شود.» چرا؟! بوعلی می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”لِسَعَةِ وُجودِها و بَسطِ جَوهَریَّتِها و انتِشارِ نورِها فی الأَکنافِ و الأَطرافِ، بَل یَتَطوَّرُ ذاتُها بِالشُّؤُونِ و الأَطوارِ، و تَجَلّیها عَلَی الأَعضاءِ و الأَرواحِ، و تَحَلّیها بِحِلیَةِ الأجسامِ و الأشباحِ من سِنخِ الأَنوارِ و مَعدِنِ الأَسرارِ.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«برای اینکه: جوهرِ این نفس، خیلی منبسط است، خیلی باز است، نور این نفس خیلی منتشر است، اطراف و أکناف و جوانب را گرفته؛ بلکه این ذاتِ انسان و نفس انسان به شئون مختلف بر اعضای انسان تجلّی می‌کند، به أطوار مختلف تجلّی می‌کند؛ بر ارواح تجلّی می‌کند و متحلّی می‌شود به حِلیۀ اجسام؛ اصلاً خود نفس می‌آید جسم می‌شود، می‌آید درون بدن با بدن کار می‌کند؛ و أشباح که در ذهن می‌آید، [خود از سنخ انوار و معدن اسرار است]» و این صُوَر ذهنی که ما پیدا می‌کنیم به واسطۀ همان نفس است؛ پس همان جوهرِ مجرّد می‌آید ذهن می‌شود، می‌آید خارج می‌شود، می‌آید بدن می‌شود، می‌آید کار می‌کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعد مرحوم ملاّصدرا که این عبارت را از ابوعلی نقل می‌کند، می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”فَمِن هذا الأَصلِ تَبَیَّنَ و تَحَقَّقَ ما ادَّعَیناهُ مِن کَونِ شَیءٍ واحدٍ تارَةً مُحتاجًا فی وُجودِهِ إلی عَوارِضَ مادّیةٍ و لواحِقَ جِسمیَّة و ذلِکَ لِضَعفِ وُجودِهِ و نَقصِ تَجَوهُرِهِ و تارَةً یَنفَرِدُ بِذاتِهِ و یَتَخَلَّصُ بِوُجودِهِ و ذلِکَ لِاستِکمالِ ذاتِهِ و تَقَوّی إنَّیَّتِه.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«از این مطلبی که گفتیم مدّعای ما ثابت می‌شود که شیء واحد که نفس است، تارةً در وجودِ خودش که می‌خواهد به لباس مادّی موجود بشود، احتیاج پیدا می‌کند به یک عوارض مادّه و یک لواحق جسمیّه؛ چون مادّه ضعیف است و این نفس می‌خواهد الآن در لباسِ مادّه در بیاید و تَجَوهُرِ مادّه ضعیف است، نفس هم خودش را در این مقامِ ضعف می‌آورد، لباس مادّه می‌پوشد. و بعضی اوقات در عوالم بالا می‌رود؛ چون موجوداتِ عالم بالا قویّ هستند، در آنجا احتیاجی به مادّه ندارند، و استکمال ذاتش در آنجاست، و علّیت و حقیقتش در آنجا خیلی تقوّی دارد، و خیلی قوّت دارد؛ بدون مادّه در آنجا می‌رود، و همین نفسِ واحد در آنِ واحد، هم اینجاست هم آنجاست، هم جسم است هم مادّه است، هم مجرّد است هم در عالم طبع است، هم در عالم أشباح است هم در عالم عقول است؛ این مال سعۀ وجودی نفس است.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کلامی در باب عجایب نفسِ انسان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس بنابراین از این مطالب اجمالاً استفاده شد که این نفسِ انسان خیلی عجیب است؛ حالا ما خودمان را نمی‌شناسیم و از ذات خودمان هم خبر نداریم، این دلیل نیست بر اینکه نفس انسان همان حدّی است که ما تا به آن حدّ از نفس خودمان رسیدیم. ممکن است کسی دارای سرمایه‌هائی باشد و اصلاً خودش هم خبر ندارد. بچّه‌ای پدرش از دنیا رفته میلیون‌ها ثروت به او رسیده، الآن این بچّه مالک این ثروت است امّا خودش خبر ندارد. چه بسا تمام این ثروت‌ها را هم به یک مشت نخودچی می‌فروشد و لیکن واقعاً مالک است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انسان یک وجودی دارد، و یک سعه و احاطه‌ای دارد، و یک عجائبی خدای علیّ أعلیٰ در وجود او منطوی کرده و قرار داده که غیر از خدا هیچ کس نمی‌داند؛ پس هیچ موجودی به سعۀ انسان نیست، و این موجود است که می‌تواند در ذاتِ پروردگار فانی بشود و این آیینۀ تمام نمای صفات و اسماء خداست؛ و این غیر آیات و آیینه‌های آفاقی است. آن آیینه‌ها و آیات آفاقی را که هفتۀ پیش شرح دادیم، و گفتیم هر کدام از یک جهت خدا را حکایت می‌کند، ولی این انسان من جمیع الجهات خدا و تمام عوالمی را که خداوند علیّ أعلیٰ خلق کرده، از عالَم ملکوت أعلیٰ و ملکوت أسفل و از عالم مُلک، عالم ناسوت و عالم جبروت و عالم لاهوت، حکایت می‌کند و تمام اینها در وجود انسان منطوی است. عجیب انسانی است!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چه خوب می‌فرماید أمیرالمؤمنین علیه السّلام، می‌فرماید که:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”دَوائُک فیکَ و ما تَشعُرُ *** و دائُک منکَ و ما تَبـصُرُ“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«دوای تو که به آن مقام برِسی، در خودِ توست، امّا به این معنا شعور نداری، علمِ به علم نداری؛ درد تو هم از خودِ توست، نمی فهمی.» یعنی دوری تو از آن مقام، به واسطۀ خودِ تو است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”و أنتَ الکِتابُ المُبینُ الَّذی *** بِأَحرُفِهِ یَظهَرُ المُضمَرُ“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«تو آن کتاب مبین و آشکار پروردگار هستی که با تمام حروفش، آن مخفیّات و سرائر و رازهای پنهانی آشکار می‌شود.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”أَتَزعَمُ أنَّکَ جِرمٌ صغیرٌ *** و فیکَ انطَوَی العالَمُ الأکبَرُ“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«تو خیال می‌کنی یک جرم کوچکی هستی؟! یک بدن کوچکی هستی؟! همین؟! در حالتی‌که آن عالم أکبر در تو منطوی شده و خداوند علیّ أعلیٰ در تو قرار داده؛ خدا تو را آیۀ اکبر قرار داده.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیةُ الأکبر، آیةُ اللَه الأکبر، اکبر یعنی چه؟ بر وزنِ أفضل، أفعل التّفضیل است، یعنی: بزرگ‌تر؛ بزرگ‌ترین آیۀ پروردگار، انسان است؛ و از این آیه بزرگ‌تر دیگر ما چه داریم؟! هیچ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اشعار زیبای حاج میرزا حبیب اللَه خراسانی در باب دل</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl/>
-          <w:lang w:bidi="fa-IR"/>
-[...91 lines deleted...]
-        <w:pStyle w:val="VasatChinFarsi++"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چه خوب می‌گوید مرحوم حاج میرزا حبیب اللَه خراسانی؛ می‌گوید که: «اگر انسان دلش را به‌دست بیاورد، در این دلِ انسان مُلک است، ملکوت است، مخفیّات است، عرش است، تمام دفاترِ پروردگار ثبت است، لوحِ محفوظ اینجاست، لوحِ محو و اثبات اینجاست، هر چه هست اینجاست، اگر انسان برسد به دلِ خودش! دل یعنی: همان مقام باطن که از آنجا انسان به اسماء و صفات کلّیّۀ خدا می رسد».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رهی باشد از این ماتم بدان سور *** نمی‌دانم که نزدیک است یا دور</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-        <w:pStyle w:val="VasatChinFarsi++"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ماتم یعنی: ماتم‌کده، ظلمتِ این عالم طبیعت؛ سور هم معنایش آن محلِّ عیش و تنعّمی است که خداوند علیّ أعلیٰ برای انسان در عوالمِ دیگر قرار داده.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بُوَد دل منزل حقّ، لیک ما را *** بوَد تا دل حجابی سخت مستور</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">و لعنةُ اللَه علی أعدائهم إلی یوم الدّین</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‌گوید: «دل منزل حقّ است. اگر انسان دل را به دست آورد، خدا را آنجا می‌تواند درون دل پیدا کند؛ ولی عیب ما اینجاست که تا دلِ خودمان راه زیاد است و حجابی سخت بین ما و دلِ خودِ ماست.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بُوَد دل منزل حقّ، لیک ما را *** بوَد تا دل حجابی سخت مستور</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">برو ویرانه کن دل را که چون دل *** شود ویرانه، گردد بیتِ معمور</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طواف و سیر گِرد خانۀ دل *** بوَد حجّی که مقبول است و مشکور</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گناهی جز خودی نَبوَد چو خود را *** رها کردی بود ذنبِ تو مغفور</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بخوان از دفتر دل هرچه خواهی *** که دل را خوانده ایزد، لوح مستور</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در این دفتر شود اسرار حقّ ثبت *** که خوانندش به مصحف رَقِّ منشور</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در این مصحف که انسان است نامش *** بخوان از سورۀ دل، آیۀ نور</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دل است آن وادی ایمن که گوید *** أنا الحق، حقّ در او، از آتش طور</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنا الحقّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، در دل پیدا می‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حدیث قدسی «لا یَسَعُنی أرضی و لا سَمائی وَ لکِن یَسَعُنی قَلبُ عَبدِیَ المُؤمِنِ بی»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در حدیث قدسی است که شیعه و سنّی روایت می‌کنند از حضرت رسول صلّی اللَه علیه و آله و سلّم که خدا فرموده:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”لا یَسَعُنی أرضی و لا سَمائی وَ لَکِن یَسَعُنی قَلبُ عَبدِیَ المُؤمِنِ بی.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«آسمان‌های من، گنجایش و ظرفیّت مرا ندارد، خدا می‌گوید: زمین من گنجایش و ظرفیّت مرا ندارد، امّا قلب بندۀ مؤمنِ به من، دلِ بندۀ مؤمنِ به من، محلِّ من است؛ جای من است.» یعنی چه؟ یعنی: آیا خدا محدود می‌شود؟! می‌آید پائین؟! خدا که محدود نمی‌شود؛ امّا دل که همان حقیقتِ انسان است، وجودش وجودِ لا حدّ است، مجرّد و لا حدّ است؛ امّا وجودش وجودِ حقّۀ حقیقیّه نیست، وجودِ حقّۀ ظِلّیّه است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وجود پروردگار ذاتش أحد و واحد است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِالوَحدَةِ الحَقَّةِ الحَقیقیَّة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ امّا ذات دل، عین اوست </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بالوَحدَةِ الحَقَّةِ الظِلِّیَة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ این ظلّ است و او ذو الظِّلّ. اینجا خیلی مسائل و بحث‌های خوبی است. این آیۀ مبارک قرآن که می‌فرماید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿ٱللَهُ نُورُ ٱلسَّمَٰوَٰتِ وَٱلۡأَرۡضِ﴾ </w:t>
+        <w:t xml:space="preserve">﴿أَلَمۡ تَرَ إِلَىٰ رَبِّكَ كَيۡفَ مَدَّ ٱلظِّلَّ وَلَوۡ شَآءَ لَجَعَلَهُۥ سَاكِنٗا ثُمَّ جَعَلۡنَا ٱلشَّمۡسَ عَلَيۡهِ دَلِيلٗا﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بایستی مفصّل راجع به این آیه بحث شود و تفسیرش ذکر گردد، که خداوند علیّ أعلیٰ چه قِسم می‌خواهد وجود نفْس و نسبتش را با ذات پروردگار بیان کند، خلاصه دل اندازه ندارد؛ و همین مطلبِ ملاّصدرا است، و همین مطلب محیی‌الدّین است، که اینها برای ما بیان فرمودند که اصلاً دل دارای مرتبه‌ای نیست. هر موجودی از موجودات عالم طَبعی و نفسی و عقلی، اینها دارای مراتب معیّنی هستند الاّ دل؛ یعنی: نفس ناطقۀ انسان که:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”لَیسَ لَهُ مَرتَبَةٌ مُعَیَّنةٌ و لا دَرَجَةٌ مَحدودَةٌ، بَل لَهُ نَشَآتٌ سابِقَةٌ و لاحِقَةٌ و لَهُ فی کُلِّ عالَمٍ صورَةٌ و مَقامٌ خاصٌّ.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خیلی عجیب است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">صحبت ما در معنی نور بود، و در هفتۀ گذشته ذکر شد که تمام آیاتِ پروردگار، نورند و تمام موجودات آیات خدا هستند.</w:t>
+        <w:t xml:space="preserve">در روایت داریم که:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و آیات دو قسم است: آیات آفاقیّه و آیات اَنفُسی.</w:t>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لاَ یَزالُ العَبدُ یَتَقَرَّبُ إلَیَّ بِالنَّوافِلِ حَتَّی أُحِبَّهُ، فإذا أَحبَبتُهُ کُنتُ سَمعَهُ الّذی یَسمَعُ بِهِ و بَصَرَهُ الّذی یَبصُرُ بِهِ و لِسانَهُ الّذی یَنطِقُ بِهِ و یَدَهُ الّتی یَبطِشُ بِها، إن دَعانی أَجَبتُهُ و إن سَأَلَنی أَعطَیتُه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آیات آفاقیّه موجودات خارجی هستند؛ و از جملۀ آیات آفاقیّه ذهن انسان است، که این آیات نمی‌توانند آن‌طوری که باید و شاید تمامِ جهاتِ خدا را نشان بدهند، بلکه هریک از آنها از دریچۀ مختصِّ به خود نشان می‌دهند.</w:t>
+        <w:t xml:space="preserve">حالا انسان می‌خواهد به این مقام برسد. چطور برسد؟ چطور درک کند؟ چطور دل را به دست بیاورد؟ خدا می‌گوید: «بندۀ من دائماً کارهائی انجام می‌دهد که موافقِ رضای من است؛ نافله یعنی کار خوب، کارِ خدا پسند. دائماً انسان از این کارها انجام می‌دهد، تا خدا به انسان محبّت پیدا می‌کند، وقتی انسان مورد محبّت خدا واقع شد، وجودِ خودش را کم‌کم از دست می‌دهد، هوی و خواهشِ خود را در راه خدا می‌دهد.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">امّا آیۀ نفس (نفسِ خودِ انسان) این آیه‌ای از آیات پروردگار است؛ و آیا نفس می‌تواند خودِ خدا را نشان دهد؟ یعنی: آیا انسان با اتّصال به باطن خود آن‌طوری که باید و شاید، می‌تواند واصل شود، و به مقام لقاء خدا از هر نقطۀ نظر برسد؟ و تمام صفات و اسماء کلیّۀ خدا را درک کند و فانی در ذات پروردگار بشود یا نه؟ این یک مسأله‌ای است.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">با دو کعبه در رهِ توحید نتوان رفت راست *** یا رضای دوست باید، یا هوای خویشتن</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«انسان اگر رضای دوست را تقویت کرد و هوای خویشتن را از دست داد محبوبِ خدا واقع می‌شود» ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حتّی أُحِبَّه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ «من این بنده را دوست دارم، وقتی که بنده را دوست داشتم، محبوب من واقع می‌شود، خدا می‌گوید: من گوش او هستم که می‌شنود، دیگر او گوش ندارد، گوشِ من است؛ من چشم او هستم که با او می‌بیند؛ من زبان او هستم که با او صحبت می‌کند؛ من دست او هستم که با او عطا می‌کند و می‌گیرد؛ اگر مرا بخواند اجابت می‌کنم، و اگر از من سؤال بخواهد بکند من به او عنایت می‌کنم.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنده در چنین وقتی به مرحلۀ فنا در می‌آید، یعنی: درک می‌کند دلش را، یعنی: از این مقام مادّی، از شیطان المَریدین، از أسفل السّافلین، حرکت می‌کند بالا می‌رود، تا به مقام مَلَک می‌رسد، از اعلی علّیّین، از آنجا هم بالاتر می‌رود، محو در اسماء و صفات می‌شود، از آنجا هم بالاتر می‌رود، محو در ذات می‌شود، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حتّی أُحِبَّه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> می‌شود، آنجا دیگر دوئیّتی نیست، آنجا خیلی مقام عالیست. این اختصاص به انسان دارد که آیۀ اکبر پروردگار است، و هیچ موجودی نمی‌تواند به اینجا برسد. پیغمبر به اینجا رفتند، ولی جبرئیل نتوانست به آنجا برود و گفت: یا رسول اللَه اگر من به اندازۀ یک أنْمُله بیایم بالاتر، پر و بالم می سوزد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر یک سر موی برتر پَرَم *** نور تجلّی بسوزد پرم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جبرئیل نتوانست برود، امّا پیغمبر و أمیرالمؤمنین و ائمّه علیهم السّلام رفتند و هرکسی که دنبال اینها باشد از امّت و از صدّیقین و از مخلَصین باشد، به دنبال آنها می‌رود؛ این مقام انسان است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آیات دالّه بر مزیّت انسان بر سایر موجودات عالم</w:t>
+        <w:t xml:space="preserve">از موجودات آفاقیّه، فقط انسان ذات پروردگار را من جمیع الجهات ادراک می‌کند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اجمال مطلب این است که خلقت انسان غیر از خلقت سایر موجودات است. انسان یک مزیّتی دارد، و غیر از سایر موجودات است. مزّیت انسان را قرآن مجید در چند جا بیان می‌کند؛ یک‌جا می‌فرماید:</w:t>
+        <w:t xml:space="preserve">بحث ما امشب در اینجا خاتمه پیدا کرد که از موجودات آفاقیّه، انسان نمی‌تواند ذاتِ پروردگار را من جمیع الجهات درک کند؛ همین‌طوری که در هفتۀ پیش روی این بحث شد. امّا از نقطۀ نظر نفس و آیۀ نفسی، انسان می‌تواند درک کند و برود به آن جائی که جز پروردگار هیچ نیست. آنجا أحداً أحد است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رَوَت لی أحادیثَ الغَرامِ صَبابَةٌ *** بإسنادِها عَن جیرَةِ العَلَمِ الفَردِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خیلی قشنگ است! انسان چه وقت به آنجا می‌رسد؟ می‌گوید: احادیث غَرام، غَرام یعنی آن عشقِ تند که انسان را به اذیّت می‌اندازد و قلبِ انسان را تکان می‌دهد به آن می‌گویند: غرام. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صَبابَةٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یعنی: میل.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‌گوید: «میلی که در من پیدا شد احادیث غرام و عشق را برای من روایت کرد، با سلسلۀ سندِ متّصل خودش، صبابه برای من بیان کرد، ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بإسنادِها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ با اسنادی که داد ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عَن جیرَةِ العَلَمِ الفَردِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ از همسایه‌هائی که در بالای آن کوه فرد، تنها زندگی می‌کردند، از آنها برای من خبر آورد.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و حَدَّثَنی مَرُّ النّسیمِ عَنِ الصَّبا *** عَنِ الدَّوْحِ عَن وادیِ الغَضَی عَن رُبَی نَجدٍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عَنِ الدَّمعِ عَن عَینِ القَریح عَنِ الجَوَی *** عَنِ‌الحُزنِ عَنِ‌قَلبِ الجَریحِ عَنِ الوَجدِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِأَنَّ غَرامی و الهَوَی قَد تَحالَفا *** عَلی تَلَفی حتّی أُوَسَّدَ فی لَحدی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Ayat2Matn++"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> «خدا آنچه را که در روی زمین است برای شما خلق کرده.»</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیگر چه کار کرد؟ «برای من حدیث کرد: این مرورِ نسیم، با سلسلۀ سندِ متّصلِ خودش؛ مرور نسیم از چه کسی برای من حدیث کرد؟ از بادِ صبا که از طرفِ مشرق دارد می‌وزد؛ باد صبا از چه کسی برای من حکایت کرد؟ از آن سایه‌بانِ بزرگ و متّسعی که در وادی «غضی» در بالایِ نجد، محلّ خوبان آنجا قرار دارد؛ او از چه کسی برای من حکایت کرد؟ از اشک‌هایِ چشم من؛ او از چه کسی؟ از چشم قُرحه‌دار و زخم من؛ او از چه کسی حکایت کرد؟ از آن گرمی و آتشی که در چشم من بود؛ او از چه کسی حکایت کرد؟ از غصّه‌ای که در قلب من بود؛ غصّه حکایت کرد از قلبِ زخم‌دار من؛ قلب زخم‌دارِ من حکایت کرد از آن حال فراق و جدائی من؛ اینها همه برای من حکایت کردند که چه؟ حکایت کردند که غرام و هوای من دست به هم داده و سوگند یاد کرده‌اند که مرا تلف کنند و تا زمانی که من سر بر بالشت گور ننهم، دست بر ندارند.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3085 lines deleted...]
-    <w:sectPr w:rsidSect="00FF2A7F">
+    </w:p>
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -3916,61 +3912,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="17" name="_x0000_i0033" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0033" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -8858,56 +8854,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -8923,51 +8918,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -9192,51 +9187,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -10011,51 +10006,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -10125,72 +10120,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -10400,62 +10398,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -10515,250 +10515,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
     <w:name w:val="MatnVasatChin"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
-[...76 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
     <w:name w:val="Naghleghol Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="1134" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="808080"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
     <w:name w:val="Naghleghol Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="B3B3B3"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
-    <w:name w:val="VasatChin Matn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
+    <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
+    <w:name w:val="She'r Naghleghol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="666699"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
+    <w:name w:val="She'r Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="008080"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
+    <w:name w:val="Soal Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
+    <w:name w:val="VasatChin Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -10835,50 +10864,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -11327,120 +11368,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>