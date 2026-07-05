--- v1 (2026-05-07)
+++ v2 (2026-07-05)
@@ -30,3524 +30,2832 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">محدودیت عقل و معرفت در شناخت ذات الهی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح تفاوت راه فکر و راه عبودیت در وصول به پروردگار</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تفسیر آیۀ نور - جلسه ششم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علامه حاج سید محمدحسين حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس الله سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم اللَه الرّحمن الرّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحمدُ لِله ربّ العالَمین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و السّلام علی خیرِ خَلقه محمّدٍ و أهلِ بیته أجمَعین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لعنةُ اللَه علی أعدائهم إلی یوم الدّین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿ٱللَهُ نُورُ ٱلسَّمَٰوَٰتِ وَٱلۡأَرۡضِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «خداوند نور آسمان‌ها و زمین است.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در هفتۀ گذشته ذکر شد که خداوند علیّ أعلیٰ تمام موجودات آسمان و زمین را آیه عُنوان می‌کند؛ یعنی تمام این موجودات آیۀ خدا هستند. آیه به معنی نشانه و علامت است؛ یعنی هر کدام از این موجودات خدا را نشان می‌دهند، آیینۀ خدانما هستند؛ بدون استثناء هر موجودی، آیینۀ نشان دهندۀ خداست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">و لعنةُ اللَه علی أعدائهم إلی یوم الدّین</w:t>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿سَنُرِيهِمۡ ءَايَٰتِنَا فِي ٱلۡأٓفَاقِ وَفِيٓ أَنفُسِهِمۡ حَتَّىٰ يَتَبَيَّنَ لَهُمۡ أَنَّهُ ٱلۡحَقُّ أَوَ لَمۡ يَكۡفِ بِرَبِّكَ أَنَّهُۥ عَلَىٰ كُلِّ شَيۡءٖ شَهِيدٌ * أَلَآ إِنَّهُمۡ فِي مِرۡيَةٖ مِّن لِّقَآءِ رَبِّهِمۡ أَلَآ إِنَّهُۥ بِكُلِّ شَيۡءٖ مُّحِيطُۢ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ما آیات خود را در آفاق ـ در موجودات خارج از نفسِ خود آنها ـ و در أنفُس، یعنی از راه باطن و نفس خود آنها به آنها نشان خواهیم داد تا اینکه ظاهر بشود که او حقّ است.» بعد در ادامۀ آیه دارد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ﴿أَلَآ إِنَّهُمۡ فِي مِرۡيَةٖ مِّن لِّقَآءِ رَبِّهِمۡ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ «با وجود این، این مردم در ملاقات خدا و لقاء خدا در شکّند.» یعنی با وجود اینکه تمام موجودات آفاقیّه و أنفسیّه آیینۀ خدا هستند، و انسان از هر طرف چشم باز می‌کند با این آیینه‌ها خدا را می‌بیند، در عین حال در وجود خدا در شکّ است؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ﴿أَلَآ إِنَّهُۥ بِكُلِّ شَيۡءٖ مُّحِيطُۢ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">موجودات همه آیینۀ خدا هستند و همه خدا را نشان می‌دهند، این مسأله دارای شکّ و تردید نیست؛ ولی آیا این موجودات می‌توانند انسان را به کُنهِ ذاتِ خدا رهبری کنند؛ یعنی حقیقتِ کُنهِ ذات خدا را به انسان نشان بدهند؟ یا نه، اینها از جهتی و دریچه‌ای خدا را نشان می‌دهند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شکّی نیست که این موجودات با یکدیگر مختلفند؛ یک موجود بزرگ است، یکی کوچک است، یکی عقلش زیاد است، یکی کم است، یکی قدرتش زیاد است، یکی کم است، خورشید با آن چراغی که انسان شب روشن می‌کند تفاوت دارد؛ علم جبرِئیل با علم آن ذرّه‌ای که انسان در زیر ذرّه‌بین می‌بیند، تفاوت دارد؛ این موجودات همه خدا‌نما و آیینۀ خدا هستند؛ ولیکن هر کدام از اینها خدا را از جهتی و از جنبۀ خاصّی نشان می‌دهند نه از تمام جهات.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علماء علم حکمت یک قاعده‌ای دارند، آنها می‌گویند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قاعده: «العلمُ بالعلّة من العلمِ بالمعلول، علمٌ بها من جهةٍ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">العِلمُ بِالعِلَّةِ مِنَ العِلمِ بِالمَعلولِ، عِلمٌ بِها مِن جَهَةٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علم به علّت از علمِ به یک معلول، علم به علّت است امّا از جهتی نه از جمیع جهات.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» چون وجود خود علّت از وجود معلول واسع‌تر و بزرگ‌تر و قوی‌تر است؛ و معلول با آن ظرف خاصِّ خود که یک سعه و گشایش مختصّ به خود دارد، نمی‌تواند تمام جوانب علّت را نشان بدهد؛ پس این موجودات خدا را نشان می‌دهند امّا هر کدام از آنها از یک جهتی.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انسان به مورچه نگاه می‌کند، این خدا را نشان می‌دهد، واقعاً نشان می‌دهد، امّا از یک جهتی؛ یک برگی را که به درخت متّصل است و از درخت تغذیه می‌کند، انسان مورد مطالعه قرار می‌دهد، این واقعاً خدا را نشان می‌دهد، امّا غیر از آن جهتی که مورچه نشان می‌داد؛ سنگ‌های معدن، موجودات که دارای قوائی هستند، اینها خدا را نشان می‌دهند ولو به اندازۀ ذرّه‌ای کوچک باشند، غیر از آن قِسمی که موجودات جاندار نشان می‌دهند؛ انسان یک قِسم نشان می‌دهد، حیوان یک قسم نشان می‌دهد، هر موجودی از این موجوداتِ عالَم یک‌جایِ خدا را نشان می‌دهند؛ پس این خدا چقدر بزرگ است که تمام این موجودات دارند خدا را نشان می‌دهند، باز هم انسان هر موجودی را که تماشا می‌کند و از آن آیینه می‌خواهد خدا را ببیند سیر نمی‌شود! چقدر این خدا بزرگ است! این همه آیینه درست کرده!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از آن زمانی که ـ هر چند گفتن زمان غلط است ـ از آن أمَدی که آسمان‌ها و زمین را خلق کرد، موجودات عالم عقل را ایجاد کرد، عقل اوّل را ایجاد کرد، موجودات عالم تجرّد را ایجاد کرد، بعد عالم مادّه را ایجاد کرد، تا آن وقتی که تمام موجودات به ذات او بازگشت و رجوع کنند، در تمام این مراحل، از یک ذرّۀ کوچک تا کهکشان‌ها، و از یک برگ درخت تا افلاک، تمام اینها آیینۀ جمال خدا هستند و دارند خدا را نشان می‌دهند، و این آیینه‌ها به اندازه‌ای زیاد است که اصلاً به حساب درنمی‌آید؛ در یک لحظه انسان نمی‌تواند این آیینه‌ها را حساب کند، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کَیفَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به اینکه بخواهد تمام این آیینه‌هائی را که خدا از اوّل تا آخر خلق کرده تماشا کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس این خدا چه اندازه بزرگ است! علمش چه اندازه بزرگ است! تمام این عقلاء و علماء، اعمّ از انسان و عقل و شعور که در حیوانات و ملائکه و جنّ و در موجودات دیگر است، تمام اینها دارند علم خدا را نشان می‌دهند؛ قدرتِ موجودات، قدرت خدا را نشان می‌دهد؛ باز هم انسان از تماشای این آیینه‌ها سیر نمی‌شود، باز هم می‌خواهد با یک آیینۀ دیگری تماشا کند، و از آن آیینه یک جلوه و جمالِ دیگری از خدا ببیند؛ و لذا این تماشا کردن، منتهیِ به حدّی نیست؛ حتّی در انبیاء و مرسلین، آنها هم از تماشا کردن خسته نمی‌شوند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یکی از سِیْرهایی که انسان بعد از </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سِیْر مِنَ الخَلقِ إلَی الحَقّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» و «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سیر فی الحَقِّ بِالحَقّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» دارد،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سیر مِنَ الحَقِّ إلَی الخَلقِ بِالحَقّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» و بعد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سیر فی الخَلقِ بِالحَقّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» است،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یعنی «انسان با چشم خدایی موجودات را تماشا کند.» و این سیر اصلاً تمام شدنی نیست؛ چون خدا تمام شدنی نیست، خدا دارای حدّی نیست؛ تماشای آن جمال که از هر طرف یک قِسم جلوه می‌کند، و یک قسم خود نمائی می‌کند، این محدود به حدّی نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لذا هرکس که بخواهد خدا را از این آیات نشان بدهد، ذات خدا را نمی‌تواند نشان بدهد؛ مگر اینکه خدا را از آن آیینه و از آن جنبه‌ای که آن موجود آیتیّتِ برای او دارد، نشان می‌دهد. انبیاء یک قسم بیان می‌کنند، اولیاء یک قسم بیان می‌کنند، حکماء یک قسم بیان می‌کنند، علماء یک قسم بیان می‌کنند، زهّاد و عبّاد خدا را یک قسم بیان می‌کنند، اهل معصیت یک قسم بیان می‌کنند، اهل طاعت یک قسم بیان می‌کنند، حیوانات یک قسم نشان می‌دهند، جمادات یک قسم نشان می‌دهند، مَلإ أعلیٰ و ملائکه خدا را یک قسم بیان می‌کنند، و همه هم دارند دنبال آن ذات می‌گردند، و دستشان هم به آن ذات نمی‌رسد، و همه هم گیج و متحیّرند؛ چون می‌خواهند خودشان را از این آیینه‌ها به آن ذات برسانند و آیینه نمی‌تواند نشان بدهد، چون آیینه از جهتی نشان می‌دهد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شما یک آیینه کوچک بردارید، مثلاً به اندازۀ یک دانۀ یک قَرانی، یا آیینه‌ای به اندازۀ یک دانه عدس در مقابل صورت خود بگیرید، این چقدر از صورت شما را نشان می‌دهد؟! گوشۀ ابروی شما را نمی‌تواند نشان بدهد! کَیفَ به اینکه چشم شما را نشان بدهد، بینی شما را نشان بدهد، گوش شما را نشان بدهد، پشت سر شما را نشان بدهد، همۀ بدن شما را نشان بدهد! این یک آیینه می‌خواهد که به اندازۀ تمامِ قامتِ انسان باشد، بتواند همه را نشان بدهد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثال می‌زنند می‌گویند که: یک وقت از هندوستان یک فیلی برای کسی به عنوان هدیه آورده بودند ـ فیل که می‌دانید حیوان خیلی بزرگی است ـ و این فیل را بردند در منزل و در یک مکان تاریکی گذاشتند. در شهر پیچید که برای فلان کس یک فیلی آوردند، و مردم از اطراف و اکناف برای تماشا کردن فیل آمدند. ندیده بودند که فیل چطور است، و آن پاسبان‌ها هم مردم را به آن محلّ فیل هدایت می‌کردند که فیل را تماشا کنند. فیل هم در یک مکان ظلمانی بود. چون تاریک بود، مردم نمی‌توانستند فیل را ببینند، به فیل دست می‌کشیدند، هرکس یکی از اعضای فیل را دست می‌کشید. آن کسانی که به خرطوم فیل دست کشیدند، بیرون آمدند. مردم از آنها پرسیدند که: آقا شما که رفتید دست کشیدید، فیل چطور بود؟ گفتند: فیل یک حیوانی است عین ناودان. بعضی‌ها به گوش فیل دست کشیده بودند، به آنها گفتند که: فیل چطور است؟ گفتند که: مثل بادبزنی بزرگ است. بعضی‌ها پای فیل را بغل کرده بودند، گفتند: فیل چطور است؟ گفتند: فیل عین یک ستون بزرگ است. بعضی‌ها روی فیل دست کشیده بودند، فیل چطور است؟ در جواب گفتند: فیل یک تختِ روان است. هرکس جائی از فیل را دارد بیان می‌کند و هیچ‌کس هم فیل را ندیده، تاریک است، در ظلمات است.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شخصی ایستاده، اطراف او را آیینه‌هایی گذارند، هزار تا آیینه از این آیینه‌های کوچک؛ صورتش در یک آیینه است، گوشش در یک آیینه، چشم در یک آیینه، پا در یک آیینه، شانه‌ها در یک آیینه، پشت در یک آیینه، تمام این آیینه‌ها دارند نشان می‌دهند. شخصی از خارج می‌آید و نگاه به این آدم نمی‌کند، نگاه به آن آیینه‌ها می‌کند؛ از او بپرسید: آقا! این آدمی که این وسط ایستاده، چه شکل است؟ آن کسی که از خارج آمده و دارد در آن آیینه نگاه می‌کند، او را تعریف می‌کند می‌گوید: آقا یک آدمی است به شکل گوش. آن کسی که محاسنی را در این آیینۀ جلو می‌بیند و آیینه‌های دیگر را نمی‌بیند، می‌گوید: این آقا فقط ریش دارد و بس، دیگر هیچ ندارد! آن کسی که در این‌طرف است، می‌گوید: او یک سر دارد و بس. آن کسی که در مقابل است، می‌گوید: چشم دارد و بس. هرکس یک قسم و یک شکل این شخص را توصیف می‌کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امّا آن کسی که بیاید جلو و دیگر نگاه به آیینه نکند، به سراپای خودِ این شخصی که در وسط ایستاده نگاه کند، او باید دیدش آن‌قدر قوی باشد که بتواند این شخص را بدون آیینه ببیند؛ چون دیدن آن شخص بدون آیینه خیلی مشکل است! انسان در روز نمی‌تواند آفتاب را ببیند؛ آفتاب را در آب می‌بینند. هر کسی می‌خواهد آفتاب را ببیند در آب می‌بیند؛ چون آب مقداری از نور آفتاب را منکسر می‌کند و می‌شکند و لذا انسان می‌تواند آفتاب را در آب ببیند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حالا اگر کسی توانست در روز آفتاب را ببیند، و اگر کسی توانست آن انسانِ وسط را بدون آیینه ببیند، و اگر کسی توانست یک چراغی بیندازد و آن تاریکی را روشن کند و فیل را ببیند، آن دیگر این قِسم تعریف نمی‌کند، و نمی‌گوید: مثل ناودان است و مثل ستون است و مثل بادبزن است؛ و اینها همه حرف است آقا! اینها همه از جنبه‌ای هم درست گفتند، البتّه فیل مثل بادبزن است امّا نه خود فیل؛ گوشی دارد که به بادبزن شبیه است؛ و الاّ خود فیل کجا با بادبزن مناسبت دارد؟! یا فیل ستون نیست، یا فیل ناودان نیست، اینها نیست؛ یک موجود دیگر است، یک نَفْسی دارد، یک آرزوئی دارد، یک مبدئی دارد، یک مُنتهایی دارد، یک غذای خاصّی دارد، یک نکاحی دارد، یک تنفّسی دارد، یک غضبی دارد، یک عاطفه‌ای دارد؛ کجا با دست کشیدن به پشت فیل، انسان می‌تواند از احساسات و غرائز و از صفاتی که در اوست، علم و خبر پیدا کند؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عبارت متین یعقوب بن اسحاق کندی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یکی از حکمای خیلی سابقین، ظاهراً در قرن سوّم است، یک عبارت خیلی خوبی دارد! یعقوب بن اسحاق کِندی است که او را «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فیلسوفُ العرب</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» می‌گویند، او می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”إذا کانَت العِلّةُ مُتَّصِلَةً بِنا مُفیضَةً عَلَینا و کُنّا غیرَ مُتّصِلینَ به إلّا مِن جَهَةٍ، فیُمکِنُ لنا مُلاحَظتُه بقَدرِ ما یُمکِنُ لِلمُفاضِ عَلَیه أن یُلاحِظَ المُفیض؛ فیَجِبُ أن لا نَنسِبَ قَدرَ إحاطَتِه بِنا بقَدرِ مُلاحَظَتِنا له لِأنّها أغزَرُ و أوفَرُ و أشَدُّ استِغراقًا.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خیلی خوب می‌گوید، می‌گوید: «اگر آن </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علّةُ العِلَل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، آن خدا، متّصل به ما باشد و با ما معیّت داشته باشد و دائماً بلاواسطه فیضش به ما برسد، و ما بدون هیچ جهت متّصل به خدا باشیم و از خدا فیض بگیریم، بنابراین مسلّماً ممکن است که ما خدا را ببینیم و ملاحظه کنیم؛ امّا چقدر؟ به قدری که ممکن است آن معلول و مخلوق علم به علّت و خالق پیدا کند؛ و آن موجودی که مورد افاضه است، علم پیدا کند به آن موجودی که دارد افاضه‌اش می‌کند، به این مقدار؛ بنابراین واجب است که ما مقدار احاطۀ خدا به خودمان را به اندازۀ ملاحظۀ خود از آن علّت و خدا، ندانیم، یعنی: آن مقداری که ما او را ملاحظه کردیم و دیدیم و شناختیم، بگوییم: آن هم این‌قدر به ما احاطه دارد؛ این غلط است، چرا؟ چون آن علّت است، فَوَرانش بیشتر است، قدرتش بیشتر است، استغراقش بیشتر است، مثلِ ما هزاران معلول دیگر دارد، مخلوق دیگر دارد؛ آن‌وقت ما از همین دریچۀ مخلوقیّت خود، او را تماشا کردیم، چگونه بگوییم که علّیّت او نسبت به ما به اندازۀ این مقداری است که ما او را دیدیم؟!» خیلی عبارت متینی است، خیلی خوب می‌گوید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین از اینکه انسان بخواهد با این فکرش برود ذات خدا را پیدا کند، از این باید مأیوس باشد. با تماشای این آیینه‌ها و این موجودات، ذات خدا شکار کسی نمی‌شود، و صید کسی نمی‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ابیات رفیع شبستری در عدم شناخت خدا از غیر خدا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در آلاء</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فکر کردن شرط راه است *** ولی در ذاتِ حق، محضِ گناه است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بُوَد در ذات حقّ اندیشه باطل *** محال محض دان، تحصیل حاصل</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چو آیات است، روشن گشته ‌از ذات *** نگردد ذات او روشن ز آیات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">همه عالم به نور اوست پیدا *** کجا او گردد از عالم هویدا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نگنجد نور ذات اندر مظاهر *** که سُبحات جلالش هست قاهر</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رها کن عقل را با عشق می‌باش *** که تاب خور ندارد چشم خفّاش</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در آن موضع که نورِ حقّ دلیل است *** چه جای گفتگوی جبرئیل است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فرشته گرچه دارد قرب درگاه *** نگنجد در مقام لی مع اللَه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چو نور او ملَک را پر بسوزد *** خِرد را جمله پا و سر بسوزد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وقتی جبرئیل نمی‌تواند برود بالا و می‌گوید: من اگر از اینجا بخواهم بالا بروم، بال و پرم می‌سوزد، من موجودی هستم محدود به حدّی، محدود به حدّ علم، و از آنجا اگر بخواهم بالا بروم، بال من که علم است می‌سوزد؛ چون آنجا عالَمی ما فوق علم است، آنجا کُنهِ ذات است؛ «خِرَد» کجا می‌تواند برود؟! انسان می‌تواند با این عقلش برود خدا را پیدا کند؟! با فکرش برود خدا را پیدا کند؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شیخ بهائی: «غایت سیر علماء راسخین، رسیدن به اسماء و صفات خداست»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم شیخ بهائی ـ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعلی اللَه مقامَه الشّریف</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ـ در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أربعین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که یکی از کُتبِ خیلی نفیس است، ضمن شرح حدیث دوّم از آن کتاب، یک بیانی دارد، خیلی بیانش خوب است، می‌فرماید:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”معرفت به خدا، به اندازۀ قدرت انسان است، و انسان قادر است که با اسماء و صفات خدا را بشناسد، اسماء و صفات پروردگار را بشناسد؛ امّا کُنهِ ذات پروردگار خارج از حیطۀ قدرت اوست؛ و لذا می‌بینیم که ملائکۀ مقرّبین و انبیاء مرسلین هم به کُنهِ ذات پروردگار نرسیدند؛ و از پیغمبر اکرم صلّی اللَه علیه و آله و سلّم نقل شده است که آن حضرت فرمود:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”ما عَبَدناکَ حَقَّ عبادتِکَ و ما عَرَفناک حَقَّ مَعرِفتِک!“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یعنی «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما آن‌طوری که باید و شاید تو را نشناختیم و آن‌طوری که باید و شاید تو را عبادت نکردیم.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از طرفی دیگر در روایت وارد است که:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”إنَّ اللَه تَبارَکَ و تَعالَی احتَجَبَ عَنِ العُقولِ کَما احتَجَبَ عَنِ الأبصار و إنَّ المَلَأ الأعلَی یَطلُبونَهُ کَما تَطلُبونَهُ أنتُم!“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«خداوند تبارک و تعالی از عقل‌ها هم مخفی است، کما اینکه از چشم‌ها مخفی است؛ و موجودات مَلإ أعلی، مثل ملائکه، آنها هم دارند دنبال خدا می‌گردند و می‌خواهند خدا را پیدا کنند، کما اینکه شما دارید دنبال خدا می‌گردید و می‌خواهید او را پیدا کنید.» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین آن کسانی که می‌گویند ما واصل شدیم به ذات خدا و به حقیقت خدا و به کُنهِ خدا رسیدیم و کنهِ خدا را درک کردیم، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اُحثُ التُّرابَ فی فیهِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «خاک بریز در دهان او.» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بَل ضَلَّ و غَوَی و کَذِبَ و افتَرَی!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «دروغ می‌گوید و گمراه می‌کند و بهتان می‌زند.» مسأله از این قرار نیست، بلکه علماء راسخین که پا در مقام معرفت گذارده‌اند، غایت سیر آنها رسیدن به اسماء و صفات خداست و تماشای خدا از ناحیۀ اسماء و صفات.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خوب می‌گوید بابا أفضل الدّین کاشی، می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آنچه پیش تو غیر از آن ره نیست *** غایت فهمِ توست، اللَه نیست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هست در راه او به وقت دلیل *** نطق تشبیه، خامشی تعطیل‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گر نگوئی ز دین تهی باشی *** ور بگوئی مُشبِّهی باشی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گفتم همه مُلکِ حسن سرمایۀ توست *** خورشیدِ فلک چو ذرّه در سایۀ توست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گفتا: غلطی، ز ما نشان نتوان یافت *** از ما تو هر آنچه دیده‌ای پایۀ توست</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از این گذشته، اصلاً ما می‌توانیم بگوییم به همۀ اسماء و صفات پروردگار هم نمی‌توانیم برسیم؛ چرا؟ چون ما راهی که به اسماء و صفات پروردگار داریم از ناحیۀ اسماء و صفات خودمان است؛ این صفاتی که در ما هست دو طرف نقیض است، خوب و بد؛ آن خوب‌هایش را با پاک کردن از شوائب نقصان به خدا نسبت می‌دهیم؛ مثلاً علم و جهل در ما هست، آن علم را به خدا نسبت می‌دهیم، بعد می‌گوییم علم قویّ؛ امّا از کجا معلوم، شاید خدا دارای هزاران صفت باشد که اصلاً در ما نیست، حتّی مشابه او! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿ٱللَهُ نُورُ ٱلسَّمَٰوَٰتِ وَٱلۡأَرۡضِ﴾ </w:t>
+        <w:t xml:space="preserve"> ﴿يَعۡلَمُ مَا بَيۡنَ أَيۡدِيهِمۡ وَمَا خَلۡفَهُمۡ وَلَا يُحِيطُونَ بِهِۦ عِلۡمٗا * وَعَنَتِ ٱلۡوُجُوهُ لِلۡحَيِّ ٱلۡقَيُّومِ وَقَدۡ خَابَ مَنۡ حَمَلَ ظُلۡمٗا﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> لذا حضرت امام محمّد باقر علیه السّلام می‌فرماید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">صحبت ما در معنی نور بود، و در هفتۀ گذشته ذکر شد که تمام آیاتِ پروردگار، نورند و تمام موجودات آیات خدا هستند.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”کُلُّ ما مَیَّزتُموهُ بِأوهامِکُم فی أَدَقِّ مَعانیهِ مَخلوقٌ مِثلُکُم، مَردودٌ إلَیکُم؛ فَلَعَلَّ النَّملَ الصِّغارَ تَتَوَهَّمُ أنَّ لِلَهِ زبانیَتَین، فَإنَّ ذَلِکَ کَمالُها و تَتَوَهَّمُ أنَّ عَدَمَهُما نُقصانٌ لِمَن لا یَتَّصِفُ بِهِما و هَذا حالُ العُقَلاءِ فیما یَصِفونَ اللَه تَعالَی بِهِ.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">و آیات دو قسم است: آیات آفاقیّه و آیات اَنفُسی.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت باقر علیه السّلام می‌فرماید: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">آیات آفاقیّه موجودات خارجی هستند؛ و از جملۀ آیات آفاقیّه ذهن انسان است، که این آیات نمی‌توانند آن‌طوری که باید و شاید تمامِ جهاتِ خدا را نشان بدهند، بلکه هریک از آنها از دریچۀ مختصِّ به خود نشان می‌دهند.</w:t>
+        <w:t xml:space="preserve">هرچه را که شما با افکارتان، با آن افکار دقیق و رقیقِ خود، بخواهید بشکافید و تمیز بدهید و با آن فکر خدا را بشناسید، آنچه شناخته‌اید پدیدۀ فکر شما و مخلوق شما و ساخته شدۀ ذهن شماست، آن خدا نیست، خدائی با فکر ساخته‌اید. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعد حضرت مثال می‌زنند که:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">امّا آیۀ نفس (نفسِ خودِ انسان) این آیه‌ای از آیات پروردگار است؛ و آیا نفس می‌تواند خودِ خدا را نشان دهد؟ یعنی: آیا انسان با اتّصال به باطن خود آن‌طوری که باید و شاید، می‌تواند واصل شود، و به مقام لقاء خدا از هر نقطۀ نظر برسد؟ و تمام صفات و اسماء کلیّۀ خدا را درک کند و فانی در ذات پروردگار بشود یا نه؟ این یک مسأله‌ای است.</w:t>
+        <w:t xml:space="preserve"> این خداهایی که شما ساخته‌اید این که خدا نیست این به سوی شما بر می‌گردد، مخلوقی مثل شما است و به سوی شما بر‌می‌گردد؛ یعنی پدیدۀ فکر شماست، ساخته شدۀ ذهن شماست، مال شماست نه مال خدا، او خدا نیست. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعد حضرت مثال می‌زند، و می‌فرماید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شاید این مورچه‌های ریز، مورچه‌های خیلی ریز که حرکت می‌کنند، اینها چنین گمان می‌کنند که خدا دو تا شاخ دارد؛ چون کمال این مورچه‌ها در این است که دو تا شاخ داشته باشند؛ مورچه با دو تا شاخ همه کار می‌کند، دوست را می‌شناسند، دشمن را می‌شناسند، راه خودش را تشخیص می‌دهد و اگر شاخ‌های مورچه را بکنند حیوان را ساقط می‌کند؛ و چون کمال خود را در دو تا شاخ می‌بیند، شاید خیال می‌کند که واقعاً خدا هم دو تا شاخ دارد، و چنین گمان می‌کند که هر موجودی که دو تا شاخ ندارد اصلاً او ناقص است، و اگر خدا دو تا شاخ نداشته باشد آن خدا، خدا نیست. آن خدا خدای ناقصی است؛ پس بنابراین حتماً باید خدا دو تا شاخ داشته باشد؛ همچنین است حال عقلاء در این توصیفاتی که برای خدا می‌کنند.» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‌روند می‌نشینند فکر می‌کنند مقدّمه، تالی، صغری، کبری، نتیجه و خدا را می‌خواهند از روی این مُهره‌ها بیرون بکشند و از روی این مجهولات به دست بیاورند، یک خدای شاخدار درست می‌کنند؛ چون می‌گویند ما علم داریم، خدا هم باید علم داشته باشد؛ ما قدرت داریم، خدا هم باید قدرت داشته باشد، و امثال اینها؛ تازه بعدَ اللّتیّا و الّتی که یک خدائی درست کنند که از هر جهت از شوائب نقص و عیب مصون باشد، باز این خدای ساخته شده است. این فرمایش حضرت امام محمّد باقر علیه السّلام است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم شیخ بهائی می‌فرماید که: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قالَ بَعضُ المُحَقِّقین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بعضی از محققین فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کَلامٌ أنیقٌ دَقیقٌ صَدَرَ مِن مَصدَرِ التَّحقیق</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این کلام امام علیه السّلام که فرموده، خیلی کلام بزرگی است! معنا و شرح کلام امام این است که: انسان که می‌خواهد خدا را بشناسد به اندازۀ قدرت خودش می‌تواند بشناسد، به اندازۀ قدرت بشریّت، و انسان به واسطۀ این صفات می‌تواند به پروردگار برسد؛ یعنی به واسطۀ آن صفاتی که خداوند علیّ أعلیٰ در وجود خودش قرار داده، آن صفات راهی برای شناختن خدا است؛ اگر کسی را از این صفات خلع کنند، او چه راهی برای خدا دارد؟! مثلاً فرض کنید علم و قدرت و حیات را از یک انسان بگیرند، انسان یک انسان جامد می‌شود، او که نمی‌تواند خدا را بشناسد؛ پس انسانِ زنده، انسان عالم، انسان قادر، انسان مرید و حیّ و متکلّم خدا را می‌شناسد؛ پس راه شناسائی خدا با صفت است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> انسان می‌بیند که در او چه صفاتی است، آن صفات را به نحو أعلیٰ به خدا نسبت می‌دهد؛ مثلاً انسان زنده است، حیّ است، قادر است، عالم است، مرید است، متکلّم است، سمیع است، بصیر است، انسان می‌گوید: خدا هم همین‌طور است؛ منتهیٰ ما واجبِ بالغیر هستیم، وجود ما از ناحیۀ دیگری است، خدا واجب بالذّات است، عالی‌تر است؛ حیات ما محدود است، حیات خدا غیر محدود؛ علم ما محدود است، علم خدا غیر محدود؛ قدرت ما محدود است، قدرت خدا غیر محدود؛ و همچنین ... بالأخره از این صفات خارج که ما نمی‌توانیم به خدا راه پیدا کنیم؛ امّا لعلّ اینکه پروردگار هزاران هزار صفت داشته باشد که اصلاً وجود ما از آن صفات بوئی نبرده، پس از کجا خدا را بشناسیم؟! غیر از علم و حیات و تکلّم و سمع و بصر و قدرت و اینها که ما می‌دانیم خدا دارد، چه می‌دانیم؟ یک صفاتی را که اصلاً تا روز قیامت فکر کنیم راه به آنها نداریم، چون در خلقت و در سازمان وجودی ما اثری از آن صفات گذاشته نشده. خوب توجّه می‌کنید؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به آدم نابینا شما بگویید خورشید، این چه می‌فهمد؟ هرچه بگویید خورشید، نمی‌فهمد؛ چون در وجود او حسّ باصره معدوم است، مُنطَمِس است، و عالَم او نسبت به مُبصَرات بسته است، درک معنی ضوء و خورشید را نمی‌تواند بکند. اگر در وجود ما غیر از این صفات که ذکر شد، صفاتی در پروردگار باشد که از آن صفات در ما به عنوان نمونه نگذارده باشد، ما از کجا می‌توانیم خدا را بشناسیم؟ مگر از ناحیۀ همین صفات خودمان؛ پس علاوه بر اینکه ما به ذات پروردگار هم پی نمی‌بریم، به همۀ صفات پروردگار هم پی نمی‌بریم، فقط به این صفاتی که نمونه‌اش در ما هست پی می‌بریم.»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آیات دالّه بر مزیّت انسان بر سایر موجودات عالم</w:t>
+        <w:t xml:space="preserve">مراتب چهارگانه علم و معرفت از دیدگاه خواجه نصیر الدین طوسی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">اجمال مطلب این است که خلقت انسان غیر از خلقت سایر موجودات است. انسان یک مزیّتی دارد، و غیر از سایر موجودات است. مزّیت انسان را قرآن مجید در چند جا بیان می‌کند؛ یک‌جا می‌فرماید:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعد مرحوم شیخ یک عبارتی از خواجه نصیرالدّین طوسی، نقل می‌کند می‌فرماید: خواجه فرموده که:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">«مراتب معرفت چهار قسم است. من باب مثال: یک وقتی انسان در دنیا آتش را اصلاً ندیده به هیچ‌وجه، نه آتش، نه آثار آتش، ولی برای انسان بیان کردند، تعریف کردند که آتش موجودی است که به هرچه برسد او را از بین می‌برد، و به هر‌جا اگر نرسد ولی نزدیک بشود، در او اثری می‌گذارد، و از آتش هم هرچه بگیرند کم نمی‌شود، یک شعلۀ چراغ را به هر جا بزنید می‌سوزاند، حتّی سنگ را آب می‌کند، به هرجا نزدیک کنید اثری می‌گذارد، کاغذ را نزدیک این شعله قرار بدهید زرد می‌شود و می‌سوزد؛ و شما از این شعله بردارید یک چراغ دیگر را روشن کنید، هزار تا چراغ هم روشن کنید از این شعله کم نمی‌شود؛ این تعریف آتش. برای بعضی‌ها تعریفِ آتش را کرده‌اند امّا آتش را ندیده‌اند، اینها علم دارند به آتش امّا به همین کیفیّت.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعضی‌ها از اینها بالاترند، آتش را ندیدند، امّا دود را دیدند، دیدند که از پشت آن دیوار دود می‌آید، و این دود یک خصوصیّاتی دارد، گرم است، اثرش این‌طور است؛ آن‌وقت گفتند که: این دود که خود به خود نمی‌شود باشد، حتماً بایستی که یک موجودی باشد که این دود را تولید کرده باشد، آن می‌شود آتش. از معلول به علّت پی بردند، از دود به آتش پی بردند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طبقۀ اوّل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: که اصلاً آتش را ندیدند و دود را ندیدند و فقط برایشان گفتند که: آقا آتش این است. این حال غالب مردم است که نه به خود خدا رسیده‌اند، نه به صفت خدا، نه به اسماء خدا، نه به طریق استدلال و از معلول پی به علّت بردن؛ گفتند: خدائی هست چنین و چنان، آنها هم قبول کردند و به این خدا معتقد شدند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قسم دوّم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: که از معلول پی به علّت می‌برند و از دود پی به آتش، مثالِ حکمائی است که آنها از راه براهین منطقی و استدلالی می‌خواهند اثباتِ خدا کنند و کیفیّت و خصوصیّت خدا را اثبات کنند؛ این دو دسته.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دستۀ سوّم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: مردمی هستند که اینها آتش را دیدند، دیدند وقتی آتش جائی افروخته می‌شود تا مقداری اطراف را روشن می‌کند و حرارت دارد، رفتند جلو و حرارت آتش هم به بدن آنها رسیده و گرم شدند. اینها بهتر از دستۀ دوّم آتش را شناختند؛ و اینها مثالِ مؤمنین خُلَّص است که ایمانشان خیلی خوب است و خود را به صفات و اسماء پروردگار نزدیک کردند و با عالم دیگر ربطی پیدا کردند. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دستۀ چهارم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: از آن بالاتر یک دسته از افراد هستند که نزدیک آتش رفتند و خود را در آتش انداختند و در آن سوختند و گداخته شدند و عین آتش شدند، که دیگر وجودی از آنها نمانده؛ آنها اهل شهود و اهل فنا هستند که وجود آتش در آنها اثری گذارده که خودیّت آنها را از دست داده و دیگر برای آنها چیزی نمانده.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دربارۀ ذات پروردگار آن کسانی که از خود بگذرند و تمام شوائب هستی را از دست بدهند، آنها این‌طور می‌شوند که دیگر برای آنها در ذات مقدّس پروردگار هیچ نمی‌ماند، انانیّتی نمی‌ماند و آنها به مرحلۀ شهود می‌رسند، و تجلّیات پروردگار تمامِ آثار وجودی آنها را ذوب می‌کند و از بین می‌برد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پس مرحوم خواجه نصیرالدّین طوسی علم افراد را چهار قسمت کرد:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> قسم اوّل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> همین علم‌های معمولی است؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قسم دوّم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را که از معلول به علّت پی بردند، او را </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علم الیقین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قسم سوّم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عین الیقین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قسم چهارم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را که همان مقام شهود باشد، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حقّ الیقین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> می‌گویند.»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علی کلّ تقدیر، جمیعِ این مراتب، مراتبِ شهودِ اسماء و صفات است؛ انسان خدا را از دریچه‌ای می‌بیند و از آن دریچه می‌خواهد خدا را بشناسد، البته به همان مقداری که آن دریچه می‌تواند نشان بدهد؛ ولی انسان خیلی موجود عجیبی است، انسان بیشتر می‌خواهد نشان بدهد، عجیب‌تر می‌خواهد نشان بدهد و در میان تمام موجودات که آیینه خدا هستند، این انسان یک خصوصیّتی دارد، یک اعجوبه‌ای است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این انسان یک‌وقتی با قوای فکرش می‌خواهد برود خدا را بشناسد، همین حرف‌هائی است که مرحوم شیخ بهاءالدّین و خواجه نصیرالدّین طوسی و محقّق دوانی در آن سه قسم اوّل زدند؛ یا یعقوب بن اسحاق کِندی در آن جمله‌ای که گفت: البتّه انسان نمی‌تواند از جنبۀ معلولیّت من حیث أنّه معلولیّت پی به علّت ببرد مگر به همان مقدار سعه و گشایشی که معلول می‌تواند علّت خود را نشان بدهد، بیش از این راه ندارد، راه بسته است. یک استکان آب، ظرفیّت برای یک سطل آب را ندارد؛ هرچه شما بخواهید تحمیلش کنید که یک استکان آب یک سطل آب بگیرد! نمی‌شود؛ تا استکان، استکان است، و تا اسم استکان بر او هست نمی‌شود؛ اسم است، این اسم قرار داده شده برای یک ظرفیّت محدودی که کوچک‌تر از سطل است؛ پس انسان نمی‌تواند آب یک سطل را در یک استکان بریزد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">افلاطون یکی از حکمای بزرگ الَهی است و دارای مکتب اشراق است، خیلی مرد بزرگی بوده. در اخبار ائمّه علیهم السّلام از حکماء یونان تمجید شده. گرچه آنها پیغمبر نبودند ولیکن حکمای الَهی بودند، مردمان وارسته‌ای بودند. سقراط مرد بزرگی بوده، افلاطون، ارسطو اینها همه حکمای الَهی بودند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">افلاطون می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”إنَّ شاهِقَ المَعرِفَةِ أشمَخُ مِن أن یَطیرَ إلَیهِ کُلُّ طائِرٍ و سُرادِقات البَصیرَةِ أحجَبُ مِن أن یَقومَ حَولَهُ کُلُّ سائِرٍ.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خیلی جملۀ خوبی است! می‌گوید: «شاخۀ معرفت خدا خیلی بالاست. بالاتر است از آنکه هر پرنده‌ای که بخواهد بتواند به سوی آن شاخه طیران کند؛ این‌طور نیست! به سوی آن شاخه‌های بلند هر پرنده‌ای نمی‌تواند حرکت کند. مگس نمی‌تواند برود بالای چنار بنشیند؟! جای این در یک محدودۀ خاصّی از روی زمین است؛ گنجشک تا یک قدری می‌تواند، کبوتر تا یک قدری می‌تواند، باز و عقاب یک جاهای دیگر می‌روند. شاخۀ معرفت بالاتر است از آنکه هر پرنده‌ای که بخواهد بتواند خود را به آن شاخه نزدیک کند؛ و سراپردۀ بصیرت و بینائی به معارف الَهی محجوب‌تر و مخفی‌تر است از اینکه هر سیر کننده‌ای بخواهد اطراف آن چادر بگردد و از خصوصیّات آن اطّلاع پیدا کند و خودش را به آنجا برساند.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ابوعلی سینا: «جَلَّ جَنابُ الحَقِّ أن یَکونَ شَریعَةً لکُلِّ وارِدٍ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ابن سینا کتابی دارد به نام </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اشارات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و مجموع این کتاب ده نَمَط است. نمطِ نُهُم آن در مقامات و احوال عارفین است، و آنجا خیلی مطالب گفته و مرحوم خواجه نصیرالدّین طوسی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إشارات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را شرح کرده، فخرالدّین رازی هم شرح کرده؛ البتّه شرح خواجه بسیار شرح خوبی است، ولی آن‌طوری که باید و شاید از عهدۀ شرح نَمَط نهم بوعلی سینا برنیامده و حقّش این است که یک شرح خیلی خوب بر نمط نهم همین کتاب نوشته بشود. علی کلّ تقدیر، بوعلی جمله‌ای در همین نمط نهم دارد، می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”جَلَّ جَنابُ الحَقِّ أن یَکونَ شَریعَةً لِکُلِّ وارِدٍ أو یَطَّلِعَ عَلَیه إلّا واحِدٌ بَعدَ واحِدٍ.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«شریعة» آن راهی است که برای رودخانه قرار می‌دهند، مردم بروند آب بردارند. رودخانه‌های بزرگ مثل رود دجله، فرات، کارون، مردم که از همه جا نمی‌توانند آب بردارند؛ بعضی اوقات رودخانه ده متر پائین‌تر از زمین است، بعضی اوقات آب بالاتر می‌آید. لذا کنار رودخانه را مقداری شیب می‌دهند و پلّه می‌دهند، مردم می‌روند از آنجا آب برمی‌دارند بالا می‌آیند. این را «شریعة» می‌گویند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‌فرماید: «جناب پروردگار تبارک و تعالی بزرگ‌تر است از آنکه شریعه بشود برای هر واردی.» هرکس می‌خواهد دست بزند به خدا، زود دستش به خدا برسد؛ هرکس بیاید کتابی بنویسد و خدا را معرّفی کند؛ علماء مادّی خدا را یک قسم معرّفی می‌کنند، علماء الَهی یک قسم معرّفی می‌کنند، هرکس دارای یک مکتب و مذهبی است، و یک قسم خدا را معرّفی می‌کند؛ یکی خدا را کور معرّفی می‌کند، یکی کَر معرّفی می‌کند، یکی جاهل معرّفی می‌کند، یکی مرده معرّفی می‌کند، یکی می‌گوید: بعضی اوقات زنده می‌شود، بعضی اوقات می‌میرد. همین خودمان که خدا را معرّفی می‌کنیم، چقدر معرّفی می‌کنیم؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عرض شد در چند جلسۀ قبل که این عقیده‌ای که غالباً مردم عامّی دارند، عقیدۀ تفویضی است، می‌گویند: خدا به ما قدرتی داده، ما داریم کار می‌کنیم؛ علم و قدرتی به ما داد، مثل ساعتی را که کوک می‌کنند و او خود به خود کار می‌کند و زنگ می‌زند، ما داریم کار می‌کنیم؛ حساب و کتابی هم هست؛ این عین تفویض است و خدا را از عالمِ وجود کنار زدن، و این مخالف با صراحت آیات قرآن و حقیقت است؛ خدا با هر موجودی هست، در هر حال هست؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">﴿هُوَ ٱلَّذِي خَلَقَ لَكُم مَّا فِي ٱلۡأَرۡضِ جَمِيعٗا﴾</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">؛</w:t>
+        <w:t xml:space="preserve"> ﴿لَا تَأۡخُذُهُۥ سِنَةٞ وَلَا نَوۡمٞ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> «خدا آنچه را که در روی زمین است برای شما خلق کرده.»</w:t>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ﴿وَهُوَ مَعَكُمۡ أَيۡنَ مَا كُنتُمۡ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این‌طور است خدا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> بالاتر است دیگر! چون آنها به برکت انسان و برای انسان خلق شده است.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علی کلّ تقدیر، بوعلی می‌گوید: «جناب حقّ بالاتر و أجلّ است از اینکه شریعۀ هر واردی بشود و هرکس بخواهد خود را به این معدن و به این آب نزدیک کند، آسان باشد، نه این‌طور نیست؛ بعد خود آن افرادی که این اطّلاع را پیدا می‌کنند واحداً بعدَ واحد، یکی می‌تواند از این راه برود و دستش را به آب برساند، همین‌طور یکی پس از دیگری بالا می آید.» مسأله این‌طوری است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شیخ شهاب الدّین سهروردی: «نَواحِ القُدس دارٌ لایَطَؤُها الجاهِلونَ»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شیخ شهاب الدّین سهروردی که از حکمای بزرگ اسلام و از الهیّین است و کتابی دارد به نام: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حکمةُ الإشراق</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و در عرفان هم قدم‌های راسخی دارد و مرد مرتاضی هم هست. وی حکیم مقتول است که به گناه همین توحید او را کُشتَند. مکتب خیلی مهمّی هم دارد. شیخ شهاب الدّین می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”الفِکرُ فی صورَةٍ قُدسیَّةٍ یُتَلَبَّسُ بِها طالِبُ الأریَحیَّة، و نَواحِ القُدس دارٌ لایَطَؤُها الجاهِلونَ، و حَرامٌ عَلَی الأجسادِ المُظلِمَةِ أن تَلِجَ مَلَکوتَ السَّماوات؛ فَوَحِّدِ اللَه و أنتَ بِتَعظیمِهِ مَلَآن، و اذکُرهُ و أنتَ مِن مَلابِسِ الأکوانِ عُریان، و لَو کانَت فی الوُجودِ الشَّمسان لانطَمَسَتِ الأَرکان و أبَی النِّظام أن یَکونَ غَیرَ ما کان.“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> «خدا آن کسی است که هفت طبقۀ آسمان و هفت طبقۀ زمین را خلق کرده، و أمر بین طبقات آسمان و بین طبقات زمین، دائماً تنزّل می‌کند و ربطِ بین آسمان‌ها و زمین را برقرار می‌کند؛ برای چه؟ برای اینکه شما بدانید که خدا بر هر چیز تواناست، و خداوند علمش احاطۀ به هر چیز دارد.»</w:t>
+        <w:footnoteReference w:id="22"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">بنابراین: خلقتِ آسمان‌ها و خلقت زمین‌ها، و نزول أمر بین آسمان‌ها و زمین‌ها، برای این است که انسان به قدرت مطلقه و علم مطلق پروردگار معرفت پیدا کند. تمام آن خلقت‌ها برای علم و معرفت انسان است؛ پس انسان از آنها بالاتر است که آنها برای انسان و برای معرفت و علم او خلق شدند.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أریَ‍حِیَّة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را در </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أقربُ المَوارد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این‌طور معنا می‌کند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">؛</w:t>
+        <w:t xml:space="preserve"> افرادی که اهل بذل هستند، اهل سخاوت هستند و اهل عطاء هستند و پول خرج می‌کنند و مهمانی می‌کنند، وقتی اینها مهمانی نکردند مثل اینکه یک باری روی سینه است، وقتی سور را داد و مهمانی کرد یک حال نشاطی پیدا می‌کند، آن را می‌گویند: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أریَحِیَّة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ آن حال خفّت و سبکی که بعد از بذل پیدا می‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‌گوید: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«فکر، (یعنی معارف الَهی‌) یک صورت قدسی و ملکوتی دارد، که خداوند علیّ أعلیٰ عنایت می‌کند به آن افرادی که طالبِ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أریَحِیَّة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> هستند؛ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی می‌خواهند خود را ببازند، وجودِ خود را از تعیّن خالی کنند، لباس خود را از این عالم مادّه در بیاورند، و تمام شوائب هستی خود را بریزند و در حرم پروردگار وارد بشوند؛ آن فکر و معارف پروردگار، از طرف پروردگار بر اینها افاضه می‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و نواحی قدس، (آنجائی که طاهران زندگی می‌کنند و اهل تطهیر و پاکیزگی در آنجا زندگی می‌کنند) آنجا جائی است که اصلاً جاهلان نمی‌توانند قدم بگذارند؛ و بر افرادی که اهل معصیت هستند حرام است که در ملکوتِ آسمان‌ها وارد بشوند، آنها نمی‌توانند، (حرام یعنی: ممنوع) راهشان بسته شده است. یک سدّ سکندر بسته‌اند، نمی‌گذارند آنها یک قدم در ملکوت آسمان بگذارند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أجساد المظلمة یعنی: افرادی که اهل معصیت و گناه و هوی هستند، و اهل خودیّت و استکبار هستند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اگر تو می‌خواهی خدا را بشناسی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَوَحِّدِ اللَه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، بگو: خدا یکی است، غیر از خدا در عالم وجود، در اسم و صفت و فعل و در ذات، قائل نشو! </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و أنتَ بِتَعظیمِهِ مَلَئان (یا مَلَئان)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اصلاً تمام وجودِ خودت باید سراپا مملوّ از تعظیم خدا بشود. تسبیح و تقدیس باید وجود تو را بگیرد. سراپای تو باید ذکر بشود. و ذکر خدا بکن در حالتی‌که باید از تمام این لباس‌های کفر و اعتبارات و مصلحت‌اندیشی‌ها و احتیاط‌کاری‌ها و آداب و رسوم جاهلانه‌ای که تو را از راه خدا باز می‌دارد، لخت و عریان شده باشی، آن‌وقت می‌توانی ذکر خدا کنی؛ و الاّ ذکر خدا نکردی، بلکه ذکر خودت را کردی.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عجیب بیان می‌کند! خوب بیان می‌کند. اینها راه‌هائی است که انسان می‌خواهد با فکرش برود خدا را به دست بیاورد؟ و نمی‌تواند به دست بیاورد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نظر کردن در آیات آفاقی و انفسی حق تعالی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس با فکر به‌دست آوردن هم آیۀ آفاقی است، نه آیۀ أنفسی. یک‌وقتی انسان از همین موجودات خارجی می‌خواهد خدا را بشناسد، آیۀ آفاقی است؛ یک‌وقتی با ذهن خودش می‌خواهد برود خدا را پیدا کند، این هم آیۀ آفاقی است؛ آن آیۀ أنفسی چیز دیگر است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیۀ أنفسی یعنی دیگر انسان با فکر نرود خدا را به‌دست بیاورد، بیاید از راه عبودیّت؛ از راه فکر خدا به‌دست می‌آید، امّا از این آیه به‌دست می‌آید: خدا خودش به دست نمی‌آید، از یک جنبه خدا شناخته می‌شود، نه آن خدائی که بر تمام عالم وجود سیطره دارد، انسان آن خدائی را می‌فهمد که بر خودش سیطره دارد، آن خدائی را می‌فهمد که علّت خود و خالق خود اوست، نه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خالقُ الأرضین و السَّماوات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! و خلقتِ أرضین و سماوات به نحوِ شهود بر او مشهود نخواهد شد؛ این راهش معرفت نفس است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ألا ای آهوی وحشی کجائی *** مرا با توست چندین آشنائی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دو تنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">؛</w:t>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و دو سرگردان دو بی‌کس *** دَد و دامت کمین از پیش و از پس</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیا تا حال یکدیگر بدانیم *** مراد هم بجوییم ار توانیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چنینم هست یاد از پیر دانا *** فراموشم نشد هرگز همانا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">که روزی رهروی در سرزمینی *** به لطفش گفت رندی ره‌نشینی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">که ای سالک چه در انبانه داری *** بیا دامی بنه گر دانه داری</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جوابش داد و گفتا دام دارم *** ولی سیمرغ می‌باید شکارم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بگفتا چون به دست آری نشانش *** که او خود بی نشانست آشیانش</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نکرد آن همدم دیرین مدارا *** مسلمانان مسلمانان خدا را</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مگر خضر مبارک پی تواند *** که این تنها بدان تنها رساند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
-[...2445 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="24"/>
       </w:r>
-      <w:r>
-[...431 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آخر آهوهای بی‌چارۀ تو در صحرا این‌طرف و آن‌طرف می‌گردند، آنها هم داغی دارند و تنها و غریبند.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -3912,61 +3220,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="17" name="_x0000_i0033" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0033" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -3980,788 +3288,1137 @@
 <w:footnotes xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:footnoteRef/>
         <w:t xml:space="preserve">سوره النّور (٢٤) صدر آیه ٣٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سوره البقرة (٢) قسمتی از آیه ٢٩.</w:t>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">سوره فصّلت (٤١) آیات ٥٣ و ٥٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سوره الطّلاق (٦٥) آیه ١٢.</w:t>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">جهت اطّلاع بیشتر پیرامون این قاعده فلسفی به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحکمة المتعالیة فی الأسفار العقلیة الأربعة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٣، ص ٣٩٢، باب علم به علّت به واسطه علم به معلول؛ و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح منظومه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حاجی سبزواری، ج ١، ص ٣٢٨</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، فی البرهان اللمّی و الإنّی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مراجعه شود. (محقّق)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سوره ابراهیم (١٤) آیه ٣٣.</w:t>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">جهت اطّلاع بیشتر پیرامون سفرهای چهارگانه سالک به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امام شناسی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٥، ص ٨٣؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رساله سیر و سلوک منسوب به بحر العلوم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص ١٤٣، مراجعه شود. (محقّق)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سوره الحجّ (٢٢) صدر آیه ٦٥.</w:t>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">برگرفته شده از </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثنوی معنوی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، دفتر سوم.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سوره لقمان (٣١) صدر آیه ٢٠.</w:t>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">جهت اطّلاع بیشتر پیرامون این کلام به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معاد شناسی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٤، ص ٢٨٠؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">توحید علمی و عینی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص ٢٥١؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحکمة المتعالیة فی الأسفار العقلیة الأربعة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، طبع سنگی، ج ١، ص ٢٦؛ طبع حروفی، ج ١، ص ١١٤، مراجعه شود. (محقّق)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سوره السّجدة (٣٢) صدر آیه ٩.</w:t>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">یعنی: آلاء پروردگار. (مرحوم علاّمه طهرانی قدّس سرّه)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">سوره المؤمنون (٢٣) ذیل آیه ١٤.</w:t>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گلشن راز</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شبستری.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">سوره الملک (٦٧) صدر آیه ١.</w:t>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اربعین </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شیخ بهائی، طبع ناصری (سنه ١٢٧٤ هجریه قمریه)، ص ١٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الله شناسی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ١، ص ١٥٨:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«سمعانی در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رَوح الأرواح فی شرح اسماء المَلِک الفتّاح</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در ص ٥٤ گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” ... و ملائکه ملوک می‌آیند صومعه‌های عبادت را آتش در زده، خرمن‌های تقدیس و تسبیح را بر بادِ بی‌نیازی بر داده و می‌گویند: ما عبَدناک حقَّ عبادتِک. عارفان و موحّدان می‌آیند دست افشانان که ما عَرفناک حقَّ معرفتِک.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در ص ٥٩٦ گوید: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”آنکه فرشتگانند می‌گویند: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما عبَدناک حقَّ عبادتِک</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، آن سرمایه به باد دادن است؛ و آنکه آدمیان گفتند: ما عرَفناک حقَّ معرفتِک، و آن خرمن خود را آتش در زدن است.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نجیب مائل هروی در تعلیقه خود در ص ٦٩٧ می‌نویسد:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”ما عبَدناک حقَّ عبادتِک:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">سوره الفرقان (٢٥) صدر آیه ١.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علاء الدّوله سمنانی می‌نویسد:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یکی از مسائل اصول که مختلف است میان امام أبوحنیفه و امام شافعی آن است که أبوحنیفه می‌گوید: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما عبَدناک حقَّ عبادتِک و لکن عرَفناک حقَّ معرفتِک</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، و شافعی می‌گوید: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما عبَدناک حقَّ عبادتِک أی ما عرَفناک حقَّ معرفتِک</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چهل مجلس</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص ١٥٦ ـ  ١٥٧).“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و علاء الدّوله سمنانی در </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">العروة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خود، ص ٨٣ و ٨٤ گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”و همچنین همه عارفان همین گفته‌اند. امّا آنکه امام اعظم أبوحنیفه کوفی گفته: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سبحانَک ما عبَدناک حقَّ عبادتِک و ما شکَرناک حقَّ شُکرِک، و لکن عرَفناک حقَّ معرفتِک</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ همین معنی دارد.“»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">سوره التّین (٩٥) آیه ٤.</w:t>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحارالأنوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٦٦، ص ٢٩١؛  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الله شناسی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٣، ص ٢٠؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">توحید علمی و عینی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص ٢٥٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">سوره البقرة (٢) آیات ٣٠ الی ٣٤.</w:t>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیوان بابا افضل الدین کاشانی.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">سوره طه (٢٠) ذیل آیه ١١٠ و ١١١. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معاد شناسی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‌٩، ص ٩٨؛ ج ‌٤ ص ٢٣٠:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">، ص ١٢٩، تعلیقه، مراجعه شود. (محقّق)</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«خداوند داناست به آنچه در برابر آنهاست، و به آنچه در پشت سر آنهاست؛ و آنان چنین توانی ندارند که علمشان بر خداوند احاطه کند * تمام چهره‌ها و سیماها در برابر عظمت خداوندِ زنده و قیّوم همه موجودات، ذلیل و خوارند؛ و کسی که ستم روا داشته و ظلم نموده باشد دست خالی و زیانکار است‌.»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">سوره الکهف (١٨) قسمتی از آیه ٥٠.</w:t>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحارالأنوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٦٦، ص ٢٩٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rtl/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">چون تمام حقیقت عالم برای انسان خلق شد. (حضرت علاّمه طهرانی قدّس سرّه).</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">مقصود شیخ بهاءالدّین از بعضُ المحقّقین، محقّق دوانی است.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">پایان نقل قول شیخ بهایی در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="EsmeKetab++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">شرح المنظومة</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، ج ٥، ص ١٨٢.</w:t>
+        <w:t xml:space="preserve">أربعین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از محقّق دوانی.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">پایان نقل قول شیخ بهایی در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="EsmeKetab++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الحکمة المتعالیة فی الأسفار العقلیّة الأربعة</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، ج ١، ص ٣٤٣.</w:t>
+        <w:t xml:space="preserve">أربعین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص ١٨، از خواجه نصیرالدّین طوسی.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EsmeKetab++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">المبدأ و المعاد</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، ص ٣٨٧.</w:t>
+        <w:t xml:space="preserve">شرح القبسات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص ٨٨: «قال الفارابی فی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رسالة الزنون</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص ٨، نقلاً عن افلاطون.»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EsmeKetab++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">همان مصدر</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">شرح الإشارات و التنبیهات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ٣، ص ٣٩٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">همان مصدر.</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">سوره البقرة (٢) قسمتی از آیه ٢٥٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">علیه السّلام، قافیه «راء».</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">سوره الحدید (٥٧) قسمتی از آیه ٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EsmeKetab++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">دیوان میرزا حبیب الله خراسانی.</w:t>
+        <w:t xml:space="preserve">وفیات الأعیان و أنباء أبناء الزمان</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ابن خلّکان، ج ٦، ص ٢٧٠، به نقل از شیخ شهاب الدّین سهروردی.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EsmeKetab++"/>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">، ج ٢٠، ص ٢٠٩، طبع رحلی: ”لَم یَسَعنِی سَمائِی و لا أرضِی و وَسِعَنِی قَلبُ عَبدِی المُؤمِنِ؛ ظرفیّت و سعه جلوات ذاتیّه مرا ندارد، نه زمین من و نه آسمان‌های من، ولیکن ظرفیّت آن را قلب بندۀ مؤمن من خواهد داشت.“ (خداوند متعال وصول به چنین مرتبه‌ای را نصیب ما و تمامی برادران ایمانی ما بگرداند بمحمّد و آله الطاهرین.) (محقّق)‌»</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:footnoteRef/>
+        <w:t xml:space="preserve">من و تو تنها هستیم.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...26 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="EsmeKetab++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الله شناسی</w:t>
-[...86 lines deleted...]
-        <w:t xml:space="preserve">، ص ٨٩ مراجعه شود. (محقّق)</w:t>
+        <w:t xml:space="preserve">دیوان حافظ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>