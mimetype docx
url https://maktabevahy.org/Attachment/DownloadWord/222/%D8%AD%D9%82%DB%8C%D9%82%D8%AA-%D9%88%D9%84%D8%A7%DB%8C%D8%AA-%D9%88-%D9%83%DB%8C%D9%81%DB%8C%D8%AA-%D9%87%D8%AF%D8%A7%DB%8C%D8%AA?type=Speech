--- v0 (2025-10-29)
+++ v1 (2026-05-06)
@@ -97,51 +97,51 @@
         </w:rPr>
         <w:t xml:space="preserve">عدم انحصار هدایت، به ارتباط ظاهری با مقام ولایت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> شرح حدیث عنوان بصری – جلسه 2</w:t>
+        <w:t xml:space="preserve"> شرح حدیث عنوان بصری - ولایت و هدایت - جلسه 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بیانات</w:t>
       </w:r>
@@ -1930,51 +1930,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سیدالشهداء می‌خواهند این را عرض کنند که: خدایا! تو در مقام معرفت بندگان نسبت به خودت و در این اطوار مختلفی که پیش می‌آوری، می‌خواهی تمام صفات وجودی خود و آن جامعیت خودت را در آنها قرار بدهی؛ تا اینکه شخص چه لیاقتی داشته باشد! لذا اگر اطوار مختلفی نباشد، دیگر جامعیتی نیست و این بنده توحید را از یک نظر می‌بیند و از نظرهای دیگر غفلت می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما هم از خداوند متعال تقاضا می‌کنیم که: خدایا! ما را برای استجماع جمیع آن کمالاتی که در راستای توحید می‌تواند یک بندۀ خودت داشته باشد، قابلیّت عنایت کن! عنایت خودت را در هر حال از ما سلب مکن! در تمسّک به مقام ولایت، آنی از آنات ما را محروم مفرما! در دنیا از زیارت ائمّۀ هدی و اولیای خودت، و در آخرت از شفاعت آنها ما را بی‌نصیب مفرما!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صلّ علی محمّد و آل محمّد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
@@ -2343,61 +2342,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>