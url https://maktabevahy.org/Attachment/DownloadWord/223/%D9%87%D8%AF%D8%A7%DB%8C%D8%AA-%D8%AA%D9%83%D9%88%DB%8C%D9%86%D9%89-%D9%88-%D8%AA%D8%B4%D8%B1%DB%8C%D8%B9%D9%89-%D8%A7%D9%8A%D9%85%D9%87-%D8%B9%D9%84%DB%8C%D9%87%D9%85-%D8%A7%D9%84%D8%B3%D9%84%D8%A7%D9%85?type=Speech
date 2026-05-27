--- v0 (2025-10-28)
+++ v1 (2026-05-27)
@@ -231,62 +231,74 @@
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرّحمٰن الرّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمد لله رب العالمین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و الصلاة و السلام علی سیّد النبیّن و اشرف النبیاء و المرسلین أبی القاسم محمّد</w:t>
+        <w:t xml:space="preserve">و الصلاة و السلام علی سیّد النبیّن </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">و اشرف النبیاء و المرسلین أبی القاسم محمّد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیّبین الطّاهرین المعصومین المکرمین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اللعنه علی أعدائهم أجمعین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1234,51 +1246,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عرض کنم که مطلب باز در این فقره ماند و حالا دیگر با خداست دیگر، می‌گویند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الکلامُ یجُرُّ الکلامَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إن‌شاءالله امیدواریم که خداوند ما را توفیق بدهد که همیشه نفس ما در مقام اطاعت، ذرّه‌ای از آن خواست و مشیّت پروردگار عدول نکند. مقام ولایت در همه حال خودش مباشر افعال و کردار و شراشر وجود ما باشد. آنی از آنات، خداوند ما را به خودمان وانگذارد. دست ما از دامان اهل‌بیت کوتاه مگرداند. تمام افعال و کردار ما را مَرضیّ نظر بزرگان قرار دهد. در دنیا از زیارت اولیاء خود و در آخرت از شفاعت آنها ما را بی‌نصیب مفرماید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NormalA++"/>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صل علی محمّد و آل محمّد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
@@ -1650,61 +1662,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="5" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>