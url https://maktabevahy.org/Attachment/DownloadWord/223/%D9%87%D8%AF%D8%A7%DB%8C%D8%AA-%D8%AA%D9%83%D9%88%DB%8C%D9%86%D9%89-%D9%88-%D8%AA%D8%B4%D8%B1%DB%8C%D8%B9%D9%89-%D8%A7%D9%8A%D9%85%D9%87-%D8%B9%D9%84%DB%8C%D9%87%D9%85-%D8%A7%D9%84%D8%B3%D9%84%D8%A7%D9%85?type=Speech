--- v1 (2026-05-27)
+++ v2 (2026-07-26)
@@ -1662,61 +1662,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="5" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="8" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>