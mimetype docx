--- v0 (2025-10-29)
+++ v1 (2026-05-06)
@@ -13,1844 +13,1733 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حقیقت و معناى سیر و سلوك الهى</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شرح حدیث عنوان بصری ـ ولایت و هدایت ـ جلسه 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس الله سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ باللَه من الشّيطان الرّجيم‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحِيم‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحَمدُ لِلّه ربِّ العالَمينَ و الصّلوة والسّلامُ على أشرَف المُرسَلينَ‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وخاتمِ النَّبيينَ أبى‌القاسمِ محمَّدٍ و علَى آلِهِ الطَّيِّبين الطّاهرين‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">واللعنة علَى أعدائِهم أجمَعينَ‌</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلوك یعنی قیام به آنچه مورد رضای حق است‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">بحث پیرامون این فقره از حدیث شریف عنوان بصری بود كه حضرت می‌فرماید: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«إنّى رَجُلٌ مَطلُوبٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> من مورد مراقبت و توجّه هستم، دولت و حكومت روی من نظر دارد.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عرض شد كه: هدایت و دستگیری پروردگار معیار مشخّص و تعریف شده‌ای برای همه ندارد؛ بلكه خداوند متعال راه‌های مختلفی را برای هدایت بشر بر حسب استعداد افراد قرار می‌دهد، و ممكن است راه شخصی با راه دیگری تفاوت داشته باشد. و آنچه كه برای سالك لازم است عبارت است از: تسلیم در برابر رضا و مشیت پروردگار، و عمل به آنچه كه قطع دارد صلاح و رضای حضرت حقّ به آن تعلّق گرفته است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در جلسه گذشته عرض شد كه: عدّه‌ای از بزرگان و علماء نجف، خدمت مرحوم قاضی رضوان اللَه علیه رسیده و از ایشان دستوراتی برای عمل و سلوك إلی‌اللَه می‌خواستند؛ ایشان قبل از پرداختن به این موضوع به آنها می‌فرمایند: آیا شما بر طبق آنچه كه تا به حال دانسته‌اید، عمل كرده‌اید كه الآن به دنبال مجهولات می‌گردید؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از این بیان ایشان استفاده می‌شود كه: راه خدا و سلوك إلی اللَه بر خلاف آنچه كه تصوّر می‌شود راهی دشوار و ناشناخته و عجیب و غریب و تافته‌جدابافته از مسیر حق نیست كه اسمش را سیر و سلوك و راه خدا، و ثمره آن را دستگیری و تربیت نفوس گذاشته باشند؛ بلكه سلوك إلی اللَه عبارت است از: قیام به آنچه كه مورد رضای حق است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آری، این معنای سلوك إلی اللَه است، و هر كسی غیر از این تصوّر كند، در اشتباه محض است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سلوك یعنی قیام به آنچه مورد رضای حق است‌</w:t>
+        <w:t xml:space="preserve">مرحوم علّامه: «بدانید كه قدم از قدم برنمی‌دارید إلّا بالعمل برضی اللَه»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روزی مرحوم والد رضوان اللَه علیه در دو سه سال آخر حیاتشان دوستانی را كه در مشهد داشتند جمع كردند و با آنها اتمام حجّت كرده و فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خیال نكنید به صرف اینكه اسم خود را سالك گذاشته‌اید و به گمان اینكه خود را در تحت حصن و حرز درآورده‌اید، دیگر مسأله فیصله پیدا كرده و كار خود را تمام شده تلقّی كنید. ای رفقا! بدانید كه: قدم از قدم برنمی‌دارید </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إلّا بالعَمَلِ برِضَى اللَه؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به اندازه سر سوزنی از جای خود حركت نمی‌كنید مگر به اینكه به این مطالب عمل كنید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی صرفِ با ما بودن ملاك نیست بلكه ملاك عمل است، و دل خوش كردن به اینكه ما در تحت حفظ و حراست ولایت قرار گرفته‌ایم، خواب و خیال است، و اگر به مطالبی كه مطرح می‌شود عمل شود جلو می‌روید، و اگر صد سال هم اسم سالك را با خود یدك بكشید یك سانت به جلو حركت نخواهید كرد؛ این را سلوك می‌گویند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلوك یعنی: عمل بر وفق رضای خدا و یقینیات؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلوك یعنی: حفظ امانت در هر موقعیت و در هر جا، ولو اینكه بر خلاف منافع انسان باشد؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلوك یعنی: صداقت با خود و با خلق خدا در همه جا و همه وقت، ولو اینكه بر خلاف منافع باشد؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلوك یعنی: احتراز از غیبت در همه جا و همه وقت، ولو اینكه این غیبت نفع و بهره‌ای را برای انسان به ارمغان بیاورد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم آیة اللَه انصاری: سلوك یعنی عمل كردن به احكام خمسه‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم آقای انصاری می‌فرمودند كه: «سلوك عبارت است از عمل به احكام خمسه: واجب ومستحب و حرام و مكروه و مباح.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چه بسیار افرادی در خدمت بزرگان بودند كه خیال می‌كردند صرف ادراك محضر ایشان كار را تمام می‌كند، درحالی‌كه مسأله این‌طور نبود. ما بسیاری از افرادی را می‌دیدیم كه می‌آمدند و در مجالس شركت می‌كردند، ولی عمل آنها گواه بر عدم یقین آنها به راه بود. بالأخره این افراد جان سالم به‌در نبردند و در وادی هلاكت سقوط كردند؛ چراكه اولیا الهی با كسی شوخی ندارند، و اساساً راه خدا شوخی‌بردار نیست و خداوند با كسی رفاقت و رحمیت ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سؤال جالب آیة اللَه حسن‌زاده آملی از آقازاده مرحوم قاضی رضوان اللَه علیه‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اخیراً یكی از دوستان مطلب بسیار جالبی را از قول حضرت آیة اللَه جناب آقای حسن‌زاده آملی وفقه اللَه تعالی لمرضاته نقل كردند و گفتند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روزی خدمت آقای حسن‌زاده رسیدم و صحبت از مرحوم قاضی رضوان اللَه علیه و آقازادگان ایشان به میان آمد، ایشان می‌گفتند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«روزی من از مرحوم آقا سید مهدی قاضی‌</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سؤال كردم: آقا! حقیقت و سرّ مرحوم قاضی به كدام یك از آقازادگان و اولاد منتقل شده است؟ آن جنبه معنوی و روحی را كه مرحوم قاضی داشتند، كدام یك از آقازادگان ایشان از آن حقیقت بهره بردند؟ و منظورم از این سؤال این بود كه: آیا شما هم در این زمینه حظّی برده‌اید یا نه.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ایشان فرمودند:" نه آقاجان! ما كجا توانستیم آن حقیقت و واقعیتی را كه در پدر ما بود به ارث ببریم؟! از میان اولاد مرحوم والد ما فقط یك خواهری داشتیم كه او وارث حقیقت و سرّ ایشان بود و او هم از دنیا رفته است."»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعد ایشان می‌فرمودند: «مرحوم آخوند ملّاحسینقلی همدانی قدّس اللَه رَمسَه در حدود سیصد شاگرد سلوكی داشت كه هر كدام ستاره‌ای در آسمان معرفت، و چراغی برای هدایت خلق بودند؛ افرادی مانند: مرحوم آقای سید احمد كربلایی، آقای سید محمّدسعید حبّوبی، آقای شیخ محمّد بهاری، بزرگانی از شاگردان مرحوم آخوند ملّاحسینقلی همدانی بودند. سیصد نفر از مرحوم آخوند ملّاحسینقلی همدانی استفاده بردند آن‌هم به این نحو از استفاده تامّ، درحالی‌كه فرزند بلافصل مرحوم آخوند ملّاحسینقلی در منزل ایشان بود و از این مسائل هیچ خبر نداشت!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این مسأله بسیار مهمّی است كه: راه و مسیر خدا بر اساس حقیقت و واقعیت است، و اینكه گفته شود: راه خدا شوخی بردار نیست بدین جهت است كه: خداوند متعال نسبت به بندگانش نظر واحدی دارد و همه در نزد او مساوی هستند، و همه بندگان خدا و مخلوق او هستند؛ بنابراین معنا ندارد كه نسبت به فردی نظری داشته باشد و نسبت به دیگری نداشته باشد، منتهی بحث در این است كه: چه كسی در این راه قدم می‌گذاردو با تمام وجود حركت می‌كند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كلام امام زمان علیه‌السّلام در نامه‌ای به شیخ مفید أعلی اللَه مقامه‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امام زمان علیه‌السّلام در نامه‌ای به شیخ مفید می‌فرمایند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> من مورد مراقبت و توجّه هستم، دولت و حكومت روی من نظر دارد.»</w:t>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ولو أنَّ أشياعَنا وفَّقَهم اللَه لطاعَتِه على اجتِماعٍ مِن القلوبِ فى الوفاءِ بالعهدِ عليهِم لما تأخَّرَ عنهم اليُمنُ بِلقائِنا، و لتَعَجَّلَتْ لهم السَّعادةُ بمشاهَدَتِنا على حقِّ المعرفة، و صِدقِها منهم بنا؛ فما يحبِسُنا عنهم إلّا ما يَتَّصلُ بنا ممّا نَكرَهُه و لانُؤثِرُه منهم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> عرض شد كه: هدایت و دستگیری پروردگار معیار مشخّص و تعریف شده‌ای برای همه ندارد؛ بلكه خداوند متعال راه‌های مختلفی را برای هدایت بشر بر حسب استعداد افراد قرار می‌دهد، و ممكن است راه شخصی با راه دیگری تفاوت داشته باشد. و آنچه كه برای سالك لازم است عبارت است از: تسلیم در برابر رضا و مشیت پروردگار، و عمل به آنچه كه قطع دارد صلاح و رضای حضرت حقّ به آن تعلّق گرفته است.</w:t>
+        <w:t xml:space="preserve">حضرت می‌فرمایند كه: «اگر شیعیان ما، واقعاً به آنچه كه بر عهده آنها قرار داده شده و بر آن عهدی كه بر آنها التزام دارند عمل كنند و متابعت ما را پیشه خود نمایند، به لقاء ما خواهند رسید و از مشاهده ما محروم نخواهند شد.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> در جلسه گذشته عرض شد كه: عدّه‌ای از بزرگان و علماء نجف، خدمت مرحوم قاضی رضوان اللَه علیه رسیده و از ایشان دستوراتی برای عمل و سلوك إلی‌</w:t>
+        <w:t xml:space="preserve">در اینجا منظور حضرت تنها مشاهده و لقاء ظاهری نیست، بلكه مقصود حضرت آن است كه: حقیقت و نور ولایت در دل آنها متمكّن خواهد شد، و آنها راه خدا را با آن نور مشاهده می‌كنند و مسیرشان را تشخیص می‌دهند. و آنچه كه موجب ابتعاد آنها از ما می‌شود، همان اعمالی است كه انجام می‌دهند و ما را ناراضی می‌كنند، و ما نسبت به آن كارها كراهت داریم.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:br w:type="page"/>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">باید توجّه داشت كه در این كلام صاحب مقام ولایت كلّیه می‌فرماید: «این اعمال آنهاست كه آنها را از ما دور می‌كند، و إلّا ما به آنها از خود آنها نزدیك‌تریم.» یعنی واقعاً اگر كسی بر طبق آنچه كه می‌داند عمل كند و خود را گول نزند، او به ما نزدیك است و در نزد ما است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تقاضای دستور یكی از علمای معروف قم از علّامه طهرانی و پاسخ ایشان‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> اللَه می‌خواستند؛ ایشان قبل از پرداختن به این موضوع به آنها می‌فرمایند: آیا شما بر طبق آنچه كه تا به حال دانسته‌اید، عمل كرده‌اید كه الآن به دنبال مجهولات می‌گردید؟!</w:t>
+        <w:t xml:space="preserve">روزی یكی از آقایانی كه چند سال پیش از دنیا رفت و ایشان را در قم دفن كرده‌اند، در زمان سلطنت شاه خدمت مرحوم آقا رضوان اللَه علیه آمده بود و از ایشان دستور و برنامه‌ای می‌خواست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> از این بیان ایشان استفاده می‌شود كه: راه خدا و سلوك إلی اللَه بر خلاف آنچه كه تصوّر می‌شود راهی دشوار و ناشناخته و عجیب و غریب و تافته‌جدابافته از مسیر حق نیست كه اسمش را سیر و سلوك و راه خدا، و ثمره آن را دستگیری و تربیت نفوس گذاشته باشند؛ بلكه سلوك إلی اللَه عبارت است از: قیام به آنچه كه مورد رضای حق است.</w:t>
+        <w:t xml:space="preserve">من ایشان را می‌دیدم كه یك‌روزدر میان برای دو سه مرتبه خدمت مرحوم آقا می‌آمدند و بعد به طور كلی این ارتباط قطع شد. ایشان از معمّرین و از علمای معروف قم بود، و سه چهار سال است كه از دنیا رفته است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> آری، این معنای سلوك إلی اللَه است، و هر كسی غیر از این تصوّر كند، در اشتباه محض است.</w:t>
+        <w:t xml:space="preserve">از آنجا كه من در این جریان رفت و آمد داشتم، تا حدودی از مسائل و سخنانی كه ردّ و بدل می‌شد، اطّلاع پیدا كرده بودم. روزی از مرحوم آقا سؤال كردم: «آقا! ایشان چرا رفت و دیگر نیامد؟»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ایشان فرمودند: «این آقا آمده بود برای اینكه با ما مصاحبت داشته باشد و از مسائل سیر و سلوك و دستورات اخلاقی هم بهره‌مند شود؛ من به ایشان گفتم: آیا شما در این طلب خود آن‌قدر مُجِدّ هستید كه آنچه را گفتم بدون چون و چرا انجام دهید؟!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(زیرا بالأخره مسأله، مسأله آسانی نیست. صحبت در سعادت و شقاوت و فلاح و رستگاری انسان است، و چه بسا ممكن است مطالبی به ذهن انسان برسد كه با منویات ولی در تنافی باشد؛ پس باید دید كه انسان چقدر آمادگی دارد؟)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ایشان فكری كرد و چون در آن موقع وارد بعضی از جریان‌ها شده بود، گفت: «آقا شما هرچه بفرمایید اطاعت می‌كنم، امّا از این جریان نمی‌توانم دست بردارم.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم آقا در پاسخ فرمودند: «اتّفاقاً همین‌جا نقطه ضعف شما است و ما نمی‌توانیم با شما كنار بیاییم؛ چون اوّلین مسأله ما همین است كه شما باید از این جریان دست بردارید.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ایشان هم رفت و نتوانست استفاده كند و بعد هم از دنیا رفت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرحوم علّامه: «بدانید كه قدم از قدم برنمی‌دارید إلّا بالعمل برضی اللَه»</w:t>
+        <w:t xml:space="preserve">مراجعه به استاد به شرط عدم پیروی در بعضی موارد، توجیه عقلی و منطقی ندارد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> روزی مرحوم والد رضوان اللَه علیه در دو سه سال آخر حیاتشان دوستانی را كه در مشهد داشتند جمع كردند و با آنها اتمام حجّت كرده و فرمودند:</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> به اندازه سر سوزنی از جای خود حركت نمی‌كنید مگر به اینكه به این مطالب عمل كنید.</w:t>
+        <w:t xml:space="preserve">حال صحبت در این است كه: اگر شخصی بخواهد به حقیقت و واقعیت برسد، دیگر تخصیص معنا ندارد؛ چراكه اگر شما با توجّه به علم و تجربه و ادراك و بصیرت خود، ایشان را حق می‌دانید و خود را در اختیار قرار می‌دهید، معنایش این است كه ایشان در یك افق بالاتری است: افق دیدی كه محدود به علوم اكتسابی و حصولی و مقید به تجارب شخصی و اجتماعی نیست، دیدگاهی كه در چهارچوب قانون بصیرت و ادراك عادی و عرفی نمی‌گنجد؛ شما با این وِجهه نظر نزد او می‌روید و إلّا به چه دلیل با اینكه افراد بسیاری بودند به ایشان مراجعه كردید؟ وقتی برای انسان چنین مسأله‌ای روشن شود، دیگر عذری نخواهد داشت، و لذا شما نمی‌توانید از این شخص بزرگ دست بردارید و اینجاست كه خدا جلوی انسان را می‌گیرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> یعنی صرفِ با ما بودن ملاك نیست بلكه ملاك عمل است، و دل خوش كردن به اینكه ما در تحت حفظ و حراست ولایت قرار گرفته‌ایم، خواب و خیال است، و اگر به مطالبی كه مطرح می‌شود عمل شود جلو می‌روید، و اگر صد سال هم اسم سالك را با خود یدك بكشید یك سانت به جلو حركت نخواهید كرد؛ این را سلوك می‌گویند.</w:t>
+        <w:t xml:space="preserve">اگر فرضاً مرحوم آقا به ایشان می‌گفتند: آقا! برو و خودت را از پشت‌بام پائین‌بینداز، آیا او انجام می‌داد یا نمی‌داد؟ كسی كه می‌گوید: هرچه شما بگویید من انجام می‌دهم، معنایش این است كه در این مورد هم تسلیم است. و إلّا مسائل مربوط به نفوس و جروح و دماء و یا مسائل مربوط به عِرض و ناموس و اموال را استثناء می‌كرد؛ در این‌صورت «شیر بی‌یال و دُم و إشكم» می‌شود كه مولانا می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شیر بی دم و سر و إشكم كه دید *** این‌چنین شیری خدا خود نافرید</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سلوك یعنی: عمل بر وفق رضای خدا و یقینیات؛</w:t>
+        <w:t xml:space="preserve">بنابراین، این شخص موتی را كه موجب انقطاع او از حیات دنیوی است چون بر طبق دستور است می‌پذیرد، ولی جدا شدن از این جریان خاص را نمی‌پذیرد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سلوك یعنی: حفظ امانت در هر موقعیت و در هر جا، ولو اینكه بر خلاف منافع انسان باشد؛</w:t>
+        <w:t xml:space="preserve">اینجاست كه مسائل نفسانی جلو می‌آید و مانع از پذیرش حق می‌شود، و با این توجیهات كه: آقا! چرا شما بعد از سال‌ها مبارزه از این جریان درحالی‌كه عدّه‌ای به شما چشم دوخته‌اند، جدا شدید؟ و با رفتن شما چنین و چنان می‌شود، از پذیرش حق سر باز می‌زند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:br w:type="page"/>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این مطالب را كه عرض می‌كنم واقعیت دارد؛ إن‌شاءاللَه خداوند دست انسان را بگیرد. گاهی انسان قبل از اینكه وارد جریانی شود نسبت به آن نظری دارد، و چه بسا ممكن است آن را قدح و مذمّت كند (مثلًا اگر پست و مقامی پیشنهاد شود، واقعاً قبول نمی‌كند و مذمّت هم می‌كند و مفاسد آن را در نظر می‌آورد) امّا همین كه بأی نحوٍ كان وارد آن جریان شد و یكی دو سال گذشت، اگر به او بگویند: حال از این جریان بیرون بیا، دیگر مسأله برای او خیلی سخت خواهد شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:br w:type="page"/>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">زیرا اكنون در این جریان وارد شده، و با معاریف واقوامی آشنا شده، حیثیت‌و شخصیتی پیدا كرده، روی او حساب می‌كنند و الآن برای خود كسی شده، در منزل و منظر زن و بچه خودش اعتباری پیدا نموده، حال اگر دفعتاً به او بگویند: «آقاجان! تو خود می‌دانی كه این جریان با سابقش تفاوتی نكرده است، و به همین مقدار ما از خدمات تو ممنون هستیم و از این پست كناره بگیر» در اینجا حساب او با كرام الكاتبین است و مسأله برای او خیلی مشكل خواهد شد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شمّه‌ای از حالات آیة اللَه حاج ملّاعلی كنی رحمة اللَه علیه‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سلوك یعنی: صداقت با خود و با خلق خدا در همه جا و همه وقت، ولو اینكه بر خلاف منافع باشد؛</w:t>
+        <w:t xml:space="preserve">خداوند مرحوم حاج ملّاعلی كَنی را رحمت كند؛ ایشان از بزرگان علماء طهران به حساب می‌آمد و در زمان مرحوم شیخ انصاری مرجع علی‌الإطلاق طهران بود. طهران در آن زمان پایتخت بود. ایشان در زمان ناصرالدّین شاه بود و ناصرالدّین شاه به شدت از او می‌ترسید؛ زیرا او حاكم شرع و مبسوط الید بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سلوك یعنی: احتراز از غیبت در همه جا و همه وقت، ولو اینكه این غیبت نفع و بهره‌ای را برای انسان به ارمغان بیاورد.</w:t>
+        <w:t xml:space="preserve">می‌گویند: روزی ناصرالدّین شاه برای شكار به بیرون از طهران رفته بود، موقع عصر كه شد به اطرافیان خودمی‌گوید: باید هرچه زودتر به طهران برگردیم. آنها گفتند: أعلی‌حضرت! هنوز تا غروب مدّتی باقی مانده است. او گفت: باید برگردیم! می‌دانید چه فكری كرده‌ام؟ الآن به این فكر افتادم كه اگر آخوند ملّاعلی كنی به مردم بگوید: دروازه‌ها را بر شاه ببندید، دیگر ما پشت دروازه خواهیم ماند و آن‌وقت چه كسی می‌تواند دروازه‌ها را به روی ما باز كند؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آری، ایشان چنین عالم با اقتداری بود، و دم و دستگاه بسیار مفصّلی هم داشت. و البتّه همه اینها بر اساس مصلحت بود؛ چراكه می‌خواست با شاه مقابله كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرحوم آیة اللَه انصاری: سلوك یعنی عمل كردن به احكام خمسه‌</w:t>
+        <w:t xml:space="preserve">كشیدن خط راه‌آهن توسط انگلیسی‌ها در ایران، بهانه برای ورود استعمار</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مرحوم آقای انصاری می‌فرمودند كه: «سلوك عبارت است از عمل به احكام خمسه: واجب ومستحب و حرام و مكروه و مباح.»</w:t>
+        <w:t xml:space="preserve">در آن زمان خارجی‌ها آمده بودند و می‌خواستند كه در ایران ریل راه آهن بكشند، تا اینكه قضیه به سمع مرحوم آخوند حاج ملّاعلی كنی رسید و ایشان این معاهده را وِتو كرد و با آن مخالفت نمود. البتّه این طرح‌ها وسائط و وسائلی برای نفوذ و ورود استعمار در ایران و از بین بردن فرهنگ اسلام و تشیع بود؛ این طرح گرچه ظاهر آراسته‌ای داشت ولی منویات و مسائل پشت‌پرده برای بسیاری مشخّص بود. در این موقعیت عدّه‌ای تبلیغ می‌كردند كه این‌آخوندها كسانی هستند كه‌می‌خواهند ملّت را در همان عقب افتادگی نگه دارند؛ امروزه دنیا در حال ترقّی است و چنین و چنان شده است و مسائل تغییر و تبدّل پیدا كرده است، آخر این كار ایشان چه معنا دارد؟! تا اینكه در منزل مرحوم آخوند مجلسی تشكیل شد و نمایندگان آنها هم در آن شركت كردند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تشبیه لطیف نفس به گوساله‌ای كه به گاو تبدیل می‌شود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> چه بسیار افرادی در خدمت بزرگان بودند كه خیال می‌كردند صرف ادراك محضر ایشان كار را تمام می‌كند، درحالی‌كه مسأله این‌طور نبود. ما بسیاری از افرادی را می‌دیدیم كه می‌آمدند و در مجالس شركت می‌كردند، ولی عمل آنها گواه بر عدم یقین آنها به راه بود. بالأخره این افراد جان سالم به‌در نبردند و در وادی هلاكت سقوط كردند؛ چراكه اولیا الهی با كسی شوخی ندارند، و اساساً راه خدا شوخی‌بردار نیست و خداوند با كسی رفاقت و رحمیت ندارد.</w:t>
+        <w:t xml:space="preserve">مرحوم آخوند به یكی از غلامان و نوكران دستور داد و گفت: برو و فلان گاو را از طویله به وسط مجلس بیاور؛ او هم رفت و یك گاو عجیب و غریبی را در همان مجلسی كه وزرای ناصرالدّین‌شاه و مأمورینی از دُوَل سه‌گانه خارجی نشسته بودند آورد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم آخوند به آن نوكر رو كرد و گفت: این گاو را از فلان درب (دری كه افراد از آنجا رفت آمد می‌كردند) بیرون ببر، درحالتی‌كه آن گاو بسیار بزرگ و ارتفاعش از در بیشتر بود و از در بیرون نمی‌رفت.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در این موقع مرحوم آخوند به آنها رو كرد و گفت: وقتی كه ما این گاو را آوردیم آن را از همین دری كه الآن رد نمی‌شود وارد كردیم، زیرا آن‌وقت كوچك بود، ولی الآن بزرگ شده و دیگر نمی‌تواند از این در بیرون برود؛ و این جواب شماست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صحبت در این است كه نفس انسان تا وقتی در موقعیت مناسب قرار نگرفته است، خیلی رجز می‌خواند كه چرا چنین و چنان می‌كنند، كارهای خلاف انجام می‌دهند، اینجا و آنجا اشكال دارد، چرا به داد كسی نمی‌رسند و ... امّا وقتی كه خود انسان در آن موقعیت قرار گرفت و آن موقعیت و مقام به سراغ او آمد و بر تمام شراشر وجود او پنجه درافكند، به طوری كه به تدریج استعداد و حرّیت فكری و نفسی و آزادمنشی و سرّ انسان را مخذول و مغلوب هواهای نفسانی و شیطانی كرد، ناگهان متوجّه می‌شود كه دیگر مفرّی ندارد و هیچ توان و قدرتی برای استخلاص از این مهلكه وجود ندارد. و آنجاست كه شروع به توجیه كردن مطالب و كارهای‌خود می‌كند؛ لذا دیده می‌شود كه همین آقایی كه دو سال پیش از این جریان مذمّت و انتقاد می‌كرد، الآن آن را مدح و توجیه می‌كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال جالب آیة اللَه حسن‌زاده آملی از آقازاده مرحوم قاضی رضوان اللَه علیه‌</w:t>
+        <w:t xml:space="preserve">داستان شخصی كه قبل از رسیدن منصب و مقام به دیگران اعتراض می‌نمود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> اخیراً یكی از دوستان مطلب بسیار جالبی را از قول حضرت آیة اللَه جناب آقای حسن‌زاده آملی وفقه اللَه تعالی لمرضاته نقل كردند و گفتند:</w:t>
+        <w:t xml:space="preserve">یك‌وقتی در مجلسی كه بسیاری از افراد در آن شركت می‌كردند و دیگر خصوصیاتش را ذكر نمی‌كنم حضور داشتم. در آن مجلس مطالبی از این‌طرف و آن‌طرف مطرح می‌شد، و افرادی هم كه حضور داشتند از مسائل مملكتی و سایر مطالب به طور كلی اطّلاع داشتند. طبعاً در آن مجلس مطالب خوشایندی مطرح نمی‌شد و گاهی اسمی از افراد به میان می‌آمد، و لذا من هم قدری مكدّر شدم و روی‌هم‌رفته خوشم نیامد و برای مرتبه بعد كه من را دعوت كردند دیگر نرفتم و به آنها گفتم: اینها مطالبی است كه نیاز به گفتن و شنیدن ندارد؛ اینكه فلانی مرتكب فلان كار شده به ما چه مربوط است؟ و بالأخره ما هم در حدود شعور و بصیرت و ادراك خود به این مقدار می‌دانیم؛ چرا انسان نسبت به افراد سوء ظن پیدا كند؟ این كار صحیح نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> روزی خدمت آقای حسن‌زاده رسیدم و صحبت از مرحوم قاضی رضوان اللَه علیه و آقازادگان ایشان به میان آمد، ایشان می‌گفتند:</w:t>
+        <w:t xml:space="preserve">در آن مجلس شخصی بود كه خیلی بیش از دیگران در طرد و مذمّت این افراد حرارت و حمیت به خرج می‌داد، و خلاصه صحبت ایشان این بود كه: بعضی افراد مانند مغازه‌های یك بَری كه فقط از یك زاویه با خارج ارتباط دارند، یك بر هستند، و بعضی افراد هم مانند مغازه‌های دو بر، دو بر هستند و گاهی به این طرف و گاهی به آن طرف می‌غلطند، و بعضی هم سه بر دارند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «روزی من از مرحوم آقا سید مهدی قاضی‌</w:t>
+        <w:t xml:space="preserve">آن‌وقت به طعنه می‌گفت: «در چنین وضعیتی باید افراد شش بر باشند و امروزه این افراد هستند كه می‌توانند كاری انجام بدهند، و إلّا تا شخصی بخواهد حرفی بزند، طبعاً با مشكلاتی مواجه می‌شود. افرادی كه الآن در رأس كار هستند شش بَرند؛ امروز این‌طور سخن می‌گویند و فردا به نحو دیگری حرف می‌زنند.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مدّتی از این جریان گذشت و خود ایشان هم به پست و مقامی رسید؛ روزی یكی از دوستان از ایشان سؤالی می‌كند كه: چرا فلان مطلب باید این‌طور باشد؟! در پاسخ می‌گوید: مشخّص است كه انسان باید تابع دولت و حكومت باشد، و چون‌حكومت حكومت اسلامی است، پس هر دستوری مُطاع است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در اینجا می‌بینیم ایشان در عرض مدت كوتاهی حرفی می‌زند كه به جای شش بر باید شصت بر داشته باشد تا بتواند چنین مطلبی را با این وسعت بگوید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">باری، این نفس امّاره است كه حرّیت و آزادمنشی در فكر و اندیشه و عمل را از انسان سلب می‌كند، و او را در محدوده‌ای قرار می‌دهد كه موجب می‌شود تمامی استعدادات متبدّل و متغیر و متحوّل شود، و بعد هم شروع می‌كند به توجیه در توجیه و تأویل در تأویل، و این بسیار عجیب است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عنایت و لطف، پشتیبان كسانی است كه قدم صدق در راه او برمی‌دارند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینها همه برای این است كه انسان نمی‌خواهد واقعاً قدم در راه بگذارد، و إلّا اگر قدم صدق در راه خدا بردارد و واقعاً عمل كند، عنایت و لطف پروردگار پشتیبان او خواهد بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رند عالم‌سوز را با مصلحت بینی چه‌كار *** كار مُلك است آن كه تدبیر و تأمل بایدش‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> سؤال كردم: آقا! حقیقت و سرّ مرحوم قاضی به كدام یك از آقازادگان و اولاد منتقل شده است؟ آن جنبه معنوی و روحی را كه مرحوم قاضی داشتند، كدام یك از آقازادگان ایشان از آن حقیقت بهره بردند؟ و منظورم از این سؤال این بود كه: آیا شما هم در این زمینه حظّی برده‌اید یا نه.</w:t>
+        <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ایشان فرمودند:" نه آقاجان! ما كجا توانستیم آن حقیقت و واقعیتی را كه در پدر ما بود به ارث ببریم؟! از میان اولاد مرحوم والد ما فقط یك خواهری داشتیم كه او وارث حقیقت و سرّ ایشان بود و او هم از دنیا رفته است."»</w:t>
+        <w:t xml:space="preserve">آن كسی كه می‌خواهد دو روزی را در این عالم طی كند و به مقصود برسد، چه به اینكه بنشیند و دائماً از این‌طرف و آن‌طرف بگوید و از این اوضاع و مسائل و موضوعات و تغییر و تغیرها گفتگو نماید؟! این مسائل به ما مربوط نیست!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بعد ایشان می‌فرمودند: «مرحوم آخوند ملّاحسینقلی همدانی قدّس اللَه رَمسَه در حدود سیصد شاگرد سلوكی داشت كه هر كدام ستاره‌ای در آسمان معرفت، و چراغی برای هدایت خلق بودند؛ افرادی مانند: مرحوم آقای سید احمد كربلایی، آقای سید محمّدسعید حبّوبی، آقای شیخ محمّد بهاری، بزرگانی از شاگردان مرحوم آخوند ملّاحسینقلی همدانی بودند. سیصد نفر از مرحوم آخوند ملّاحسینقلی همدانی استفاده بردند آن‌هم به این نحو از استفاده تامّ، درحالی‌كه فرزند بلافصل مرحوم آخوند ملّاحسینقلی در منزل ایشان بود و از این مسائل هیچ خبر نداشت!»</w:t>
+        <w:t xml:space="preserve">اگر به آن طلبه یا دانشجویی كه به زمان امتحانش چند روز بیشتر باقی نمانده و تمام وقتش را صرف مطالعه می‌كند بگویند: بیا این برنامه تلویزیون را تماشا كن، می‌گوید: این تلویزیون مبارك شما باشد، الآن وظیفه من این نیست؛ زیرا اگر بخواهم در این شرائط این برنامه را تماشا كنم از امتحان بازمی‌مانم و نمره نمی‌آورم. یا اگر به او بگویند: بیا دو روزی با هم به گردش برویم می‌گوید: فعلًا این گردش برای شما باشد، این وظیفه من نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم علّامه طهرانی: «سالك باید مثل كسی باشد كه شب امتحانش را می‌گذراند»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> این مسأله بسیار مهمّی است كه: راه و مسیر خدا بر اساس حقیقت و واقعیت است، و اینكه گفته شود: راه خدا شوخی بردار نیست بدین جهت است كه: خداوند متعال نسبت به بندگانش نظر واحدی دارد و همه در نزد او مساوی هستند، و همه بندگان خدا و مخلوق او هستند؛ بنابراین معنا ندارد كه نسبت به فردی نظری داشته باشد و نسبت به دیگری نداشته باشد، منتهی بحث در این است كه: چه كسی در این راه قدم می‌گذاردو با تمام وجود حركت می‌كند.</w:t>
+        <w:t xml:space="preserve">مرحوم آقا رضوان اللَه علیه می‌فرمودند: «سالك در این دنیا باید مثل آن كسی باشد كه شب قبل از امتحان را می‌گذراند.» در چنین شبی اصلًا كسی نمی‌خوابد؛ زیرا فردا سرنوشت او رقم می‌خورد و اگر باز بماند، برای همیشه مانده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كاروان رفت و تو در خواب و بیابان در پیش‌ *** كی روی، ره ز كه پرسی، چه كنی، چون باشی‌</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای دل ار عشرت امروز به فردا فكنی‌ *** مایه نقد بقا را كه ضمان خواهد شد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امروز برای امروز است و فردا هم برای فردا. در كارهای خود نگوئیم فردائی هم خواهد آمد، نه آقاجان! هیچ معلوم نیست؛ یك لحظه جناب عزرائیل علیه‌السّلام می‌آید و قلب می‌ایستد و دیگر كار انسان تمام است و هیچ تضمینی هم وجود ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینكه گفته می‌شود: «الآن مصلحت در این است كه فلان كار از امور دنیا را انجام دهم و چنین و چنان كنم»، به مقداری صحیح است كه برای زندگی انسان ضرورت دارد، و امّا اضافه بر مقدار ضرورت كه وقت و فكر انسان را بگیرد، برای سالك مضرّ و مربوط به آدم‌های بی‌كار و بی‌عار است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن كسی كه درد دارد، فوراً خود را به طبیب نشان می‌دهد و إلّا ممكن است مشكلی باشد كه اگر دیر اقدام كند خطری غیر قابل جبران برای او پیش آید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شما به جوّی كه امروزه بر ما حاكم است و به این اوضاعی كه بر ما می‌گذرد، نگاه كنید و ببینید مردم در چه حال و هوا و اوضاعی سیر می‌كنند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گویند: به یك سیگاری گفتند سیگارت را ترك كن، گفت: من اصلًاشب را به عشق سیگار می‌خوابم تا صبح بیدار شوم و سیگار بكشم، و از شما در تعجّبم كه شما به عشق چه چیز می‌خوابید؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حال ببینید كه ما نسبت به او چه قضاوتی داریم و او نسبت به ما چه قضاوتی می‌كند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آری، توده مردم این‌چنین هستند. اكنون باید دید آیا واقعاً به آن حد از علم و عقل رسیده‌ایم كه به جای اینكه دو ساعت عمر خود را صرف مشاهده برنامه‌هائی نمائیم كه از اوّل تا آخر آن هیچ چیزی بر معلومات ما اضافه نمی‌كند مگر خراب شدن ذهن و خرد شدن اعصاب و درهم ریختگی فكر، بیاییم سه چهار ورق از مطالب واقعی و كتاب‌های سودمند و علوم الهی را برای خود تحصیل كنیم؟! اگر به این مرحله رسیدیم آن‌وقت سالكیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">كلام امام زمان علیه‌السّلام در نامه‌ای به شیخ مفید أعلی اللَه مقامه‌</w:t>
+        <w:t xml:space="preserve">سالك واقعی در خود احساس درد می‌كند و تمام توجّهش به ولی خداست‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> امام زمان علیه‌السّلام در نامه‌ای به شیخ مفید می‌فرمایند:</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> ولو أنَّ أشياعَنا وفَّقَهم اللَه لطاعَتِه على اجتِماعٍ مِن القلوبِ فى الوفاءِ بالعهدِ عليهِم لما تأخَّرَ عنهم اليُمنُ بِلقائِنا، و لتَعَجَّلَتْ لهم السَّعادةُ بمشاهَدَتِنا على حقِّ المعرفة، و صِدقِها منهم بنا؛ فما يحبِسُنا عنهم إلّا ما يَتَّصلُ بنا ممّا نَكرَهُه و لانُؤثِرُه منهم.</w:t>
+        <w:t xml:space="preserve">سالك واقعی كسی است كه در وجود خود احساس درد دارد و ما الآن درد نداریم، سالك كسی است كه عار دارد و ما الآن بی‌عار هستیم، سالك كسی است كه عقل و ادراك دارد؛ اگر واقعاً انسان به این مرحله رسید، آن‌وقت اسم سالك بر او صدق خواهد كرد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما در گذشته نزد بزرگانی بودیم و افرادی را می‌دیدیم كه وقتی به حضور این بزرگان می‌رسیدند فقط منتظر این بودند كه این و آن چه می‌كنند و چه رفتاری دارند و چگونه نماز می‌خوانند و چگونه روزه می‌گیرند؛ آخر به تو چه ربطی دارد؟! تو اكنون الماسی گرانبها در دست داری و آن‌وقت دائماً به این‌طرف و آن‌طرف چشم دوخته‌ای كه دیگران چه در جیب دارند و به چه مقام و مرتبه‌ای رسیده‌اند و چه گفتند و چه حرفی زدند؟! آخر ما كه خود هزار بدبختی و بیچارگی داریم، تا كی باید تا این حدّ جاهل باشیم كه درد خود را فراموش كنیم و به دنبال دیگران برویم؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من خود شاهد بودم كه مرحوم آقای حدّاد بارها به یكی از شاگردان می‌فرمودند: به تو چه مربوط است كه این شخص آمده و فلان كار را كرده است؟! آخر تو چه‌كاره‌ای؟! به تو چه ربطی دارد كه فلانی اینجا آمد و رفت دارد، و فلان كار را كرده است؟! آخر مگر تو قیم و ولی و وكیل اینها هستی؟! بیا و استفاده‌ات را بكن و برو این مطالب را به كار ببند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علّامه طهرانی، تنها فردی كه در خدمت حضرت حدّاد سرگرم به خود بود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از میان تمام شاگردان آقای حدّاد، تنها كسی كه سرگرم به كار و راه خود بود، پدر ما بود كه می‌آمد و می‌نشست و واقعاً به هیچ چیزی كار نداشت.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چرا چنین بود؟ چون ایشان درد داشت و آنها نداشتند؛ ایشان در درون خودش احساس مرض می‌كرد و به دنبال معالجه بود و آن شخص نه احساس درد می‌كرد و نه به دنبال چاره می‌رفت. و دائماً به این و آن ایراد می‌گرفت كه تو در اینجا این كار و تو فلان كار را انجام دادی، و بدبخت مسكین تمام عمرش را به این حرف‌ها گذراند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بارها می‌شد كه من خدمت بعضی از رفقا و دوستان عرض می‌كردم كه: «این مطلبی را كه شما احساس می‌كنید مربوط به شخص شماست، قابل انتقال به دیگری نیست!» ولی باز می‌دیدیم كه می‌روند و به دیگری هم انتقال می‌دهند؛ آخر شما در اینجا چه كاره هستید؟! پس اینكه به شما می‌گوییم این مطلب قابل انتقال به دیگری نیست، معنایش چیست؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تو راهت را طی كن و با كسی كاری نداشته باش! چرا حرفی را نقل می‌كنی كه شنونده طاقت شنیدن آن را ندارد و مفسده بار می‌آورد؟! چرا انسان سر خود مطلبی را پخش كند كه مفاسد و تبعاتی را بار بیاورد كه قابل كنترل نباشد و موجب خطراتی شود؟! مگر خدا زمام امور دین و دنیای مردم را به دست شما سپرده است؟! مگر بر شما وحی شده است؟! مگر بر شما تكلیفی شده است كه بیائید و از این و آن دستگیری كنید؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این را بدانید كه: این افراد اصلًا راه به جایی نخواهند برد و ابداً قدم از قدم برنخواهند داشت. آن كسی كه همّ و غمش فقط این باشد كه دائماً نزد این و آن برود و این مطالب را بگوید، یك ذرّه حركت نخواهد كرد؛ من این را تضمین می‌دهم و شما روز قیامت جلوی مرا بگیرید!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">البتّه نه اینكه ما واجد این مطالبیم، ما كه از خود هیچ نداریم، و فقط در همین حدّ كه دور هم بنشینیم و صحبت و انس و مجالستی داشته باشیم، مطلوب ماست؛ ولی این مطالب را چون به چشم خود دیده‌ام عرض می‌كنم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هر وقت دیدید فردی سرش را در لاك خود فروبرده و به خود فكر می‌كند، بدانید كه او احساس درد می‌كند؛ مگر در صورتی كه تكلیف بر حرف زدن باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به‌دست دادن ملاكات، یكی از مسائل مورد نظر مرحوم علّامه‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لذا یكی از مسائلی كه همیشه مورد نظر بود و مرحوم آقا هم روی آن بسیار تكیه داشتند، به دست دادن ملاكات به افراد بوده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما می‌دیدیم ایشان در زمان حیاتشان خیلی صحبت می‌كردند؛ به یاد دارم مدّتی در شب‌های سه‌شنبه تفسیر بعضی از آیات خاصّ قرآن مثل تفسیر آیه‌</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( (اللَه نُورُ)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و در سال‌های متمادی شرح احادیث قدسیه «یا أحمد» و «یا عیسی»، و در سایر شب‌ها هم تفسیر قرآن، دائر بود. در روزهای جمعه هم جلسات سیار برقرار بود كه خودشان صحبت می‌كردند، و بعدها به مسجد قائم منتقل شد. حال، آیا فقط مأموریت ایشان این بود كه مانند ضبطصوت بیایند و یك نواری را بگذارند و بعد هم تمام شود و بروند؟! مسلّماً این نبود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مطلوبیت مجالس سیدالشّهداء، جهت رسیدن به ملاكات است‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> حضرت می‌فرمایند كه: «اگر شیعیان ما، واقعاً به آنچه كه بر عهده آنها قرار</w:t>
+        <w:t xml:space="preserve">امروزه مردم صرفاً در مجالس عزاداری شركت می‌كنند و از نظر آنان نفس مجلس عزاداری مطلوبیت دارد؛ درحالی‌كه مطلوبیت مجلس عزاداری سیدالشّهداء به این است كه ذاكر از مناقب و مطالب سیدالشّهدا در عاشورا و غیر عاشورا و نیز از مطالبی كه اصحاب و بزرگان بیان كرده‌اند بگوید تا مردم استفاده كنند، نه اینكه فقط بنشینند و گریه كنند و بروند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:br w:type="page"/>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما گمان می‌كنیم اقامه مجالس عزا فقط به این است كه بیاییم و بنشینیم و برویم؛ یعنی از نظر ما نفس شركت در این مجلس مطلوبیت دارد، درحالی‌كه قضیه این نیست. امام حسین علیه‌السّلام در روز عاشورا حتّی به ما كه امشب در اینجا نشسته‌ایم پیغام داده است و مطالب آن حضرت در روز عاشورا برای امروز و امشب ما است، مطالب حضرت سجاد و حضرت زینب و سایر ائمّه علیهم السّلام برای امروز و امشب ما است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> داده شده و بر آن عهدی كه بر آنها التزام دارند عمل كنند و متابعت ما را پیشه خود نمایند، به لقاء ما خواهند رسید و از مشاهده ما محروم نخواهند شد.»</w:t>
+        <w:t xml:space="preserve">آن‌وقت ما پوست را گرفتیم و از مغز و نتیجه و مطلوب غافل شدیم و اصلًا با آن كاری نداریم؛ یعنی شعار و ظاهر را حفظ كردیم، ولی به‌طور كلّی بقیه مطالب را كنار گذاشتیم.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر فرضاً عاشورای دیگری تكرار شود ما در كدام سپاه قرار داریم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> در اینجا منظور حضرت تنها مشاهده و لقاء ظاهری نیست، بلكه مقصود حضرت آن است كه: حقیقت و نور ولایت در دل آنها متمكّن خواهد شد، و آنها راه خدا را با آن نور مشاهده می‌كنند و مسیرشان را تشخیص می‌دهند. و آنچه كه موجب ابتعاد آنها از ما می‌شود، همان اعمالی است كه انجام می‌دهند و ما را ناراضی می‌كنند، و ما نسبت به آن كارها كراهت داریم.</w:t>
+        <w:t xml:space="preserve">امام حسین در روز عاشورا برای ما این پیام را داد كه اگر عاشورای مجدّدی تكرار شود، نكند كه ما در لشكر عمر سعد باشیم! مگر افراد لشگر عمرسعد ریش‌تراش و كراواتی بودند؟! آنها هم اهل نماز و روزه بودند. عمرسعد (پسر سعدوقّاص) امام جماعت و عالم كوفه بود، و همین‌طور شمر بن ذی‌الجوشن كسی بود كه خیلی از افراد او را برای ادای شهادت در محاكم قضائی می‌بردند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این افراد آنچنان كه در عكس‌ها با سبیل‌های از بناگوش دررفته معرّفی می‌شوند، نبوده‌اند. شمر از فرماندهان و سرلشگران جنگ صفّین بود، و در ركاب أمیرالمؤمنین شمشیر می‌زد، و حتّی شمشیری به صورتش خورد كه اگر قدری محكم‌تر خورده بود، شهید شده بود!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> باید توجّه داشت كه در این كلام صاحب مقام ولایت كلّیه می‌فرماید: «این اعمال آنهاست كه آنها را از ما دور می‌كند، و إلّا ما به آنها از خود آنها نزدیك‌تریم.» یعنی واقعاً اگر كسی بر طبق آنچه كه می‌داند عمل كند و خود را گول نزند، او به ما نزدیك است و در نزد ما است.</w:t>
+        <w:t xml:space="preserve">این مسأله بسیار مهمّی است كه مردم او را برای ادای شهادت به محاكم می‌بردند؛ یعنی چنین افراد وجیهی بودند ولی مشكل آنان این بود كه به آنچه كه می‌دانستند عمل نكرده بودند. انسان واقعاً از این قضایا در عجب می‌ماند. این اخلاق و رفتار و مواجهه و كردار بزرگان بود كه افراد را جذب می‌كرده است. چنانچه امام سجاد علیه‌السّلام می‌فرمایند: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«كونوا دُعاةَ النّاسِ بغير ألسِنَتِكم؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مردم را با غیر زبانتان (با عملتان) به سوی خدا دعوت كنید.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تقاضای دستور یكی از علمای معروف قم از علّامه طهرانی و پاسخ ایشان‌</w:t>
+        <w:t xml:space="preserve">ملاك‌هائی كه مرحوم علّامه درصدد بیان آن بودند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> روزی یكی از آقایانی كه چند سال پیش از دنیا رفت و ایشان را در قم دفن كرده‌اند، در زمان سلطنت شاه خدمت مرحوم آقا رضوان اللَه علیه آمده بود و از ایشان دستور و برنامه‌ای می‌خواست.</w:t>
+        <w:t xml:space="preserve">بنابر آنچه گذشت این مطالبی را كه بزرگان بیان می‌فرمودند، برای این بود كه ملاك به دست ما بدهند؛ ملاك‌هائی مانند: گذشت، انفاق، ایثار، تعقّل، تفكّر، دستخوش هوا و احساس نشدن، موقعیت را سنجیدن، خود را در برابر دیگران مساوی دیدن، خود را در برابر خدا عبد دیدن، اختیاری را در خود ندیدن و خود را تسلیم اراده و مشیت خدا كردن. اینها همان مطالبی بود كه مرحوم آقا در این سالیان دراز (بیست و دو سالی كه ایشان از نجف به طهران مهاجرت كردند) بیان می‌فرمودند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم علّامه تنها مرد عمل به آنچه كه خود می‌گفت‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> من ایشان را می‌دیدم كه یك‌روزدر میان برای دو سه مرتبه خدمت مرحوم آقا می‌آمدند و بعد به طور كلی این ارتباط قطع شد. ایشان از معمّرین و از علمای معروف قم بود، و سه چهار سال است كه از دنیا رفته است.</w:t>
+        <w:t xml:space="preserve">و من گمان می‌كنم هیچ كسی غیر از خودشان به این حرف‌ها عمل نمی‌كرد؛ یعنی ایشان هم گوینده بود و هم عمل كننده. با شناختی كه ما نسبت به ایشان داشتیم واقعاً ایشان در مقام صداقت و عدالت و حفظ امانت و ایثار و انفاق و مردانگی و غیرت، بالادست نداشت!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> از آنجا كه من در این جریان رفت و آمد داشتم، تا حدودی از مسائل و سخنانی كه ردّ و بدل می‌شد، اطّلاع پیدا كرده بودم. روزی از مرحوم آقا سؤال كردم: «آقا! ایشان چرا رفت و دیگر نیامد؟»</w:t>
+        <w:t xml:space="preserve">یعنی هرچه را كه می‌گفت جلوتر از گفته خود، عمل می‌كرد و در عمل از همه جلوتر بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ایشان فرمودند: «این آقا آمده بود برای اینكه با ما مصاحبت داشته باشد و از</w:t>
+        <w:t xml:space="preserve">در همان ایام روزی به عدّه‌ای گفتم: این حرف‌هایی را كه امشب آقا زدند فقط باید خودشان به آن عمل كنند. فقط ایشان مردش بود و تا آخر هم ایستاد و بهره‌اش را هم برد، و البتّه هر كسی به هر اندازه عمل كند بهره می‌برد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:br w:type="page"/>
-[...1084 lines deleted...]
-    <w:sectPr w:rsidSect="00FF2A7F">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن‌شاءاللَه در فقرات دیگر حدیث عنوان بصری مطالبی در این زمینه عرض خواهیم كرد. امشب در نظر داشتم راجع به مسأله مهمّ: «حالات مختلفه سلوك: ارتباط انسان با ولی، ارتباط انسان با وصی، ارتباط انسان با پروردگار در صورت عدم وجود و دسترسی به ولی و وصی» كه بسیار مطلب حساس و مهمّی است، صحبت كنم و به این مسأله بپردازم، ولی موفّق نشدم. و لذا این بحث را به جلسه آینده موكول می‌كنیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللَهمَّ صلِّ علی محمَّدٍ و آلِ محمَّد</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2111,61 +2000,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="12" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="7" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -6563,56 +6452,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -6628,51 +6516,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -6897,51 +6785,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -7716,51 +7604,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -7830,72 +7718,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -8105,62 +7996,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -8220,250 +8113,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -8540,50 +8462,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -9032,120 +8966,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>