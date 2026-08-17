--- v1 (2026-05-06)
+++ v2 (2026-08-17)
@@ -168,1474 +168,979 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
-[...59 lines deleted...]
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذُ بِاللَه مِن الشّیطانِ الرّجیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِسمِ اللَه الرّحمٰن الرّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحمدُ للهِ رب العالَمین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و الصلاة و السلام علَی سیّدنا و نبیّنا ابی القاسم محمّدٍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و علَی آلِه الطَیبن الطّاهرینَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اللّعنةُ علَی أعدائِهم أجمَعینَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سلوك یعنی قیام به آنچه مورد رضای حق است‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بحث پیرامون این فقره از حدیث شریف عنوان بصری بود كه حضرت می‌فرماید: </w:t>
+        <w:t xml:space="preserve">در پیرامون این فقره از حدیث شریف عنوان بصری که حضرت می‌فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«إنّى رَجُلٌ مَطلُوبٌ»</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> من مورد مراقبت و توجّه هستم، دولت و حكومت روی من نظر دارد.»</w:t>
+        <w:t xml:space="preserve">إِنِّی رَجُلٌ مَطْلُوبٌ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «من مورد مراقبت هستم؛ مورد توجّه هستم؛ دولت، حکومت، روی من نظر دارد.» مطالبی عرض شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">عرض شد كه: هدایت و دستگیری پروردگار معیار مشخّص و تعریف شده‌ای برای همه ندارد؛ بلكه خداوند متعال راه‌های مختلفی را برای هدایت بشر بر حسب استعداد افراد قرار می‌دهد، و ممكن است راه شخصی با راه دیگری تفاوت داشته باشد. و آنچه كه برای سالك لازم است عبارت است از: تسلیم در برابر رضا و مشیت پروردگار، و عمل به آنچه كه قطع دارد صلاح و رضای حضرت حقّ به آن تعلّق گرفته است.</w:t>
+        <w:t xml:space="preserve">عرض شد که هدایت و دستگیری پروردگار یک معیار مشخّص تعریف شده برای همه نیست، بلکه خداوند متعال راه‌های مختلفی را برای هدایت بر حسْب استعدادات هر کسی قرار می‌دهد و ممکن است راه یک نفر با راه دیگری تفاوت داشته باشد. آنچه که برای یک سالک لازم است که به آن ملتزم باشد، عبارت است از تسلیم در برابر رضا و مشیّت پروردگار و عمل به آنچه که قطع به صلاح و رضای حضرت حقّ دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در جلسه گذشته عرض شد كه: عدّه‌ای از بزرگان و علماء نجف، خدمت مرحوم قاضی رضوان اللَه علیه رسیده و از ایشان دستوراتی برای عمل و سلوك إلی‌اللَه می‌خواستند؛ ایشان قبل از پرداختن به این موضوع به آنها می‌فرمایند: آیا شما بر طبق آنچه كه تا به حال دانسته‌اید، عمل كرده‌اید كه الآن به دنبال مجهولات می‌گردید؟!</w:t>
+        <w:t xml:space="preserve">در جلسه گذشته عرض شد که عده‌ای از بزرگان و علماء نجف، آمدند خدمت مرحوم قاضی ـ رضوان الله علیه ـ و از ایشان دستوراتی برای سیر و راه خود و عمل به سلوک ـ سلوک إلی‌الله ـ می‌خواستند. ایشان قبل از پرداختن به این موضوع به آنها می‌فرمایند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیا شما برطبق آنچه که می‌دانید، عمل کردید که الآن به دنبال مجهولات می‌گردید؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">از این بیان ایشان استفاده می‌شود كه: راه خدا و سلوك إلی اللَه بر خلاف آنچه كه تصوّر می‌شود راهی دشوار و ناشناخته و عجیب و غریب و تافته‌جدابافته از مسیر حق نیست كه اسمش را سیر و سلوك و راه خدا، و ثمره آن را دستگیری و تربیت نفوس گذاشته باشند؛ بلكه سلوك إلی اللَه عبارت است از: قیام به آنچه كه مورد رضای حق است.</w:t>
+        <w:t xml:space="preserve">این بیان ایشان این را می‌رساند، که راه إلی‌الله و سلوک إلی‌الله یک راه قُلمبه، سُلمبه نیست، یک راه عجیب و غریب نیست؛ برخلاف آنچه که خیلی‌ها تصوّر می‌کنند، یک تافته جدا بافته از مسیر حق نیست که اسمش را سیر و سلوک گذاشتند، راه خدا گذاشتند، دستگیری گذاشتند، تربیت گذاشتند، نه این حرف‌ها نیست! سلوک إلی‌الله عبارت است از قیام به آنچه که مورد رضای حق است، این معنی، معنای سلوک است و هر کسی غیر از این تصوّر کند در اشتباه محض است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم علّامه: «بدانید كه قدم از قدم برنمی‌دارید إلّا بالعمل برضی اللَه»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آری، این معنای سلوك إلی اللَه است، و هر كسی غیر از این تصوّر كند، در اشتباه محض است.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">مرحوم علّامه: «بدانید كه قدم از قدم برنمی‌دارید إلّا بالعمل برضی اللَه»</w:t>
+        <w:t xml:space="preserve">دو، سه سال آخر عمر مرحوم والد ـ رضوان الله علیه ـ یک روز ایشان دوستانی را که در مشهد داشتند جمع کردند و به آنها اتمام حجّت کردند و فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خیال نکنید که اسم خود را سالک گذاشتید و به گمان خود، خود را در تحت حصن و حرز در آوردید و مسئله به این نحو فیصله پیدا کرده و به عبارت دیگر، دیگر کار خود را تمام شده می‌دانید. ای رفقا! بدانید که یک قدم برنمی‌دارید </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إلّا بِالعَمَلِ بِرِضَی الل‍ه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. سر سوزنی از جای خود حرکت نمی‌کنید مگر به اینکه به این مطالب عمل کنید. پیش ما بودن این ملاک نیست؛ عمل ملاک است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">روزی مرحوم والد رضوان اللَه علیه در دو سه سال آخر حیاتشان دوستانی را كه در مشهد داشتند جمع كردند و با آنها اتمام حجّت كرده و فرمودند:</w:t>
+        <w:t xml:space="preserve">دل خوش کردن به اینکه در تحت حفظ و حراست ولایت قرار گرفتیم، اینها خواب و خیال است. اگر به آن مطالبی که مطرح می‌شود عمل بشود جلو می‌روید و اگر عمل نشود صد سال اسم سالک را یدک بکشید یک سانت حرکت به جلو نخواهید کرد. این را می‌گویند سلوک! سلوک یعنی عمل بر وفق رضای خدا و یقینیّات؛ سلوک یعنی حفظ امانت در هر موقعیّت و در هرجا ولو برخلاف منافع انسان باشد؛ سلوک یعنی صداقت با خود و با خلق در همه جا و همه وقت ولو برخلاف منافع باشد؛ سلوک یعنی احتراز از غیبت در همه جا و در همه وقت ولو اینکه این غیبت نفع و بهره‌ای را برای انسان به ارمغان می‌آورد؛ این معنا، معنای سلوک است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلوک مبتنی بر عمل است و موروثی نیست</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">خیال نكنید به صرف اینكه اسم خود را سالك گذاشته‌اید و به گمان اینكه خود را در تحت حصن و حرز درآورده‌اید، دیگر مسأله فیصله پیدا كرده و كار خود را تمام شده تلقّی كنید. ای رفقا! بدانید كه: قدم از قدم برنمی‌دارید </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> به اندازه سر سوزنی از جای خود حركت نمی‌كنید مگر به اینكه به این مطالب عمل كنید.</w:t>
+        <w:t xml:space="preserve">مرحوم آقای انصاری می‌فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلوک عبارت است از عمل به احکام خمسه؛ واجب و مستحب و حرام و مکروه و مباح.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یعنی صرفِ با ما بودن ملاك نیست بلكه ملاك عمل است، و دل خوش كردن به اینكه ما در تحت حفظ و حراست ولایت قرار گرفته‌ایم، خواب و خیال است، و اگر به مطالبی كه مطرح می‌شود عمل شود جلو می‌روید، و اگر صد سال هم اسم سالك را با خود یدك بكشید یك سانت به جلو حركت نخواهید كرد؛ این را سلوك می‌گویند.</w:t>
+        <w:t xml:space="preserve">این معنا، معنای سلوک است. چه بسیار افرادی بودند در خدمت بزرگان و اینها خیال می‌کردند که همین آمدن پیش ایشان و ادراک محضر ایشان کار را تمام می‌کند، درحالی‌که مسئله این‌طور نبود. بسیاری از افرادی را ما می‌دیدیم که اینها می‌آمدند و در مجالس شرکت می‌کردند ولی عمل آنها گواه بر عدم یقین آنها به راه بود و بالأخره هم جان سالم به در نبردند و به وادی هلاکت سقوط کردند. اینها برای چیست؟ برای این است که شوخی ندارند ؛ راه خدا شوخی نیست و خداوند هم رفاقت برنمی‌دارد، رحمیّت برنمی‌دارد؛ مطلب از این قرار است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سلوك یعنی: عمل بر وفق رضای خدا و یقینیات؛</w:t>
+        <w:t xml:space="preserve">یکی از دوستان اخیراً یک مطلبی را نقل می‌کرد، بسیار مطلب جالبی بود. از قول حضرت آیه الله جناب آقای حسن زاده آملی ـ وَفَّقَهُ الله تَعالی لمَرضاتِه ـ ایشان یک مطلبی را نقل می‌کردند؛ می‌گفتند: یک روز ما خدمت ایشان رسیدیم و صحبت از مرحوم قاضی ـ رِضوانُ الله عَلَیْه ـ و آقازادگان ایشان بود. یکی از آقازادگان مرحوم قاضی در همین قم، به نام مرحوم آقای سیّد مهدی قاضی بود که خود من هم ایشان را بارها زیارت کرده بودم و در علم اعداد و علوم غریبه شاید در زمان ما نظیر نداشت. ایشان می‌گفتند: یک روز من از مرحوم آقای سیّد مهدی قاضی سؤال کردم که: آقا! آن حقیقت و سرّ مرحوم قاضی به کدام یک از آقازادگان ایشان رسیده، به کدام یک از اولاد ایشان منتقل شده است؟ به عبارت دیگر کدام‌یک از آقازادگان ایشان از آن حقیقت جنبه معنوی و جنبه روحی مرحوم قاضی بهره بردند و منظورم این بود که آیا شما در این زمینه حظّی بردید یا نه؟ ایشان فرمودند: نه آقاجان! ما کجا توانستیم آن حقیقت و آن واقعیّتی را که در پدر ما بود به ارث ببریم! از میان ما برادران و اولاد مرحوم قاضی فقط یک خواهری داشتیم که او وارث آن حقیقت و سرّ ایشان بود و او هم از دنیا رفته است! بعد ایشان می‌فرمودند که: مرحوم آخوند ملاحسینقلی همدانی ـ قَدَّسَ الله رَمْسَه ـ ایشان حدود سیصد شاگرد سلوکی داشت که هر کدام از آنها نجمی بود و ستاره‌ای بود در آسمان معرفت و چراغی بود برای هدایت خلق. مرحوم آقای سیّد احمد کربلایی، آقای سیّد محمّد سعید حبّوبی، آقای شیخ محمّد بهاری، بزرگانی از شاگردان مرحوم آخوند ملاّحسینقلی همدانی بودند. ایشان می‌فرمودند: از مرحوم آخوند ملاّ حسینقلی همدانی سیصد نفر استفاده بردند این استفاده تامّ را، درحالی‌که فرزند بلافصل مرحوم آخوند ملاّحسینقلی در منزل ایشان، هیچ از این مسائل خبر نداشت! این مسئله، یک مسئله بسیار مهمّی است که راه خدا و مسیر خدا [شوخی بردار نیست] این که می‌گویند شوخی برنمی‌دارد برای این است که خداوند متعال نسبتِ به بندگانش نظر سوائی دارد، همه مساوی هستند، همه بندگان خدا هستند و همه مخلوق خدا هستند. معنا ندارد که نسبت به یکی نظری داشته باشد که به دیگری نداشته باشد، منتها صحبت در این است که چه کسی در این راه می‌آید و قدم می‌گذارد؟ بحث در این است؛ آیا با تمام وجود، ما حرکت می‌کنیم یا نه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سلوك یعنی: حفظ امانت در هر موقعیت و در هر جا، ولو اینكه بر خلاف منافع انسان باشد؛</w:t>
+        <w:t xml:space="preserve">امام زمان علیه السّلام در آن نامه‌ای که از ناحیه مقدّسه می‌آید برای شیخ مفید می‌فرمایند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">سلوك یعنی: صداقت با خود و با خلق خدا در همه جا و همه وقت، ولو اینكه بر خلاف منافع باشد؛</w:t>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لو أنَّ أشْیاعَنا وَفَّقَهُمُ الله لِطاعَتِه علَی اجْتِماعٍ مِن الْقُلوبِ فِی الْوَفاءِ بِالْعَهدِ عَلَیْهِم لَما تَأخَّرَ عَنهُمُ الْیُمنُ بِلِقائِنا و لَتَعَجَّلَتْ لهم السَّعادَه بِمُشاهَدَتِنا علَی حَقِّ الْمَعرِفَه و صِدقِها بنا منهم فما یَحْبِسُنا عنهم إلّا ما یَتَّصلُ بنا مِمّا نَکرَهُه و لاَنُؤْثِرُهُ منهم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سلوك یعنی: احتراز از غیبت در همه جا و همه وقت، ولو اینكه این غیبت نفع و بهره‌ای را برای انسان به ارمغان بیاورد.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">مرحوم آیة اللَه انصاری: سلوك یعنی عمل كردن به احكام خمسه‌</w:t>
+        <w:t xml:space="preserve">حضرت می‌فرمایند که:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر شیعیان ما واقعاً به آنچه که برعهده آنها قرار داده شده و بر آن عهدی که بر آنها التزام دارند عمل کنند و متابعت ما را پیشه خود قرار بدهند، اینها به لقاء ما خواهند رسید و از مشاهده ما محروم نخواهند شد. منظور نه تنها مشاهده ظاهری و نه تنها لقاء، لقاء ظاهری، نه! آن حقیقت ولایت و آن نور ولایت در دل آنها متمکّن خواهد شد و آنها راه را با آن نور مشاهده می‌کنند و مسیرشان را تشخیص می‌دهند. آنچه که موجب ابتعاد آنها از ما می‌شود، همان اعمالی است که انجام می‌دهند و ما را ناراضی می‌کنند و ما از کارهای اینها کراهت داریم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرحوم آقای انصاری می‌فرمودند كه: «سلوك عبارت است از عمل به احكام خمسه: واجب ومستحب و حرام و مكروه و مباح.»</w:t>
+        <w:t xml:space="preserve">صاحب مقام ولایت کلّیه، این‌طور می‌گوید! می‌گوید: اعمال آنهاست که آنها را از ما دور می‌کند، ما به آنها از خود آنها نزدیکتریم. واقعاً اگر کسی برطبق آنچه که می‌داند و خود را گول نزند عمل کند، او به ما نزدیک است؛ نزد ما است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">چه بسیار افرادی در خدمت بزرگان بودند كه خیال می‌كردند صرف ادراك محضر ایشان كار را تمام می‌كند، درحالی‌كه مسأله این‌طور نبود. ما بسیاری از افرادی را می‌دیدیم كه می‌آمدند و در مجالس شركت می‌كردند، ولی عمل آنها گواه بر عدم یقین آنها به راه بود. بالأخره این افراد جان سالم به‌در نبردند و در وادی هلاكت سقوط كردند؛ چراكه اولیا الهی با كسی شوخی ندارند، و اساساً راه خدا شوخی‌بردار نیست و خداوند با كسی رفاقت و رحمیت ندارد.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">سؤال جالب آیة اللَه حسن‌زاده آملی از آقازاده مرحوم قاضی رضوان اللَه علیه‌</w:t>
+        <w:t xml:space="preserve">یک روز یک کسی از همین آقایان ـ حدود چند سال پیش هم از دنیا رفت، در همین قم دفن کردند ایشان را ـ زمان همان سلطنت شاه آمده بود خدمت مرحوم آقا ـ رضوان الله علیه ـ و از ایشان خلاصه دستور و برنامه‌ای می‌خواست. من می‌دیدم که بعضی از روزها، یک روز در میان ایشان می‌آید و دو سه مرتبه هم آمدند و بعد دیگر نیامدند و به‌طور کلی این ارتباط قطع شد. از معمّرین بود و از علمای به اصطلاح معروف بود، از علمای قم بود؛ سه، چهار سال است که از دنیا رفته است. خُوب چون من ارتباط داشتم، رفت‌وآمد داشتم، تا حدودی از مسائل ایشان و از سخنانی که بین ایشان ردّ و بدل می‌شد، من اطّلاع پیدا کردم. یک روز از مرحوم آقا سؤال کردم: آقا! ایشان چرا رفت و دیگر نیامد؟ ایشان فرمودند که:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این آقا آمده بود در اینجا برای اینکه با ما مصاحبت داشته باشد و از مسائل سیر و سلوک و دستورات اخلاقی هم ایشان بهره‌مند بشود. من به ایشان گفتم که: آیا شما در این طلب خودتان آن‌قدر مُجِدّ هستید که آنچه را که من گفتم بدون چون و چرا انجام بدهید؟ چون بالأخره، مسئله، مسئله آسانی نیست. صحبت در سعادت و شقاوت انسان دور می‌زند؛ صحبت در صلاح و رستگاری است و چه‌بسا ممکن است مطالبی به ذهن انسان برسد که با آن منویّات ولیّ در تنافی باشد، انسان چقدر آمادگی دارد؟ ایشان یک فکری کرد و چون در آن موقع وارد بعضی از جریانها بود گفت: «آقا شما هرچه بفرمایید من اطاعت می‌کنم امّا از جدا شدن از این جریان، نمی‌توانم دست بردارم.» ایشان فرموده‌اند: همین‌جا نقطه ضعف شماست؛ ما با شما نمی‌توانیم کنار بیاییم، چون اوّلین مسئله ما این است که شما باید از این جریان دست برداری!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اخیراً یكی از دوستان مطلب بسیار جالبی را از قول حضرت آیة اللَه جناب آقای حسن‌زاده آملی وفقه اللَه تعالی لمرضاته نقل كردند و گفتند:</w:t>
+        <w:t xml:space="preserve">ایشان رفت و نتوانست استفاده کند و بعد هم از دنیا رفت!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">راه رسیدن به حقیقت گذر از همه خواهش نفسانی است</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">روزی خدمت آقای حسن‌زاده رسیدم و صحبت از مرحوم قاضی رضوان اللَه علیه و آقازادگان ایشان به میان آمد، ایشان می‌گفتند:</w:t>
+        <w:t xml:space="preserve">حالا صحبت ما در این است که اگر یک شخص می‌خواهد به حقیقت مطلب برسد و به واقعیّت برسد، دیگر این قضیّه که قابل تخصیص نیست. اگر شما با توجّه به آن علم، به آن تجربه، به آن ادراک و بصیرت خود، این فرد را فرد حقّ می‌دانید، باز خود را در اختیار او قرار می‌دهید؛ این چه معنایی دارد؟ یعنی او در یک افق بالاتری است؛ دید او محدود به علوم اکتسابی و حصولی نیست، دید او مقیّد به تجارب شخصی و اجتماعی نیست، دید او در قانون بصیرت و ادراک عادی و عرفی قرار نمی‌گیرد! با این وِجهه شما پیش او می‌آیید و إلاّ چرا پیش ایشان آمدید؟ خیلی‌ها بودند دیگر! وقتی که هم‌چنین مسئله‌ای برای انسان روشن بشود، آن وقت چطور شما نمی‌توانید از این دست بردارید؟ اینجا خدا می‌آید جلوی آدم را می‌گیرد؛ خدا می‌آید جلوی انسان را می‌گیرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«روزی من از مرحوم آقا سید مهدی قاضی‌</w:t>
+        <w:t xml:space="preserve">من باب مثال می‌گویم: اگر فرض کنید که مرحوم آقا به ایشان می‌گفتند: آقا! برو خودت را از پشت بام بینداز پایین، او می‌انداخت یا نمی‌انداخت؟ اینکه می‌گوید: «من هرچه را شما بگویید انجام می‌دهم غیر از این» یعنی خودش را می‌انداخت دیگر و إلاّ می‌گفت:«آقا! در آن مسائلی که مربوط به نفوس است و در مسائل مربوط به جُرح و دماء است، در آنجا، آقا ما را استثناء کنید!» می‌گویند: خیلی خوب دیگر. در آن مسائلی که مربوط به عِرض و ناموس است، در آنجا ما را استثناء کنید! بسیار خوب؛ در آن مسائلی که مربوط به آبرو و این‌هاست ما را استثناء کنید! در آن مسائلی که مربوط به اموال است...، عجب! خوب پس چی شد؟! گفت:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شیر بی یال و دم و اشکُم که دید؟ *** آن چنـین شیری خـدا هم نافـرید</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> سؤال كردم: آقا! حقیقت و سرّ مرحوم قاضی به كدام یك از آقازادگان و اولاد منتقل شده است؟ آن جنبه معنوی و روحی را كه مرحوم قاضی داشتند، كدام یك از آقازادگان ایشان از آن حقیقت بهره بردند؟ و منظورم از این سؤال این بود كه: آیا شما هم در این زمینه حظّی برده‌اید یا نه.</w:t>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ایشان فرمودند:" نه آقاجان! ما كجا توانستیم آن حقیقت و واقعیتی را كه در پدر ما بود به ارث ببریم؟! از میان اولاد مرحوم والد ما فقط یك خواهری داشتیم كه او وارث حقیقت و سرّ ایشان بود و او هم از دنیا رفته است."»</w:t>
+        <w:t xml:space="preserve">حالا ایشان اگر من بابِ مثال بیایند بگویند: آقا! اگر شما به ما بگویید که از پشت بام خودت را بینداز، من می‌اندازم؛ یعنی در این حدّ! اگر این‌طور است، یعنی موتی را که موجب انقطاع او از حیات دنیوی است، چون بر طبق دستور است می‌پذیرد، پس جدا شدن از این جریان چرا نباید انجام بشود؟! اینجا دیگر مسائل نفسانی می‌آید جلو. اینجا دیگر نفس نمی‌گذارد: «آقا! آمدید شما جدا شدید؛ آقا! سال‌ها مبارزه؛ آقا! نمی‌دانم عدّه‌ای چشم به...؛ اینها جدّی است که عرض می‌کنم ، آقا! یک عدّه چشم به شما دارند؛ آقا! شما که می‌روید چه می‌شود؟!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بعد ایشان می‌فرمودند: «مرحوم آخوند ملّاحسینقلی همدانی قدّس اللَه رَمسَه در حدود سیصد شاگرد سلوكی داشت كه هر كدام ستاره‌ای در آسمان معرفت، و چراغی برای هدایت خلق بودند؛ افرادی مانند: مرحوم آقای سید احمد كربلایی، آقای سید محمّدسعید حبّوبی، آقای شیخ محمّد بهاری، بزرگانی از شاگردان مرحوم آخوند ملّاحسینقلی همدانی بودند. سیصد نفر از مرحوم آخوند ملّاحسینقلی همدانی استفاده بردند آن‌هم به این نحو از استفاده تامّ، درحالی‌كه فرزند بلافصل مرحوم آخوند ملّاحسینقلی در منزل ایشان بود و از این مسائل هیچ خبر نداشت!»</w:t>
+        <w:t xml:space="preserve">إن‌شاءالله خدا خودش دست انسان را بگیرد؛ گاهی از اوقات می‌شود که انسان نسبت به یک جریانی، یک نظری دارد، قبل از اینکه وارد آن جریان بشود یک نظری دارد، چه‌بسا ممکن است مذمّت کند، چه‌بسا ممکن است قدح کند، چه‌بسا ممکن است که اگر به او پیشنهاد بشود قبول نکند و واقعاً هم قبول نمی‌کند، واقعاً قبول نمی‌کند و مذمّت می‌کند و مفاسد او را در نظر می‌آورد؛ امّا همین‌که وارد آن جریان بأیّ نحوٍ کان شد بالأخره یکی دو سالی که گذشت ـ خُوب مسئله که فرق نکرده ـ اگر بگویند: حالا بیا بیرون! اینجا دیگر خیلی سخت است. او آمده وارد این جریان شده، معاریفی پیدا کرده، اقوامی پیدا کرده، حیثیّاتی پیدا کرده، شخصیّتی پیدا کرده، رویش حساب می‌کنند، رویش کتاب باز می‌کنند، او الآن برای خودش یک چیزی شده، برای داخله خودش، جلوی زن و بچه خودش، بله ما هم اینطوریم، ما هم آنطوریم و یک دفعه بگویند که: آقاجان! تو که می‌دانی این جریان که با آن سابق فرقی نکرده، خُوب این مقدار را از تو ممنون هستیم، حالا بیا برو کنار! این دیگر خلاصه با کرام الکاتبین است، خیلی مشکل است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">این مسأله بسیار مهمّی است كه: راه و مسیر خدا بر اساس حقیقت و واقعیت است، و اینكه گفته شود: راه خدا شوخی بردار نیست بدین جهت است كه: خداوند متعال نسبت به بندگانش نظر واحدی دارد و همه در نزد او مساوی هستند، و همه بندگان خدا و مخلوق او هستند؛ بنابراین معنا ندارد كه نسبت به فردی نظری داشته باشد و نسبت به دیگری نداشته باشد، منتهی بحث در این است كه: چه كسی در این راه قدم می‌گذاردو با تمام وجود حركت می‌كند.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">كلام امام زمان علیه‌السّلام در نامه‌ای به شیخ مفید أعلی اللَه مقامه‌</w:t>
+        <w:t xml:space="preserve">خدا رحمت کند مرحوم حاج ملاّ علی کَنی را، ایشان از بزرگان بود، از بزرگان علماء بود و در زمان مرحوم شیخ انصاری ایشان مرجع علی‌الإطلاق طهران و حاکم شرع و مبسوط الیَد بود. زمان ناصرالدین شاه طهران پایتخت بود و ناصرالدّین شاه به شدت از او می‌ترسید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">امام زمان علیه‌السّلام در نامه‌ای به شیخ مفید می‌فرمایند:</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">می‌گویند یک روز ناصرالدین شاه رفته بود بیرون طهران برای شکار. موقع عصر که می‌شود، یکدفعه می‌گوید: زود برگردیم، برگردیم، برگردیم بیاییم تهران. می‌گویند که: اعلا حضرتا! الآن هنوز مدّتی هست تا غروب.گفت: نه، برگردیم، می‌دانید چه فکری کردم؟ فکر این را کردم اگر الآن آخوند بگوید دروازه‌ها را بر شاه ببندید، دیگر ما پشت دروازه می‌مانیم؛ کیست که بتواند در را دیگر باز کند؟ یعنی یک همچین آدم با اقتداری بود و دم و دستگاهی داشت، خیلی مفصّل. البتّه همه اینها روی مصلحت بوده است؛ به‌خاطر اینکه می‌خواست با شاه مقابله کند. در آن زمان خارجی‌ها آمده بودند و می‌خواستند که در اینجا ریل راه آهن درست کنند ـ خُوب البتّه اینها همه وسائط و وسائلی بود برای نفوذ و برای ورود در ایران و از بین بردن فرهنگ و استعمار و این مسائل بود، یک ظاهر آراسته‌ای داشت و بعد هم این منویّات و مسائل پشت پرده هم مشخص بود برای خیلی‌ها ـ آمدند و این را دیدند آن را دیدند این را خریدند آن را خریدند بالاخره تا حدودی تا اینکه قضیّه رسید به مرحوم آخوند حاج ملاّ علی، ایشان این را به اصطلاح وِتو کرد، مخالفت کرد. عدّه‌ای آمدند: آقا این آخوندها کی هستند؟ اینها می‌خواهند ملّت را در همان عقب‌افتادگی نگه دارند، ترقّی دنیا این‌طور شده، آن‌طور شده، مسائل ألان تغییر و تبدّل پیدا کرده، یعنی چه و یک مجلسی ترتیب دادند. در همان منزل مرحوم آخوند یک مجلسی تشکیل شد، اینها آمدند. در این موقع مرحوم آخوند به یکی از همین غلام‌ها و این نوکرها که اینجا بودند گفت که: برو آن گاو را از آن طویله بردار بیاور وسط اطاق. او هم رفت یک گاو عجیب و غریبی بود، برداشت آورد و همین‌طور در وسط اطاق جناب گاو را آوردند. همین‌طور، همه نشسته بودند؛ وزرای ناصرالدّین شاه نشسته بودند، مأمورین از سه دُوَل خارجی نشسته بودند و این جناب گاو هم تشریف آوردند. آخوند رو کرد به آن نوکر گفت: این گاو را از این در ببر ـ یک دری بود که افراد از آن در رفت آمد می‌کردند ـ این آمد و...؛ خُوب گاو دیگر از این در رد نمی‌شود، دو برابر و نیم ارتفاع گاو بود، خیلی گاو بزرگی بود. مرحوم آخوند رو کرد به آنها گفت: وقتی که این گاو را ما آوردیم از همین در آوردیم تو؛ از همین دری که الآن رد نمی‌شود. آن کوچک بود، الآن که می‌بینید رد نمی‌شود این چقدر شده؟ بزرگ شده و الآن دیگر از این در نمی‌تواند برود؛ این جواب شماست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انسان تا در معرض ابتلا قرار نگیرد مدعی است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حالا صحبت در این است که این نفس انسان یک طوری است که این نفس تا وقتی که در موقعیّت مناسب قرار نگرفته رَجَز خیلی می‌خواند: بله آقا این‌طور می‌کنند، آن‌طور می‌کنند، خلاف می‌کنند، این‌طور می‌کنند، آن‌طور می‌کنند، آقا اینجا اشکال دارد، آقا آنجا فلان است، آقا نمی‌رسند، آقا چه می‌کنند، آقا خلاف دارد می‌شود، این‌طور می‌شود؛ امّا وقتی که انسان رفت در آن موقعیّت قرار گرفت و موقعیّت آمد بر تمام شراشر وجود انسان پنجه درافکند، به‌طوری‌که کم‌کم، کم‌کم، آن استعدادها و آن حرّیت فکری و حرّیت نفسی و آن آزادی و آزاد منشی سرّ انسان را محکوم و مغلوب هواهای نفسانی و شیطانی کرد، یک مرتبه انسان متوجّه می‌شود که دیگر مفرّی ندارد و هیچ توان و قدرتی برای استخلاص از این مهلکه دیگر در خود نمی‌بیند، آنجا شروع می‌کند به توجیه کردن! همین آقایی که دو سال پیش داشت مذمّت می‌کرد، دو سال پیش داشت انتقاد می‌کرد، [الآن مدح می‌کند و توجیه می‌کند].</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک وقتی ما در یک مجلسی بودیم که بسیاری از افراد در آن مجلس شرکت می‌کردند، حالا دیگر خصوصیّاتش را نمی‌گویم و خود من هم یک قدری مکدّر شدم؛ از این طرف و آن طرف مطالب می‌آمد. افرادی بودند که از مسائل، از مسائل مملکتی و از مسائل به‌طور کلی اطّلاع داشتند. طبعاً مطالب خوشایندی در آنجا مطرح نمی‌شد، گاهی اوقات ممکن بود از افراد، اسمی به میان آید، روی هم رفته من خوشم نیامد و دیگر برای مرتبه بعد که من را دعوت کردند نرفتم. گفتم: اینها مطالبی است که نیاز به گفتن و شنیدن ندارد؛ حالا فلان کس فلان کار را کرده، به ما چه مربوط است؛ در آن حدود شعور و بصیرت و ادراکمان هم بالأخره این مقدار هم می‌دانیم، حالا انسان نسبت به افراد سوءظن پیدا کند، این صحیح نیست؛ این درست نیست. یکی در آنجا بود که خیلی از دیگران در طرد و مذمّت این افراد حرارت و حمیّت بیشتری به خرج می‌داد و خلاصه صحبت ایشان این بود که: بعضی‌ها هستند یک برند ـ مثل مغازه‌هایی که فرض کنید که یک بر دارند، فقط از یک زاویه با خارج در ارتباط هستند ـ بعضی مغازه‌ها دو بر دارند، می‌گفت: بعضی‌ها دو برند؛ گاهی اوقات به این طرف می‌غلطند گاهی اوقات به آن طرف می‌غلطند. بعضی مغازه‌ها می‌گفت: سه برند. می‌گفت: باید در یک هم‌چنین وضعیتی افراد شش بر باشند؛ یعنی کاملاً طرف شمال و جنوب و شرق و غرب و ارتفاع و سِفل؛ این افراد به درد می‌خورند که بتوانند کاری انجام بدهند و الاّ تا کسی بخواهد حرفی بزند، طبعاً با مشکلاتی مواجه می‌شود. می‌گفت: افرادی که الآن در رأس هستند اینها، شش بَرند؛ امروز این‌طور می‌گویند، فردا آن طور می‌گویند تا اینکه.... از این جریان گذشت و خود ایشان هم به یک پست و مقامی رسید. یک روز یکی از دوستان از ایشان یک سؤالی می‌کند می‌گوید که: آقا! چرا مثلاً باید این‌طور باشد؟ ایشان می‌گوید: خُوب آقا مشخص است، انسان باید تابع دولت و حکومت باشد و چون حکومت، حکومت اسلامی است پس بنابراین هر دستوری که هست، این دستور از بالا و مُطاع است. ببینید در عرض چه مدت؟ این حرفی که ایشان می‌زند، به جای شش بر، ظاهراً انسان باید شصت بر باشد تا بتواند یک هم‌چنین مطلبی را به این وسعت و با این حدت بگوید. اینها برای چیست؟ همه‌اش برای نفس اماره است آقاجان! این نفس اماره می‌آید آن حرّیت و آن آزاد منشی در فکر، و اندیشه و عمل را از انسان سلب می‌کند و انسان را در یک محدوده‌ای قرار می‌دهد که آن محدوده موجب می‌شود تمام آن استعدادات متبدّل شود و متغیّر بشود و متحوّل بشود و بعد هم شروع می‌کند توجیه در توجیه، تأویل در تأویل، عجیب! اینها تمام برای این است که انسان نمی‌خواهد واقعاً پا در راه بگذارد؛ اگر بخواهد پا در راه بگذارد و واقعاً عمل کند، عنایت و لطف پروردگار پشتیبان او خواهد بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رند عالم سوز را با مصلحت بینی چه‌کار *** کار مُلک است آن که تدبیر و تأمل بایدش </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن کسی که می‌خواهد بیاید در اینجا و دو روزی را طی کند و به مقصد و مقصود برسد، دائم بنشیند این طرف و آن طرف، از این اوضاع گفتن و از این موضوع گفتن و این تغییر و تغیّر، اینها برای ما نیست. آن طلبه یا دانشجویی که چند روز به موقع امتحانش بیشتر باقی نمانده و تمام وقتش را دارد صرف مطالعه می‌کند، به او بگویند: آقا بیا اینجا این برنامه تلویزیون را تماشا کن. او می‌گوید: این تلویزیون برای شما، الآن این برای من نیست؛ من اگر بخواهم الآن این برنامه را تماشا کنم از امتحان می‌مانم. امتحان نمره نمی‌آورم. می‌گویند: آقا یک دو روزی بیا با هم برویم در یک‌جا، یک خرده بگردیم. می‌گوید: این گردش فعلاً برای شما، این برای من نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سالک باید همیشه خود را در حال امتحان ببیند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم آقا ـ رضوان الله علیه ـ می‌فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سالک در این دنیا باید مثل آن شخصی باشد که شب قبل از امتحان او است. شب قبل از امتحان اصلاً کسی نمی‌خوابد، سرنوشت او فردا رقم می‌خورد؛ بخواهد بماند، مانده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کاروان رفت وتو در خواب و بیابان در پیش *** کی روی، ره ز که پرسی، چه کنی، چون باشی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای دل ار عشـرت امروز به فـردا فـکنـی *** مـایه نـقـد بقا را کـه ضمان خـواهد شـد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امروز برای امروز، فردا برای فردا؛ نگوییم حالا فردائی هم می‌آید؛ نه آقاجان! یک لحظه قلب می‌ایستد، کار تمام است، فایده‌ای ندارد؛ یک لحظه جناب عزرائیل می‌آید سراغ انسان و کار تمام است و هیچ‌کس تضمینی نکرده، ابداً! هیچ تضمینی وجود ندارد. مصلحت اینکه این کار را الآن انجام بدهم، آن کار را انجام بدهم، دنیا را اینکار کنم، باید آن مقداری که ضرورت دارد باشد، اضافه بر اینکه بخواهد وقت و فکر انسان را بگیرد، آن برای ما نیست. آن برای آدمهای بیکار است. آدمهای بیعار است آمهادی بی‌درد است آدمهای بی‌مرض است. آن کسی که مرض دارد فورا خودش را به طبیب نشان می‌دهد. آن کسی که درد دارد فوراً نشان می‌دهد، شاید یک مشکلی باشد و اگر دیر بجنبد ممکن است خطری برایش پیش بیاید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شما الآن نگاه کنید، واقعاً نگاه کنید، جدّاً می‌گویم، به این جوّی که فرض کنید که در میان ما حاکم است، این اوضاعی که در میان ما حاکم است، ببینید مردم الآن در چه اوضاعی دارند سیر می‌کنند، حال و هوا چگونه است؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">برنامه های لاطائل موجب اتلاف وقت سالک و از موانع است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امروز من یک‌جا رفته بودم، یک بنده خدائی بود بسیار مؤمن، من می‌دانم و به او هم خیلی ارادت دارم، یعنی دوستش دارم. امروز رفته بود در جمکران متوسل به حضرت بقیّه‌الله شده بود ـ نمی‌دانم امشب یک برنامه‌ای است ـ نذر کرده بود یک ختم قرآن کند؛ جلوی خود من هم که داشت صحبت می‌کرد، یک چیزهایی هم گفت، مرتب اضافه می‌کرد، چند تا روضه در خانه‌اش بیندازد، چه‌کار بکند و خیلی عجیب، سفره بیندازد! مِن جمله رفته بود امروز در جمکران، در آنجا متوسّل به حضرت که امروز... خلاصه ما هم می‌خندیدیم. بعد این به من می‌گفت که: آقا! شما اصلاً احساس ندارید، شما اصلاً درک ندارید، شما اصلاً احساس ندارید! این است! یعنی مردم، شعورشان، ادراکشان، فهمشان [در همین حد است]. اینها واقعاً چیست؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> می‌گویند: به یک سیگاری گفتند که: آقا سیگارت را ترک کن! گفت: آقا من اصلاً به عشق سیگار می‌خوابم که صبح بلند شوم سیگار بکشم. شما به عشق چه چیزی می‌خوابید؟ حالا ما نسبت به او چه قضاوتی می‌کنیم، او نسبت به ما چه قضاوتی می‌کند! این مردم هستند. یعنی واقعاً آیا ما به آن حد از علم و حد از عقل رسیدیم، به جای اینکه دو ساعت بیاییم نگاه کنیم به یک مسائلی که اوّلش و آخرش هیچ چیزی بر معلومات ما اضافه نکند الاّ خراب شدن اعصاب، الاّ خرد شدن اعصاب، الاّ به هم ریختگی فکر، هیچ چیز اضافه نکند، به جای این دو ساعت بیاییم سه ورق، چهار ورق، از مطالب، از کتاب، از علم، از اینها برای خودمان تحصیل کنیم که ابتدا با انتهای ما تفاوت کرده باشد؛ کِی ما به این مرحله می‌رسیم؟! اگر به این مرحله رسیدیم، آن موقع سالکیم؛ آن وقت سالکیم. نه الآن. الآن سالک پیدا نمی‌شود، سالک کیست؟ آن موقع است که درد داریم، الآن درد نداریم؛ آن موقع است که عار داریم، الآن بیعار هستیم؛ آن موقع است که عقل داریم، آن موقع است که ادراک داریم!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شما خیال می‌کنید ما این چیزها را ندیدیم؟ ما در زمانی بودیم، پیش بزرگانی بودیم که بعضی‌ها از حضور این بزرگان فقط منتظر این بودند [که ببینند] این چه‌کار می‌کند، آن چه‌کار می‌کند؛ همین! این چه‌کار می‌کند، آن چه‌کار می‌کند، این چطوری نماز می‌خواند، آن چطوری روزه می‌گیرد؛ آقا به تو چه مربوط است. تو یک الماسی را در دست داری، داری مرتب نگاه می‌کنی این تو جیبش چیست؟ آن بالاست، آن پایین است، آن چه حرفی را زد! آخر تا کی ما باید آن‌قدر جاهل باشیم و درد خود را فراموش کنیم و دائم دنبال دیگران برویم ؟ بابا! ما هزار تا بدبختی و بیچارگی داریم. من شاهد بودم، بارها مرحوم آقای حدّاد به یک نفر می‌فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به تو چه مربوط است که این آمده فلان کار را کرده؛ آخر تو چه‌کاره‌ای؟ به تو چه مربوط است که این الآن که دارد می‌آید در اینجا، فلان کار را کرده؛ مگر تو قیّم اینها هستی؟ مگر تو ولیّ اینها هستی؟ مگر تو وکیل اینها هستی؟ آقا بیا اینجا بنشین و استفاده‌ات را بکن، برو پی کارت، برو اینها را به کار ببند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از میان تمام این افراد، آن کسی که سرش به کار و راه خودش بود، پدر ما بود؛ می‌آمد می‌نشست به هیچ چیز کاری نداشت، چرا؟ چون او درد داشت، آنها درد نداشتند؛ او در خودش احساس مرض می‌کرد، به دنبال بود، دیگری درد ندارد. مرتب می گفت: تو اینجا اینکار را کردی، تو فلان کردی، تو بیخود کردی، این اینجا رفته، آنجا رفته و بدبخت مسکین تمام عمرش را به این حرف‌ها گذراند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">برخی از دستورات استاد مقید است و جنبه عمومی ندارد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بارها می‌شد من عرض می‌کردم خدمت بعضی از رفقا و دوستان: آقا این مطلبی را که شما احساس می‌کنید، این مربوط به شخص شماست و قابل انتقال به دیگری نیست؛ باز می‌دیدیم که می‌روند به یکی دیگر می‌گویند! آقا شما چه‌کاره هستید اینجا؟ ـ واقعاً این یک مسئله است دیگر ـ شما چکاره‌اید؟ وقتی که می‌گوییم این قابل انتقال به دیگری نیست، یعنی چه؟ آقا راهت را برو به کسی کاری نداشته باش؛ چرا می‌روی یک حرفی را یک جایی نقل می‌کنی که طاقت شنیدن آن حرف نیست و مفسده بار می‌آورد؟ چرا انسان یک مطلبی را بیاید و از سر خود پخش بکند که مفاسدی بار بیاورد، تبعاتی را بار بیاورد که آن تبعات قابل کنترل نباشد و موجب خطراتی بشود؟ آیا زمام امور دین و دنیای مردم را خدا مگر به شما سپرده؟ مگر بر شما وحی شده؟ مگر بر شما تکلیف شده که بیایید دستگیری کنید از این، از آن؟ و اینها اصلاً ره به جایی نخواهند برد و شما بدانید قدم از قدم اینها برنمی‌دارند که نمی‌دارند. کسی که همّ و غمش این باشد، فقط دائم بلند بشود برود پیش آن، این را بگوید و آن را بگوید، من در اینجا تضمین می‌دهم، در روز قیامت بیایید جلوی من را بگیرید، من تضمین می‌دهم، این آقا یک ذرّه حرکت نخواهد کرد؛ تضمین می‌دهم. ما اینها را خودمان نه اینکه واجدیم اینها را ما دیدیم؛ ما خودمان که هیچ چیز نداریم. بنشینیم دور هم و صحبت و انس و مجالست داشته باشیم، این در همین حد مطلوب است؛ ولی چیزی را که می‌گویم، این را من دیدم و می‌گویم: هر وقت دیدید یک کسی سرش را انداخته در لاک خودش و دارد به خودش فکر می‌کند، بدانید این دارد احساس درد می‌کند، مگر اینکه تکلیف باشد، تکلیف مسئله دیگر است، تکلیف بحث آن جداست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">برنامه تربیتی علامه طهرانی دادن ملاک به افراد برای وصول به حقیقت بود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لذا یکی از مسائلی که همیشه مورد نظر بود و مرحوم آقا روی این مسائل تکیه داشتند: به دست دادن مِلاکات به افراد بوده است. ما می‌دیدیم ایشان در زمان حیات خودشان خیلی صحبت می‌کردند؛ شب‌های سه‌شنبه ایشان صحبت می‌کردند؛ یادم است شرح احادیث قدسی بود مختلف بود در بعضی از شب‌های سه‌شنبه، مدّتی تفسیر بعضی از آیات خاصّ قرآن بود، مثل همین تفسیر آیه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿ٱللَهُ نُورُ ٱلسَّمَٰوَٰتِ وَٱلۡأَرۡضِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بود؛ در سالهای متمادی شرح احادیث قدسیّه </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ولو أنَّ أشياعَنا وفَّقَهم اللَه لطاعَتِه على اجتِماعٍ مِن القلوبِ فى الوفاءِ بالعهدِ عليهِم لما تأخَّرَ عنهم اليُمنُ بِلقائِنا، و لتَعَجَّلَتْ لهم السَّعادةُ بمشاهَدَتِنا على حقِّ المعرفة، و صِدقِها منهم بنا؛ فما يحبِسُنا عنهم إلّا ما يَتَّصلُ بنا ممّا نَكرَهُه و لانُؤثِرُه منهم</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">یا اَحْمَدُ!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یا عیسَی!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بود؛ در سایر شب‌ها هم تفسیر قرآن بود؛ در روز جمعه جلسات بود که خودشان هم صحبت می‌کردند، یک وقتی سیّار بود، و بعد به مسجد قائم منتقل شد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینها همه برای چه بود؟ آیا ایشان فقط یک مأموریت داشتند مانند ضبط صوت، بیایند یک نواری را بگذارند، بعد هم تمام بشود و بروند؟ اینکه نبود. مثل اینکه فرض بکنید که الآن یکی از مسائلی که مورد نظر مردم هست این است که در همین مجالس عزاداری، خود نفس مجلس عزاداری مطلوبیّت دارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">برگزاری مجالس عزاداری نباید منحصر به ظواهر باشد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مجلس عزاداری سیّدالشّهدا مطلوبیّتش این است که آن روضه خوان، آن ذاکر بیاید و از آن مناقب و مطالبی که حضرت در روز عاشورا، غیر عاشورا، اصحاب، بزرگان، بیان کردند، بگوید و مردم استفاده کنند، نه اینکه فقط بنشینند و گریه کنند و بروند. ما الآن خیال می‌کنیم فقط مجالس عزا این است که بیاییم و بنشینیم و برویم؛ یعنی نفس این مجلس...؛ این نیست قضیّه؛ امام حسین در روز عاشورا به ما پیغام داده، به مایی که امشب در اینجا نشستیم، به ما پیغام داده. مطالب حضرت در روز عاشورا برای ماست، برای ماها در امشب است. مطالب حضرت سجاد برای ماها در امشب است. مطالب حضرت زینب مطالب ائمّه، اینها همه‌اش برای این است. آن وقت ما آمدیم این پوست را گرفتیم، از آن مغز و نتیجه و مطلوب، اصلاً به‌طور کلی کاری نداریم؛ این شعار را گرفتیم و ظاهر را حفظ کردیم و به‌طور کلی بقیّه مطالب را کنار گذاشتیم؛ قضیّه اینگونه نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امام حسین علیه السّلام در روز عاشورا برای ما پیام داد، چرا؟ که اگر عاشورای مجدّدی تکرار بشود، نکند ما در لشگر عمر سعد باشیم. برای این پیغام داده است. مگر افرادی که در لشگر عمر سعد بودند چه کسانی بودند؟ آقا! اینها ریش تراش و کراواتی که نبودند، اینها همه نماز خوان بودند، عمر سعد امام جماعت بود، عالم کوفه بود، پسر سعد بن وقّاص! همین شمر بن ذی‌الجوشن، خیلی‌ها برای شهادت در محاکم او را می‌بردند. الآن دیدید یک عکسهایی می‌اندازند از شمر و غیره، یک دندانی و یک سُمی و یک دُمی و...، نه آن طوری که نبود آقا. از افرادی بود، از سرلشگران بود، فرماندهان جنگ صفیّن بود، همین شمر بن ذی‌الجوشن در رکاب امیرالمؤمنین، شمشیر می‌زد و حتّی یک شمشیر هم به صورتش خورد که اگر یک خرده محکم‌تر خورده بود، شهید بود.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خیلی مسئله مهمّ است؛ برای شهادت او را برمی‌داشتند می‌بردند در محاکم. اینها افراد وجیهی بودند، ولی مسئله ای که بود، نیامدند به آنچه که می‌دانند عمل کنند. گاهی اوقات انسان واقعاً می‌ماند، واقعاً در عجب می‌ماند آخر اخلاق بزرگان، رفتار بزرگان، نفس آن اخلاق و کردار و [نوع] مواجه‌ آنها، افراد را جذب می‌کرده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حضرت می‌فرمایند كه: «اگر شیعیان ما، واقعاً به آنچه كه بر عهده آنها قرار داده شده و بر آن عهدی كه بر آنها التزام دارند عمل كنند و متابعت ما را پیشه خود نمایند، به لقاء ما خواهند رسید و از مشاهده ما محروم نخواهند شد.»</w:t>
+        <w:t xml:space="preserve">به فرموده امام سجاد علیه السّلام که می‌فرمایند: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کُونُوا دُعاه النّاسِ بِغَیْرِ أَلْسِنَتِکُمْ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«مردم را با غیر زبان و با عملتان دعوت کنید.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در اینجا منظور حضرت تنها مشاهده و لقاء ظاهری نیست، بلكه مقصود حضرت آن است كه: حقیقت و نور ولایت در دل آنها متمكّن خواهد شد، و آنها راه خدا را با آن نور مشاهده می‌كنند و مسیرشان را تشخیص می‌دهند. و آنچه كه موجب ابتعاد آنها از ما می‌شود، همان اعمالی است كه انجام می‌دهند و ما را ناراضی می‌كنند، و ما نسبت به آن كارها كراهت داریم.</w:t>
-[...5 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+        <w:t xml:space="preserve">بنابراین این مطالبی را که اینها می‌فرمودند، اینها برای چه بود؟ برای ملاک بود؛ اینکه آقا ملاک بدهند به دست ما: گذشت، انفاق، ایثار، تعقّل، تفکّر، دستخوش هوا و احساس نشدن، موقعیّت را سنجیدن، انسان خود را در برابر دیگران مساوی ببیند، خود را در برابر خدا عبد ببیند، اختیاری را در خود نبیند، خود را تسلیم اراده و مشیّت خدا بکند؛ اینها همین چیزهایی بود که در این سالیان دراز، بیست و دو سالی که پدر ما از نجف به طهران مهاجرت کرد، این مطالب را می‌گفت و من خیال می‌کنم غیر از خودش هم کسی به این حرف‌ها عمل نمی‌کرد؛ هم گوینده بود و هم فاعل. البتّه خوُب کم و زیاد دارد، واقعاً می‌گویم، یعنی اگر پای صداقت بود، رو دست نداشت؛ اگر در مقام عدالت بود خُوب ما ایشان را می‌دیدیم دیگر رو دست نداشت؛ اگر در مقام حفظ امانت بود، رو دست نداشت، اگر در مقام ایثار بود، جداً می‌گویم رو دست نداشت، اگر در مقام انفاق بود، مردانگی بود، غیرت بود، رو دست نداشت. یعنی هرچه را که خودش می‌گفت، جلوتر از گفته خود، عمل می‌کرد و جلوتر بود که همان موقع‌ها، من یکدفعه، به چند نفر گفتم: این حرفهایی که امشب آقا زده، فقط خودشان باید به آن عمل کنند و ایشان بود و مردش هم بود و تا آخر هم ایستاد و بهره‌اش را هم برد. هر کسی به آن اندازه که عمل کند بهره می‌برد. حالا إن‌شاءالله در فقرات دیگری که در همین حدیث عنوان بصری هست، در آنجا خواهد آمد، در آنجا مطالبی در این زمینه عرض خواهیم کرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">باید توجّه داشت كه در این كلام صاحب مقام ولایت كلّیه می‌فرماید: «این اعمال آنهاست كه آنها را از ما دور می‌كند، و إلّا ما به آنها از خود آنها نزدیك‌تریم.» یعنی واقعاً اگر كسی بر طبق آنچه كه می‌داند عمل كند و خود را گول نزند، او به ما نزدیك است و در نزد ما است.</w:t>
-[...932 lines deleted...]
-        <w:t xml:space="preserve">إن‌شاءاللَه در فقرات دیگر حدیث عنوان بصری مطالبی در این زمینه عرض خواهیم كرد. امشب در نظر داشتم راجع به مسأله مهمّ: «حالات مختلفه سلوك: ارتباط انسان با ولی، ارتباط انسان با وصی، ارتباط انسان با پروردگار در صورت عدم وجود و دسترسی به ولی و وصی» كه بسیار مطلب حساس و مهمّی است، صحبت كنم و به این مسأله بپردازم، ولی موفّق نشدم. و لذا این بحث را به جلسه آینده موكول می‌كنیم.</w:t>
+        <w:t xml:space="preserve">امشب من می‌خواستم راجع به مسئله مهمّ حالات مختلفه سلوک، ارتباط انسان با ولیّ، ارتباط انسان با وصیّ، ارتباط انسان با پروردگار در غیر از موقعیّت ولیّ و وصیّ که بسیار مطلب حساسی است، به این بپردازیم، گرچه در جلسه قبل هم وعده به امشب دادیم، امشب هم وعده به جلسه آینده می‌دهیم، إن‌شاءالله اگر عمری باقی باشد. امّا خیال می‌کنم جلسه آینده یک قدری طول بکشد؛ إن‌شاءالله رفقا ما را از دعا فراموش نمی‌کنند؛ یک مسافرتی در پیش دارم شاید یک قدری طول بکشد، وقتی مراجعت کردیم باز در خدمت رفقا هستیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اللَهمَّ صلِّ علی محمَّدٍ و آلِ محمَّد</w:t>
+        <w:t xml:space="preserve">اللهمَّ صَلِّ عَلَی محمّد وَ آل‌محمّد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -2000,61 +1505,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="7" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -2085,281 +1590,371 @@
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">يكى از آقازادگان مرحوم قاضى به نام مرحوم آقاى حاج سيد مهدى قاضى بود كه در همين قم بودند و بنده هم ايشان را بارها زيارت كرده بودم. ايشان در علم اعداد و علوم غريبه شايد در زمان ما نظير نداشت.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحار الأنوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 1، ص 224.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الإحتجاج، ج ٢، ص ٤٩٨؛ بحار الأنوار، ج ٥٣، ص ١٧٦.</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الاحتجاج</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، جلد2، ص 498 با قدری اختلاف</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جهت اطّلاع بيشتر پيرامون اين مطلب رجوع شود به سرالفتوح، ص ٧٠؛ امام شناسى، ج ٥، ص ١٧٧ إلى ١٩٥؛ روح مجرد، ص ٣٧٢ تعليقه.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثنوی معنوی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(آذر یزدی)، دفتر اوّل، ص 134:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شير بى دم و سر و اشكم كه ديد *** اين‌چنين شيرى خدا خود نافريد</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مثنوى معنوى، دفتر اول.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ديوان حافظ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (قزوینی)، غزل 276.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ديوان حافظ، غزل ٢٨٦.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ديوان حافظ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (قزوینی)، غزل 458.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">همان مصدر، غزل ٤٥٣.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ديوان حافظ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (قزوینی)، غزل 164.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">همان مصدر، غزل ٢٣٤.</w:t>
+        <w:t xml:space="preserve"> سوره نور (24) آیه 35.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سوره النّور (٢٤) صدر آيه ٣٥.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وقعة الصّفين</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 267.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رجوع شود به اسرار ملكوت، ج ٢، ص ١٨٨ تا ٢١٠؛ اربعين درفرهنگ شيعه، ص ٤٩ إلى ٧٢.</w:t>
-[...14 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وقعة الصفين، ص ٢٦٧.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">الكافى، ج ٢، ص ٧٧؛ بحار الأنوار، ج ٦٧، ص ٣٠٩.</w:t>
+        <w:t xml:space="preserve">مشکاة الأنوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 46؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الکافی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 2، ص 77 و 78، با قدری اختلاف.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>