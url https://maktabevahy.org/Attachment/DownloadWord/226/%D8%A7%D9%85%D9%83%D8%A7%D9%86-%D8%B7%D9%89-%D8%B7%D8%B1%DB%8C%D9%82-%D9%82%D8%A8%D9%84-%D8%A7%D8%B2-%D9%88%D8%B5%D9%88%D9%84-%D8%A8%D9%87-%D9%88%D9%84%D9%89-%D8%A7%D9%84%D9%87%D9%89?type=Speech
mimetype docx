--- v0 (2025-10-29)
+++ v1 (2026-05-06)
@@ -13,3179 +13,2877 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امكان طىّ طریق، قبل از وصول به ولىّ الهى‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شرح حدیث عنوان بصری ـ ولایت و هدایت ـ جلسه 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس الله سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ باللَه من الشّيطان الرّجيم‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحِيم‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحَمدُ لِلّه ربِّ العالَمينَ و الصّلوة والسّلامُ على أشرَف المُرسَلينَ‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وخاتمِ النَّبيينَ أبى‌القاسمِ محمَّدٍ و علَى آلِهِ الطَّيِّبين الطّاهرين‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">واللعنة علَى أعدائِهم أجمَعينَ‌</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> حضور نیز افرادی خارج از شهر امام علیه‌السّلام هستند و دسترسی ندارند، تكلیف آنها چیست؟ فرضاً امام علیه‌السّلام در مدینه یا در مرو و خراسان است، و یا مثل امام هادی و امام حسن عسكری علیهماالسلام كه در سامرّا تحت نظر بودند، و یا مثل حضرت موسی بن جعفر علیهماالسلام كه محبوس هستند و حتّی افراد ساكن در شهر امام كاظم علیه‌السّلام هم با ایشان رابطه ندارند؛ پس تكلیف سلوك و ارتباط آنها با امام و مقام ولایت چه می‌شود؟</w:t>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در تفسیر و شرح اجمالی حدیث شریف عنوان بصری گذشت كه فقره اولی از كلام شریف حضرت صادق علیه‌السّلام به عنوان بصری، حاكی از نحوه ارتباط انسان با مقام ولایت در زمان غیبت یا زمان حضور در صورت عدم دسترسی به امام علیه‌السّلام است. حضرت در این فقره به عنوان بصری می‌فرمایند: «إنّی رجلٌ مطلوبٌ؛ من شخصی مورد نظر دستگاه هستم، و حكومت ارتباط من با افراد را زیر نظر دارد.» و همچنین در فقره دیگری كه مربوط به مسائل شخصی و داخلی خود حضرت است امام علیه‌السّلام می‌خواهند عنوان را در ارتباط با خود محدود كنند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">البته همین‌طور هم می‌شود؛ زیرا حضرت یك دستورالعملی به عنوان بصری می‌دهند و می‌گویند شما دیگر به كار خودت بپرداز، ما دستور را به تو دادیم و مطلب را برای تو بیان كردیم و باقی قضایا و مسائل بر عهده شماست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عرض شد كه: این مسأله اختصاصی به زمان غیبت ندارد؛ زیرا در زمان‌حضور نیز افرادی خارج از شهر امام علیه‌السّلام هستند و دسترسی ندارند، تكلیف آنها چیست؟ فرضاً امام علیه‌السّلام در مدینه یا در مرو و خراسان است، و یا مثل امام هادی و امام حسن عسكری علیهماالسلام كه در سامرّا تحت نظر بودند، و یا مثل حضرت موسی بن جعفر علیهماالسلام كه محبوس هستند و حتّی افراد ساكن در شهر امام كاظم علیه‌السّلام هم با ایشان رابطه ندارند؛ پس تكلیف سلوك و ارتباط آنها با امام و مقام ولایت چه می‌شود؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نكته مهمّی كه تا قبل از زمان تألیفات علّامه طهرانی رضوان اللَه علیه روشن نشده بود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> این همان نكته‌ای است كه ما تا قبل از زمان تألیف كتاب‌های مرحوم آقا آن‌طور كه باید و شاید به آن نرسیده بودیم. البتّه در كتب و كلمات بزرگان قبل از ایشان نیز كم‌وبیش درباره لزوم رجوع به استاد اعم از معصوم علیه‌السّلام و یا نائب خاصّ او كه عبارت است از ولی و استاد كامل مطالبی وجود دارد، امّا قبل از مرحوم آقا و تألیفات ایشان، سابقه نداشته كه این مسأله این‌طور واضح و آشكار تبیین شود.</w:t>
+        <w:t xml:space="preserve">این همان نكته‌ای است كه ما تا قبل از زمان تألیف كتاب‌های مرحوم آقا آن‌طور كه باید و شاید به آن نرسیده بودیم. البتّه در كتب و كلمات بزرگان قبل از ایشان نیز كم‌وبیش درباره لزوم رجوع به استاد اعم از معصوم علیه‌السّلام و یا نائب خاصّ او كه عبارت است از ولی و استاد كامل مطالبی وجود دارد، امّا قبل از مرحوم آقا و تألیفات ایشان، سابقه نداشته كه این مسأله این‌طور واضح و آشكار تبیین شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رجوع به استاد كامل شرط اصلی سلوك إلی اللَه است‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ایشان در كتب خود از این مسأله با عباراتی مختلف پرده‌برمی‌دارند و صریحاً می‌فرمایند كه: «وصول به مقام احدیت و فناء در ذات حضرت حقّ بدون استاد كامل میسّر نخواهد بود!»</w:t>
+        <w:t xml:space="preserve">ایشان در كتب خود از این مسأله با عباراتی مختلف پرده‌برمی‌دارند و صریحاً می‌فرمایند كه: «وصول به مقام احدیت و فناء در ذات حضرت حقّ بدون استاد كامل میسّر نخواهد بود!»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مرحوم قاضی و مرحوم حدّاد رضوان اللَه علیهما بر همین نكته تأكید داشتند و مبین این جهت بودند، مرحوم انصاری رضوان اللَه علیه هم دائماً از رجوع به استاد كامل دم می‌زدند، ولی بالأخره مرحوم والد أعلی اللَه مقامه آن‌قدر این مطلب را در طول حیاتشان فرمودند كه دیگر جای هیچ‌گونه شكّ و ابهامی باقی نمانده است. در كتاب روح مجرّد وقتی كه جریان اختلاف رفقای مرحوم انصاری رضوان اللَه علیه را ذكر می‌كنند، به این مطلب تصریح می‌كنند كه: رجوع به‌</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> استاد كامل شرط اصلی سلوك انسان و حركت إلی اللَه است.</w:t>
+        <w:t xml:space="preserve">مرحوم قاضی و مرحوم حدّاد رضوان اللَه علیهما بر همین نكته تأكید داشتند و مبین این جهت بودند، مرحوم انصاری رضوان اللَه علیه هم دائماً از رجوع به استاد كامل دم می‌زدند، ولی بالأخره مرحوم والد أعلی اللَه مقامه آن‌قدر این مطلب را در طول حیاتشان فرمودند كه دیگر جای هیچ‌گونه شكّ و ابهامی باقی نمانده است. در كتاب روح مجرّد وقتی كه جریان اختلاف رفقای مرحوم انصاری رضوان اللَه علیه را ذكر می‌كنند، به این مطلب تصریح می‌كنند كه: رجوع به‌استاد كامل شرط اصلی سلوك انسان و حركت إلی اللَه است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آیا علّامه طهرانی از ابتدا در خدمت استاد كامل بوده‌اند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ما در این زمینه با مشكلات عدیده و اشكالات متفاوتی روبرو می‌شویم:</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">ما در این زمینه با مشكلات عدیده و اشكالات متفاوتی روبرو می‌شویم:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اوّلًا:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آیا خود ایشان از ابتدای حركت و سیرشان، در خدمت استاد كامل بوده‌اند یا نه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...8 lines deleted...]
-      </w:r>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ثانياً:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نكته‌ای را كه ایشان در صورت عدم رجوع به استاد كامل بیان می‌فرمایند كه راه وصول شیطان به انسان هموار بوده و دائماً در خطر دستبرد شیطان است، چگونه این مطلب در مورد خود ایشان قبل از رسیدن به مرحوم حدّاد گرچه سالیان متمادی در خدمت بسیاری از بزرگان بوده‌اند قابل توجیه است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">علّامه طهرانی در برهه‌ای نسبتاً طولانی در خدمت استاد كامل نبوده‌اند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> توضیح آنكه: مرحوم آقا در ابتدا خدمت مرحوم علّامه طباطبائی رضوان اللَه علیه بودند، و به دستور ایشان به مرحوم آقا شیخ عبّاس قوچانی رحمة اللَه علیه مراجعه می‌كردند. و در نجف نیز از خدمت مرحوم آقا سید جمال‌الدّین گلپایگانی بهره برده و با بعضی افراد دیگر كه از بردن اسمشان معذورم ارتباط داشتند، و در آن چهار سال آخر توطّن در نجف كه مجموع مدّت اقامت ایشان در آنجا هفت سال طول كشید، دربست در اختیار مرحوم حاج شیخ محمّدجواد انصاری بودند.</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> مرحوم انصاری رسیدم گویا به پیغمبر رسیدم»</w:t>
+        <w:t xml:space="preserve">توضیح آنكه: مرحوم آقا در ابتدا خدمت مرحوم علّامه طباطبائی رضوان اللَه علیه بودند، و به دستور ایشان به مرحوم آقا شیخ عبّاس قوچانی رحمة اللَه علیه مراجعه می‌كردند. و در نجف نیز از خدمت مرحوم آقا سید جمال‌الدّین گلپایگانی بهره برده و با بعضی افراد دیگر كه از بردن اسمشان معذورم ارتباط داشتند، و در آن چهار سال آخر توطّن در نجف كه مجموع مدّت اقامت ایشان در آنجا هفت سال طول كشید، دربست در اختیار مرحوم حاج شیخ محمّدجواد انصاری بودند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حال صحبت در این است: آیا این سیر ایشان و چه‌بسا سیر افرادی مشابه، یك سیر و سلوك واقعی بوده، یا اینكه العیاذ باللَه سیر به جهنّم بوده است؟ آیا واقعاً سیر ایشان در این مدّت سیر به جهنّم بوده، یا سیر در جهت رفع حجاب‌های ظلمانی و نورانی و حركت إلی اللَه بوده است؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نكته مهم دیگر آنكه: ایشان به چه لحاظی به مرحوم آقای حدّاد مراجعه می‌كنند؟ با وجود اینكه خود ایشان در كتابشان ذكر می‌كنند كه: «من وقتی به‌مرحوم انصاری رسیدم گویا به پیغمبر رسیدم»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، به چه دلیل باید به مرحوم حدّاد مراجعه شود و رجوع به مرحوم حدّاد چه توجیهی می‌تواند داشته باشد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بعضی از اساتید علّامه طهرانی قطعاً كامل نبودند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> اشكال دیگر آنكه: افرادی كه ایشان به آنها مراجعه كرده بودند، آیا كامل بوده‌اند یا نبوده‌اند؟</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> به هر صورت اینها مسائل و مشكلاتی است كه امروزه دوستان و رفقا از داخل و خارج ایران با ما در میان می‌گذارند. در همین سفر اخیر ما كه بحمداللَه با بسیاری از دوستان حشر و نشر داشتیم، مسائلی را مطرح می‌كردند و در مطالعه و تدبّر و تعمّق در این كتاب‌ها بسیار اهتمام داشتند و افراد مُجدّ و طالبی هم بودند؛ مهم‌ترین اشكالی كه در این زمینه از آنها می‌شنیدیم، همین قضیه رجوع به فرد ناقص بود. آنها با توجّه به تصریحاتی در كتب مرحوم آقا از این قبیل كه: «در اینجاست كه شیطان می‌تواند دخالت كند و ممكن است برای انسان خطراتی پیدا بشود، و چه‌بسا ممكن است كه از طریق، انحراف پیدا نموده و خدای ناكرده به بوادی هلاكت سقوط كند»،</w:t>
+        <w:t xml:space="preserve">اشكال دیگر آنكه: افرادی كه ایشان به آنها مراجعه كرده بودند، آیا كامل بوده‌اند یا نبوده‌اند؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنده قطعاً می‌توانم بگویم آنها كامل نبوده‌اند! و حداقلّ از عبارات خود ایشان نسبت به مرحوم حاج شیخ عبّاس قوچانی این مطلب استفاده می‌شود كه ایشان قطعاً كامل نبوده‌اند. البتّه مرحوم حاج شیخ عبّاس قوچانی مطلبی را از قول مرحوم قاضی نقل كرده بودند كه برای شما در آخر عمر فتح باب می‌شود و به مقصد خواهید رسید، و در آن نامه‌ای كه ایشان در اواخر عمر برای مرحوم آقا فرستاده بودند متذكّر می‌شوند كه آن بشاراتی را كه از استاد خود مرحوم آیة اللَه حاج سید علی قاضی طباطبائی شنیده بودم، اكنون آثارش را مشاهده می‌كنم و طلیعه‌اش پیدا شده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به هر صورت اینها مسائل و مشكلاتی است كه امروزه دوستان و رفقا از داخل و خارج ایران با ما در میان می‌گذارند. در همین سفر اخیر ما كه بحمداللَه با بسیاری از دوستان حشر و نشر داشتیم، مسائلی را مطرح می‌كردند و در مطالعه و تدبّر و تعمّق در این كتاب‌ها بسیار اهتمام داشتند و افراد مُجدّ و طالبی هم بودند؛ مهم‌ترین اشكالی كه در این زمینه از آنها می‌شنیدیم، همین قضیه رجوع به فرد ناقص بود. آنها با توجّه به تصریحاتی در كتب مرحوم آقا از این قبیل كه: «در اینجاست كه شیطان می‌تواند دخالت كند و ممكن است برای انسان خطراتی پیدا بشود، و چه‌بسا ممكن است كه از طریق، انحراف پیدا نموده و خدای ناكرده به بوادی هلاكت سقوط كند»،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> اشكالاتی را در تطبیق مصداق با وضعیت فعلی مطرح‌</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> می‌كردند. لذا مجمل مطالبی را كه تا كنون عرض نكرده بودم امشب قدری روشن و باز خدمت رفقا و دوستان عرض می‌كنم، تا إن‌شاءاللَه در جلسه بعد به بقیه فرازهای حدیث شریف عنوان بصری بپردازیم.</w:t>
+        <w:t xml:space="preserve"> اشكالاتی را در تطبیق مصداق با وضعیت فعلی مطرح‌می‌كردند. لذا مجمل مطالبی را كه تا كنون عرض نكرده بودم امشب قدری روشن و باز خدمت رفقا و دوستان عرض می‌كنم، تا إن‌شاءاللَه در جلسه بعد به بقیه فرازهای حدیث شریف عنوان بصری بپردازیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مقدّمه‌ای مهم در پاسخ به اشكال رجوع به فرد ناقص‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> باید دانست كه: مهم‌ترین مسأله در هدایت و دستگیری انسان و ارتباط انسان و پروردگار، عبارت است از: تسلیم بودن، و خلوص نیت، و تفویض امر به پروردگار؛ و این مطلب محور تمام حالات و حركات و سكنات انسان را در سیر و سلوك تشكیل می‌دهد.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> انسان باید در تفویض امر و خلوص نیت و تسلیم در برابر مشیت الهی صادق باشد و خود را فریب ندهد؛ وقتی چیزی را صحیح تشخیص داد دیگر پرده‌پوشی نكند؛ اگر حقیقتی برای او روشن شد دیگر به لَیتَ و لَعَلَّ و كتمان و نفاق نگذراند؛ و همان‌طور كه قبلًا عرض شد: مسأله مهم برای انسان در سیر و سلوك آن است كه به آنچه می‌داند عمل كند. برای سالك كتمان و إخفاء معنا ندارد، قایم‌باشك‌بازی و دورویی معنا ندارد، نفاق معنا ندارد.</w:t>
+        <w:t xml:space="preserve">باید دانست كه: مهم‌ترین مسأله در هدایت و دستگیری انسان و ارتباط انسان و پروردگار، عبارت است از: تسلیم بودن، و خلوص نیت، و تفویض امر به پروردگار؛ و این مطلب محور تمام حالات و حركات و سكنات انسان را در سیر و سلوك تشكیل می‌دهد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انسان باید در تفویض امر و خلوص نیت و تسلیم در برابر مشیت الهی صادق باشد و خود را فریب ندهد؛ وقتی چیزی را صحیح تشخیص داد دیگر پرده‌پوشی نكند؛ اگر حقیقتی برای او روشن شد دیگر به لَیتَ و لَعَلَّ و كتمان و نفاق نگذراند؛ و همان‌طور كه قبلًا عرض شد: مسأله مهم برای انسان در سیر و سلوك آن است كه به آنچه می‌داند عمل كند. برای سالك كتمان و إخفاء معنا ندارد، قایم‌باشك‌بازی و دورویی معنا ندارد، نفاق معنا ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سالك پیوسته باید بر اساس فهم و یقین به دنبال مطلوب حركت نماید</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> حقیقتی را كه انسان ادراك می‌كند باید به دنبال آن برود. سالك باید به دنبال مطلوب باشد؛ یعنی به دنبال آن مشیت و تقدیری باشد كه خداوند متعال آن را برای انسان مقدّر می‌كند، و بایستی بر طبق فهم و بینش و یقینی كه به واسطه جهات مختلف ممكن است برای انسان پیدا شود، حركت كند. و این امری بس مهم است.</w:t>
+        <w:t xml:space="preserve">حقیقتی را كه انسان ادراك می‌كند باید به دنبال آن برود. سالك باید به دنبال مطلوب باشد؛ یعنی به دنبال آن مشیت و تقدیری باشد كه خداوند متعال آن را برای انسان مقدّر می‌كند، و بایستی بر طبق فهم و بینش و یقینی كه به واسطه جهات مختلف ممكن است برای انسان پیدا شود، حركت كند. و این امری بس مهم است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اختلاف در كیفیت مقدّرات الهی برای سالك مهم نیست‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> اختلاف در نوع و كیفیت مقدّرات برای انسان مهم نیست. اینكه چرا خدا امروز این مطلب را برای او مقدّر كرده و فردا چیزی دیگر مقدّر می‌كند، به او ربطی ندارد؛ زیرا خدا آن را بر اساس مصلحت مقدّر كرده است. اینكه چرا یك روز باید أمیرالمؤمنین امام شود و روز دیگر امام مجتبی، به ما مربوط نیست؛ وظیفه ما این است كه وقتی أمیرالمؤمنین هست باید به غیر از مشیت و خواست او عمل نكنیم. اگر او رفت و امام مجتبی آمد، آن حضرت می‌شود مظهر أمیرالمؤمنین، و وقتی امام‌</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> البتّه اینكه عرض می‌كنم: «أمیرالمؤمنین» مقصود عنوان این لقب‌نیست؛ زیرا لقب أمیرالمؤمنین فقط اختصاص به حضرت علی بن أبی‌طالب دارد و حتّی به حضرت بقیةاللَه أرواحنا فداه و عجّل اللَه تعالی فرجه الشّریف هم لقب أمیرالمؤمنین اطلاق نمی‌شود، و اطلاق این لقب بر هر فردی غیر از أمیرالمؤمنین شرعاً حرام است!</w:t>
+        <w:t xml:space="preserve">اختلاف در نوع و كیفیت مقدّرات برای انسان مهم نیست. اینكه چرا خدا امروز این مطلب را برای او مقدّر كرده و فردا چیزی دیگر مقدّر می‌كند، به او ربطی ندارد؛ زیرا خدا آن را بر اساس مصلحت مقدّر كرده است. اینكه چرا یك روز باید أمیرالمؤمنین امام شود و روز دیگر امام مجتبی، به ما مربوط نیست؛ وظیفه ما این است كه وقتی أمیرالمؤمنین هست باید به غیر از مشیت و خواست او عمل نكنیم. اگر او رفت و امام مجتبی آمد، آن حضرت می‌شود مظهر أمیرالمؤمنین، و وقتی امام‌مجتبی رفت و سیدالشّهداء آمد، آن حضرت برای ما مانند أمیرالمؤمنین است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">البتّه اینكه عرض می‌كنم: «أمیرالمؤمنین» مقصود عنوان این لقب‌نیست؛ زیرا لقب أمیرالمؤمنین فقط اختصاص به حضرت علی بن أبی‌طالب دارد و حتّی به حضرت بقیةاللَه أرواحنا فداه و عجّل اللَه تعالی فرجه الشّریف هم لقب أمیرالمؤمنین اطلاق نمی‌شود، و اطلاق این لقب بر هر فردی غیر از أمیرالمؤمنین شرعاً حرام است!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امّا اگر مقصود حقیقت أمیرالمؤمنین كه همان مقام امامت است، باشد، در وجود سیدالشّهداء علیه‌السّلام هم هست، و در این مطلب جای حرفی نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> حال اگر فرضاً شخصی كه در زمان امام سجّاد علیه‌السّلام زندگی می‌كند آرزو كند و بگوید: «ای كاش ما در زمان أمیرالمؤمنین بودیم»، باید گفت: این شخص عجب آدم احمقی است! زیرا حضرت سجّاد با أمیرالمؤمنین فرقی نمی‌كند. یا اگر كسی در زمان حضرت موسی بن جعفر باشد و بگوید: «ای كاش ما در زمان سیدالشّهداء علیه‌السّلام بودیم، زیرا حضرت سیدالشّهداء چیز دیگری بود»، خیلی جاهل و نادان است!</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> حضرت موسی بن جعفر با سیدالشّهداء در حقیقت هیچ فرقی ندارند و فقط در صورت فرق می‌كنند؛ فرضاً ابروی ایشان قدری كشیده‌تر و ابروی آن حضرت كوتاه‌تر است، و یا وزن سیدالشّهداء از وزن موسی بن جعفر علیهماالسلام بیشتر است. مگر سلوك، توزینی و توصیفی است كه اگر یكی سمین و دیگری لاغر، و یا چهره یكی به نحوی غیر از دیگری باشد، فرق داشته باشد؟! بنابراین همه اینها ناشی از جهالت است.</w:t>
+        <w:t xml:space="preserve">حال اگر فرضاً شخصی كه در زمان امام سجّاد علیه‌السّلام زندگی می‌كند آرزو كند و بگوید: «ای كاش ما در زمان أمیرالمؤمنین بودیم»، باید گفت: این شخص عجب آدم احمقی است! زیرا حضرت سجّاد با أمیرالمؤمنین فرقی نمی‌كند. یا اگر كسی در زمان حضرت موسی بن جعفر باشد و بگوید: «ای كاش ما در زمان سیدالشّهداء علیه‌السّلام بودیم، زیرا حضرت سیدالشّهداء چیز دیگری بود»، خیلی جاهل و نادان است!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت موسی بن جعفر با سیدالشّهداء در حقیقت هیچ فرقی ندارند و فقط در صورت فرق می‌كنند؛ فرضاً ابروی ایشان قدری كشیده‌تر و ابروی آن حضرت كوتاه‌تر است، و یا وزن سیدالشّهداء از وزن موسی بن جعفر علیهماالسلام بیشتر است. مگر سلوك، توزینی و توصیفی است كه اگر یكی سمین و دیگری لاغر، و یا چهره یكی به نحوی غیر از دیگری باشد، فرق داشته باشد؟! بنابراین همه اینها ناشی از جهالت است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حكایتی در میزان ادراك مردم از امامت حضرت جواد علیه‌السّلام‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> شخصی در زمانی كه حضرت امام رضا علیه‌السّلام به سمّ مأمون خلیفه عبّاسی مسموم شده و به شهادت رسیدند، به مدینه آمد و از این و آن سؤال كرد كه:</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> فرزند او كیست؟ گفتند: صاحب همان منزلی كه شیعیان در آن رفت و آمد می‌كنند. سؤال كرد كه: قضیه چگونه است و امام بعد از ایشان كیست؟ گفتند: امام بعد از حضرت رضا طفلی چند ساله است! او با خود گفت: پس خوب است ما به عنوان هدیه یك اسباب‌بازی بخریم و برای ایشان ببریم تا اینكه دست‌خالی نباشیم!</w:t>
+        <w:t xml:space="preserve">شخصی در زمانی كه حضرت امام رضا علیه‌السّلام به سمّ مأمون خلیفه عبّاسی مسموم شده و به شهادت رسیدند، به مدینه آمد و از این و آن سؤال كرد كه: فرزند او كیست؟ گفتند: صاحب همان منزلی كه شیعیان در آن رفت و آمد می‌كنند. سؤال كرد كه: قضیه چگونه است و امام بعد از ایشان كیست؟ گفتند: امام بعد از حضرت رضا طفلی چند ساله است! او با خود گفت: پس خوب است ما به عنوان هدیه یك اسباب‌بازی بخریم و برای ایشان ببریم تا اینكه دست‌خالی نباشیم!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> به هر حال، او یك اسباب‌بازی بسیار قشنگ و جالب و رنگارنگ كه بعضاً از نقره بود خرید تا به امام جواد علیه‌السّلام تقدیم نماید و حضرت در منزل با آن بازی كنند. امّا وقتی وارد مجلس می‌شود شیعیان، بزرگان، علماء، و روات احادیث را می‌بیند كه همه دور تا دور مجلس نشسته‌اند و از حضرت سؤال می‌كنند؛ سؤالاتی از شرق و غرب و از مسائل عجیب فقهی، و این كودك چند ساله مانند یك امام شصت ساله به آنها جواب می‌دهد. در اینجا او خجالت كشیده و آن اسباب‌بازی را كه در آستین داشت تقدیم می‌كند، و حضرت نظر غضبناكی كرده و آن را به كناری می‌اندازند و می‌فرمایند: «خدا مرا برای این خلق نكرده است من را چه به بازی كردن؟!»</w:t>
+        <w:t xml:space="preserve">به هر حال، او یك اسباب‌بازی بسیار قشنگ و جالب و رنگارنگ كه بعضاً از نقره بود خرید تا به امام جواد علیه‌السّلام تقدیم نماید و حضرت در منزل با آن بازی كنند. امّا وقتی وارد مجلس می‌شود شیعیان، بزرگان، علماء، و روات احادیث را می‌بیند كه همه دور تا دور مجلس نشسته‌اند و از حضرت سؤال می‌كنند؛ سؤالاتی از شرق و غرب و از مسائل عجیب فقهی، و این كودك چند ساله مانند یك امام شصت ساله به آنها جواب می‌دهد. در اینجا او خجالت كشیده و آن اسباب‌بازی را كه در آستین داشت تقدیم می‌كند، و حضرت نظر غضبناكی كرده و آن را به كناری می‌اندازند و می‌فرمایند: «خدا مرا برای این خلق نكرده است من را چه به بازی كردن؟!»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> در اینجا ملاحظه می‌كنیم كه میزان ادراك و فهم و شعور شیعیان در زمان ائمّه نسبت به امام خود چقدر بوده است!</w:t>
+        <w:t xml:space="preserve">در اینجا ملاحظه می‌كنیم كه میزان ادراك و فهم و شعور شیعیان در زمان ائمّه نسبت به امام خود چقدر بوده است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در هیچ زمان و مكانی راه رسیدن به خدا مسدود نیست‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> حال در چنین شرائطی چه باید كرد؟ آیا باید دست روی دست گذاشت و گفت: چون حضرت موسی بن جعفر علیهماالسّلام در زندان است، دیگر راه به سوی خدا هم بسته شده است؟! آیا چون فرضاً من در خراسان هستم و امام در مدینه زندگی می‌كنند، دیگر راه به سوی خدا بسته شده است؟! و یا چون الآن من در كوفه زندگی می‌كنم و امام علیه‌السّلام در مدینه هستند، دیگر هیچ راهی به‌</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> سوی خدا وجود ندارد و تنها راه به سوی خدا منحصر است در مدینه، آن هم فقط در همان منزلی كه فرضاً امام صادق علیه‌السّلام در آن حضور دارند؟!</w:t>
+        <w:t xml:space="preserve">حال در چنین شرائطی چه باید كرد؟ آیا باید دست روی دست گذاشت و گفت: چون حضرت موسی بن جعفر علیهماالسّلام در زندان است، دیگر راه به سوی خدا هم بسته شده است؟! آیا چون فرضاً من در خراسان هستم و امام در مدینه زندگی می‌كنند، دیگر راه به سوی خدا بسته شده است؟! و یا چون الآن من در كوفه زندگی می‌كنم و امام علیه‌السّلام در مدینه هستند، دیگر هیچ راهی به‌سوی خدا وجود ندارد و تنها راه به سوی خدا منحصر است در مدینه، آن هم فقط در همان منزلی كه فرضاً امام صادق علیه‌السّلام در آن حضور دارند؟!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> پاسخ آن است كه: اینها همه باطل است و موجب سدّ طریق و جلوگیری انسان از رسیدن به خداست؛ زیرا راه به سوی خدا منحصر در یك طریق مشخّصی نیست تا اینكه همه مردم عالم از جای‌جای دنیا بیایند و از آن نقطه و مسیر حركت خود را شروع كنند.</w:t>
+        <w:t xml:space="preserve">پاسخ آن است كه: اینها همه باطل است و موجب سدّ طریق و جلوگیری انسان از رسیدن به خداست؛ زیرا راه به سوی خدا منحصر در یك طریق مشخّصی نیست تا اینكه همه مردم عالم از جای‌جای دنیا بیایند و از آن نقطه و مسیر حركت خود را شروع كنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرحوم علّامه طهرانی: «ما این سفره را برای همه باز كردیم»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> روزی شخصی به مرحوم آقا اعتراضی كرده بود كه: آقا شما چرا خودتان را در معرض استفاده عموم و در ملأ عام قرار نمی‌دهید؟ و چرا همه از شما استفاده نكنند؟ ایشان فرمودند: «آقاجان! ما این سفره را برای همه باز كرده‌ایم، ولی كدام نفسی حاضر است خودش را تسلیم كند؟!»</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> یعنی این سفره برای همه پهن شده، ولی هر كسی حاضر نیست در این سفره شركت كند و از این مائده استفاده نماید.</w:t>
+        <w:t xml:space="preserve">روزی شخصی به مرحوم آقا اعتراضی كرده بود كه: آقا شما چرا خودتان را در معرض استفاده عموم و در ملأ عام قرار نمی‌دهید؟ و چرا همه از شما استفاده نكنند؟ ایشان فرمودند: «آقاجان! ما این سفره را برای همه باز كرده‌ایم، ولی كدام نفسی حاضر است خودش را تسلیم كند؟!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی این سفره برای همه پهن شده، ولی هر كسی حاضر نیست در این سفره شركت كند و از این مائده استفاده نماید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حكایت عالمی بزرگوار كه صددرصد وجود خود را تسلیم نكرده بود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> یكی از بزرگان كه از دنیا رفته است خدا رحمتش كند و درجاتش را عالی گرداند خدمت مرحوم آقا رسیده بود؛ من به ایشان عرض كردم: «آقا! خیال نمی‌كنم ایشان تمام مقدورات و خصوصیات و امكانات وجودی خودش را در اختیار شما گذاشته باشد!» ایشان فرمودند: «آقا! ایشان یك دانگ از ده دانگ را به ما سپرده و نُه قسمت دیگر را برای خودش نگه‌داشته است!»</w:t>
+        <w:t xml:space="preserve">یكی از بزرگان كه از دنیا رفته است خدا رحمتش كند و درجاتش را عالی گرداند خدمت مرحوم آقا رسیده بود؛ من به ایشان عرض كردم: «آقا! خیال نمی‌كنم ایشان تمام مقدورات و خصوصیات و امكانات وجودی خودش را در اختیار شما گذاشته باشد!» ایشان فرمودند: «آقا! ایشان یك دانگ از ده دانگ را به ما سپرده و نُه قسمت دیگر را برای خودش نگه‌داشته است!»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> باید گفت: «گر گدا كاهل بوَد تقصیر صاحب‌خانه چیست؟»</w:t>
+        <w:t xml:space="preserve">باید گفت: «گر گدا كاهل بوَد تقصیر صاحب‌خانه چیست؟»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ملاحظه می‌كنید كه ایشان شخصی عالم و بزرگوار بود، ولی خود را صددرصد تسلیم ولی‌</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> در جلسه گذشته عرض شد كه یكی از علماء و فضلاء خدمت مرحوم آقا رسید و مرحوم آقا به او فرمودند: «آیا شما حاضرید حتّی در فلان مسائل و جریانات هم خود را در اختیار قرار بدهید؟» و او جواب منفی داد و ایشان هم فرمودند: «همین نقطه، اوّل بزنگاهِ اختلاف ما با شماست!»</w:t>
+        <w:t xml:space="preserve"> ملاحظه می‌كنید كه ایشان شخصی عالم و بزرگوار بود، ولی خود را صددرصد تسلیم ولی‌خدا نكرده بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در جلسه گذشته عرض شد كه یكی از علماء و فضلاء خدمت مرحوم آقا رسید و مرحوم آقا به او فرمودند: «آیا شما حاضرید حتّی در فلان مسائل و جریانات هم خود را در اختیار قرار بدهید؟» و او جواب منفی داد و ایشان هم فرمودند: «همین نقطه، اوّل بزنگاهِ اختلاف ما با شماست!»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> یعنی اگر شما من را استاد می‌دانید، من این مسائل را برای شما خطر می‌دانم. آخر نمی‌شود انسان‌</w:t>
+        <w:t xml:space="preserve">یعنی اگر شما من را استاد می‌دانید، من این مسائل را برای شما خطر می‌دانم. آخر نمی‌شود انسان‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (نُؤْمِنُ بِبَعْضٍ وَ نَكْفُرُ بِبَعْضٍ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> باشد؛ معنا ندارد مقداری را بپذیرد و مقدار دیگر را رها كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تنها محور ورود به خیمه ولایت، قلب صاف و خلوص نیت است‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بنا بر آنچه گذشت تنها محور ورود به خیمه مقام ولایت و عمود آن و طریق حركت إلی اللَه، قلب صاف و خلوص نیت است! مطلب فقط همین است و بس!</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> چنین شخصی حقیقتاً سالك إلی اللَه است. سالك إلی اللَه آن كسی است كه بین خود و خدای خود به نحوی قلب خود را صاف كرده باشد كه هر نوع تغییر و تبدیلی در آن حركت، هیچ‌گونه تشویشی برای او ایجاد نكند.</w:t>
+        <w:t xml:space="preserve">بنا بر آنچه گذشت تنها محور ورود به خیمه مقام ولایت و عمود آن و طریق حركت إلی اللَه، قلب صاف و خلوص نیت است! مطلب فقط همین است و بس!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین اگر مشیت الهی در زمان ما بر این نحوه از حركت و یا بر ارتباط با این شخص خاص و یا به طور كلی بر حرمان ما تعلّق گرفت، نباید هیچ‌گونه اعتراضی داشته باشیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سالك در هر حال خود را به خدا سپرده و می‌گوید: خدایا! آن مقدار كه تو از من توّقع داری در راه تو حاضر كردم و قلبم را در راه حركت به سوی تو در اختیار گذاشته‌ام، و بقیه‌اش دیگر در عهده و اختیار من نیست. خدایا من تلاش خودم را می‌كنم، تو می‌گوئی چه كنم؟ آیا كوله‌بار خود را بردارم و بر پشت خود بگذارم و شروع كنم در شهرها گشتن؟ بگو به كدام شهر بروم و گردش كنم؟ یا اگر از من می‌خواهی از این كشور به آن كشور بروم، بگو به كدام كشور بروم و به كجا سر بزنم و در كجا رحل اقامت بیفكنم؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تمام اینها بر عهده خداست نه بر عهده ما؛ آنچه بر عهده ماست این است كه: قلب و دل خود را آنچنان صاف و بی غلّ و غشّ قرار دهیم كه هر آنی كه اراده و مشیت الهی بر كیفیت حركت ما تعلّق گرفت، هیچ‌گونه اعتراض و دغدغه خاطری نداشته باشیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چنین شخصی حقیقتاً سالك إلی اللَه است. سالك إلی اللَه آن كسی است كه بین خود و خدای خود به نحوی قلب خود را صاف كرده باشد كه هر نوع تغییر و تبدیلی در آن حركت، هیچ‌گونه تشویشی برای او ایجاد نكند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">میزان اطاعت علّامه طهرانی از حضرت حدّاد قدّس اللَه نفسهما</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> وقتی كه مرحوم آقا به مرحوم آقای حدّاد رسیدند و ایشان فرمودند: «آقای آقا سید محمّد حسین! شما باید به طهران بروید» فوراً می‌گویند: «چشم!» درحالی‌كه در روح مجرّد می فرمایند: «خیال رفتن به ایران مانند كوفتن كوه‌ها بر سرم بود.»</w:t>
+        <w:t xml:space="preserve">وقتی كه مرحوم آقا به مرحوم آقای حدّاد رسیدند و ایشان فرمودند: «آقای آقا سید محمّد حسین! شما باید به طهران بروید» فوراً می‌گویند: «چشم!» درحالی‌كه در روح مجرّد می فرمایند: «خیال رفتن به ایران مانند كوفتن كوه‌ها بر سرم بود.»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> و واقعاً ایشان همین‌طور بودند! مسائل و مصائبی كه در ایران دیده و با آن قرین بودند، ایشان را بر آن داشت كه وقتی به نجف هجرت كردند دیگر خیال مراجعت به ایران را برای همیشه از سر بدر كنند. و حال چنین شخصی وقتی می‌بینند استادش آقای حدّاد به او دستور می‌دهد كه شما باید به ایران بروید، هیچ تردیدی به خود راه نمی‌دهد.</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> همیشه با من هستید و هیچ مشكلی نیست.»</w:t>
+        <w:t xml:space="preserve">و واقعاً ایشان همین‌طور بودند! مسائل و مصائبی كه در ایران دیده و با آن قرین بودند، ایشان را بر آن داشت كه وقتی به نجف هجرت كردند دیگر خیال مراجعت به ایران را برای همیشه از سر بدر كنند. و حال چنین شخصی وقتی می‌بینند استادش آقای حدّاد به او دستور می‌دهد كه شما باید به ایران بروید، هیچ تردیدی به خود راه نمی‌دهد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عبارتی را كه ایشان به من فرموده بودند این بود: «وقتی كه استادم به من گفت: به ایران برو، حتّی برای یك لحظه هم تشویشی در من، پیدا نشد!» فقط به رسم اظهار فراق نه به صورت گلایه، به استادشان می‌گویند: «آقا! آخر ما تازه به دریا رسیده‌ایم، و تازه‌طعم و مزه‌ملاقات شما را چشیده‌ایم، و دوری شما برایمان مشكل است!» ایشان در جواب می‌گویند: «اگر شما در شرق باشید و من در غرب، همیشه با من هستید و هیچ مشكلی نیست.»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> یا وقتی به ایشان می‌گویند: شما به آقای انصاری مراجعه كنید، ایشان می‌گویند: چشم، و به آقای انصاری مراجعه می‌كنند و چهار سال آخر اقامت در نجف، یعنی نصف بیشتر اقامتشان در نجف اشرف را در خدمت آقای انصاری بودند.</w:t>
+        <w:t xml:space="preserve">یا وقتی به ایشان می‌گویند: شما به آقای انصاری مراجعه كنید، ایشان می‌گویند: چشم، و به آقای انصاری مراجعه می‌كنند و چهار سال آخر اقامت در نجف، یعنی نصف بیشتر اقامتشان در نجف اشرف را در خدمت آقای انصاری بودند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تسلیم در مقابل مشیت الهی، مهم‌ترین مسأله برای سالك‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مسأله‌ای كه انسان همیشه و در همه حال باید آن را در نفس و ذهن خود مرور دهد و نگذارد شیطان بر او غلبه كند این است كه: هرگاه خداوند متعال مشیتش بر كیفیت دیگری تعلّق گرفت، هیچ‌گونه اعتراضی در مقابل تقدیر او نداشته باشد. این مسأله محور حركت سالك به سوی پروردگار است، و اگر كسی این حال را داشت و این‌طور شد، او در آن موقعیت سالك واقعی است؛ زیرا سالك یك اسم خاصّ و قلمبه‌سلمبه‌ای نیست كه برای یك عنوانی مخصوص باشد.</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> إن‌شاءاللَه پاسخ این سؤال كه: سلوك چیست و چه معنا دارد، در جلسات آینده در ضمن بحث از حدیث شریف عنوان بصری خواهد آمد؛ امّا به طور اجمال، سالك به آن كسی گفته می‌شود كه قلب خود را در اختیار مشیت و تقدیر الهی قرار داده باشد.</w:t>
+        <w:t xml:space="preserve">مسأله‌ای كه انسان همیشه و در همه حال باید آن را در نفس و ذهن خود مرور دهد و نگذارد شیطان بر او غلبه كند این است كه: هرگاه خداوند متعال مشیتش بر كیفیت دیگری تعلّق گرفت، هیچ‌گونه اعتراضی در مقابل تقدیر او نداشته باشد. این مسأله محور حركت سالك به سوی پروردگار است، و اگر كسی این حال را داشت و این‌طور شد، او در آن موقعیت سالك واقعی است؛ زیرا سالك یك اسم خاصّ و قلمبه‌سلمبه‌ای نیست كه برای یك عنوانی مخصوص باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من باب مثال فرض كنید كه دانشجو و طلبه به آن كسی می‌گویند كه در دانشكده و یا حوزه تحصیل كند؛ حال اگر كسی در خانه‌اش نشست و درس نخواند به او طلبه و دانشجو نمی‌گویند. یعنی باید شخص در فلان دانشكده و یا حوزه ثبت نام نماید و امتحان بدهد و قبول شود تا عنوان دانشجو و طلبه بر او صدق كند. امّا مطلب در مورد سلوك إلی اللَه این‌طور نیست. سلوك كلاهی نیست كه كسی بر سر بگذارد، عمامه نیست كه كسی بر دور سرش بپیچد، رنگی نیست كه انسان خود را بدان رنگ كند، عنوانی نیست كه آن را به كسی بدهند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن‌شاءاللَه پاسخ این سؤال كه: سلوك چیست و چه معنا دارد، در جلسات آینده در ضمن بحث از حدیث شریف عنوان بصری خواهد آمد؛ امّا به طور اجمال، سالك به آن كسی گفته می‌شود كه قلب خود را در اختیار مشیت و تقدیر الهی قرار داده باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت حدّاد: «بعضی‌ها راه نرفته سالك‌اند!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مرحوم آقای حدّاد می‌فرمودند: «بعضی‌ها راه نرفته سالك‌اند.»</w:t>
+        <w:t xml:space="preserve">مرحوم آقای حدّاد می‌فرمودند: «بعضی‌ها راه نرفته سالك‌اند.»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:br w:type="page"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> اگر شما فردی را در خیابان دیدید كه نه در پیشانی او نوشته شده كه من سالكم و نه دم از عرفان می‌زند، امّا در برخورد با او دیدید كه در مقابل حقّ كرنش می‌كند و آنچه را كه حقّ تشخیص دهد به آن عمل می‌كند</w:t>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر شما فردی را در خیابان دیدید كه نه در پیشانی او نوشته شده كه من سالكم و نه دم از عرفان می‌زند، امّا در برخورد با او دیدید كه در مقابل حقّ كرنش می‌كند و آنچه را كه حقّ تشخیص دهد به آن عمل می‌كند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و خود را مهیا و آماده برای مسیر حقّ می‌كند، بدانید این شخص سالك واقعی است و اثرات سلوك بر او مترتّب است. چنین فردی بیش از آنچه ما در سلوك اصطلاحی نسبت به افراد قائل هستیم، راه می‌رود و به خدا تقرّب پیدا می‌كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">داستان كتاب‌فروش دوره‌گردی كه سالك استاد ندیده بود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> این قضیه‌ای را كه مرحوم آقا در جلد اوّل نور ملكوت قرآن‌</w:t>
+        <w:t xml:space="preserve">این قضیه‌ای را كه مرحوم آقا در جلد اوّل نور ملكوت قرآن‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، راجع به شخصی كه با او در كتابفروشی برخورد كرده بودند و مطالبی می‌گفت، نقل كرده‌اند، از همین باب است. حال، آیا این آقا اصطلاحاً سالك بود و استاد داشت و نزد كسی رفته بود؟ او استاد نداشت و پیش كسی نرفته بود، ولی كارش خدمت به مادر و تحمّل مشاكل او بود؛ محبّت می‌كرد و عتاب می‌شنید، كمك می‌كرد و جفا می‌دید، و بر اساس تكلیف، خود را در خدمت او قرار داده بود. بنابراین، او الآن در این محدوده، سالك است و كاری به استاد ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> این شخص سالك است، زیرا این مسائل را تحمّل می‌كند؛ یعنی خدا به او نمی‌گوید: این كارهائی كه تو كرده‌ای هیچ فایده‌ای ندارد، و چون در خدمت استاد نیستی هر چه به مادرت خدمت كنی پشیزی برای من ارزش ندارد! ابداً این‌طور نیست؛ زیرا الآن این شخص بَینه و بین‌اللَه قلب خود را پاك كرده و خود را برای تحصیل رضای او و تقرّب إلی اللَه در خدمت مادر قرار داده است. پس او الآن سالك است و در این راه جلو می‌آید و می‌آید تا یك‌مرتبه پرده برداشته می‌شود و حقائق عالم را به چشم می‌بیند.</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> بنابراین، هر كسی كه حقّ را مرآت برای حركت خودش قرار دهد، او در حركت إلی اللَه است.</w:t>
+        <w:t xml:space="preserve">این شخص سالك است، زیرا این مسائل را تحمّل می‌كند؛ یعنی خدا به او نمی‌گوید: این كارهائی كه تو كرده‌ای هیچ فایده‌ای ندارد، و چون در خدمت استاد نیستی هر چه به مادرت خدمت كنی پشیزی برای من ارزش ندارد! ابداً این‌طور نیست؛ زیرا الآن این شخص بَینه و بین‌اللَه قلب خود را پاك كرده و خود را برای تحصیل رضای او و تقرّب إلی اللَه در خدمت مادر قرار داده است. پس او الآن سالك است و در این راه جلو می‌آید و می‌آید تا یك‌مرتبه پرده برداشته می‌شود و حقائق عالم را به چشم می‌بیند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این اطّلاع بر حقائق مربوط به الآن نیست؛ بلكه از آن‌وقتی است كه خدمت به مادر را شروع كرد و چند سالی به این حركت ادامه داد، و الآن یك‌مرتبه می‌بیند پرده‌ها از جلوی چشم او كنار رفته‌اند. یعنی حركت او از قبل شروع شده بود و او را جلو آوردند و وقتی كه به اینجا رساندند، یك‌دفعه جرقه را زدند و او این مطالب را مشاهده می‌كند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین، هر كسی كه حقّ را مرآت برای حركت خودش قرار دهد، او در حركت إلی اللَه است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عبارات عجیب مرحوم علّامه طهرانی در مورد شهید طیب حاج‌رضائی‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> عباراتی كه مرحوم آقا راجع به طیب حاج‌رضائی می‌گفتند عباراتی عجیب بود. طیب یكی از سران و سردسته‌های هیئات، و از گردن‌كشان و لاطی‌های معروف طهران، و از افرادی بود كه به قلدری و زورگیری در سابق معروف بود. او برای خود دكّان و دستگاه و پاتوق و بیا و بروها داشته، و عدّه‌ای هم دور و برش بودند كه چه‌بسا بسیاری از اینها قلبشان قلبی صاف و پاك بود، منتهی بعضی از كارها و حركاتشان حركاتی نامناسب بوده است. دستگاه جائر ایشان را در ارتباط با جریان پانزده خرداد دستگیر و وادار می‌كند كه بگوید: من از مرحوم آقای خمینی پول گرفتم و در تظاهرات شركت كردم؛ زیرا طیب به عنوان حمایت از ایشان به میدان آمده و در خیابان‌ها تظاهرات به راه انداخته بود. هر چه او را به این مطلب الزام می‌كنند، می‌گوید: «من به سید دروغ نمی‌بندم.»</w:t>
+        <w:t xml:space="preserve">عباراتی كه مرحوم آقا راجع به طیب حاج‌رضائی می‌گفتند عباراتی عجیب بود. طیب یكی از سران و سردسته‌های هیئات، و از گردن‌كشان و لاطی‌های معروف طهران، و از افرادی بود كه به قلدری و زورگیری در سابق معروف بود. او برای خود دكّان و دستگاه و پاتوق و بیا و بروها داشته، و عدّه‌ای هم دور و برش بودند كه چه‌بسا بسیاری از اینها قلبشان قلبی صاف و پاك بود، منتهی بعضی از كارها و حركاتشان حركاتی نامناسب بوده است. دستگاه جائر ایشان را در ارتباط با جریان پانزده خرداد دستگیر و وادار می‌كند كه بگوید: من از مرحوم آقای خمینی پول گرفتم و در تظاهرات شركت كردم؛ زیرا طیب به عنوان حمایت از ایشان به میدان آمده و در خیابان‌ها تظاهرات به راه انداخته بود. هر چه او را به این مطلب الزام می‌كنند، می‌گوید: «من به سید دروغ نمی‌بندم.»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> حال اگر ما از او سؤال كنیم كه: آیا مرحوم آیة اللَه خمینی را امام می‌دانی؟ در جواب می‌گفت: نه! ما دوازده امام بیشتر نداریم؛ ایشان یك مرجعی است مثل بقیه مراجع. و اگر از او می‌پرسیدیم كه آیا مرحوم آیة اللَه خمینی را معصوم می‌دانی؟ باز جواب می‌داد: نه! من ایشان را معصوم نمی‌دانم! واقعاً اگر ما این سؤالات را با او مطرح می‌كردیم، جواب او همین مطالب بود؛ پس قضیه چه بود؟</w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> بعضی از سلوك تصوّر دیگری دارند؛ تصوّر می‌شود: سالك آن كسی است كه در یك خطّی قرار گیرد و سَری بسپرد و آدابی را انجام دهد. این‌طور نیست؛ سلوك كار كردن دارد و این طیب در این موقعیت سالك إلی اللَه است. هرچه او را اذیت می‌كنند و شكنجه‌اش می‌دهند و مضروبش می‌كنند و بالأخره تمام بلاها و مصائب را بر سر او می‌آورند، او می‌گوید: «من به سید تهمت نمی‌زنم و دروغ نمی‌گویم!» در زندان هر اذیتی بر او وارد می‌كنند تا حرف دلخواه آنان را بزند، او خود را مصداق این بیت خواجه می‌بیند كه:</w:t>
+        <w:t xml:space="preserve">حال اگر ما از او سؤال كنیم كه: آیا مرحوم آیة اللَه خمینی را امام می‌دانی؟ در جواب می‌گفت: نه! ما دوازده امام بیشتر نداریم؛ ایشان یك مرجعی است مثل بقیه مراجع. و اگر از او می‌پرسیدیم كه آیا مرحوم آیة اللَه خمینی را معصوم می‌دانی؟ باز جواب می‌داد: نه! من ایشان را معصوم نمی‌دانم! واقعاً اگر ما این سؤالات را با او مطرح می‌كردیم، جواب او همین مطالب بود؛ پس قضیه چه بود؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پاسخ این است كه: طیب خلاف را خلاف می‌دانست؛ حال این خلاف در هرجا می‌خواهد باشد. الآن این سید (مرحوم آیة اللَه خمینی) آمده و اقدامی كرده، و بر علیه ظلم قیام كرده است؛ گرچه او نه امام است و نه معصوم، ولی من به سید دروغ نمی‌بندم. طیب از عرفان و ولایت و اصطلاحاتی چون ولی كامل و وصی ظاهر و وصی باطن و وكیل و قیم و این حرف‌ها سر درنمی‌آورد و چه‌بسا اصلًا نمی‌دانست كلمه وصی را با صاد می‌نویسند یا با سین، و به طور كلّی او در این مایه‌ها نبود. طیب هیچ از این مسائل سر در نمی‌آورد، و فقط این مطلب را می‌فهمید كه كار خلاف، خلاف است و دروغ بستن به این سید (مرحوم آقای خمینی) عملی خلاف است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">او می‌گفت: چرا من عِرض و حیثیت و شخصیت یك عالم دینی را با یك دروغ لكّه‌دار كنم؟! در مغز و ذهن او این بود كه: آقای خمینی هر كه می‌خواهد باشد، حال كه این عالم و مرجع دینی علیه شاه قیام كرده است، یك حیثیت و خصوصیت دینی و اجتماعی دارد؛ و حتّی اگر خصوصیت اجتماعی و دینی هم نداشته باشد، بالأخره یك انسان كه هست. یعنی او در نفس خود می‌گوید: اگر فرضاً ایشان هیچ خصوصیت و موقعیت اجتماعی هم نداشته باشد انسان كه هست، و اگر من تهمتی را به یك انسان بزنم، او نسبت به من چه قضاوتی می‌كند؟! آیا مرحوم آیة اللَه خمینی با خود نمی‌گوید: چرا نسبت ارتباط با بیگانگان و خارجی‌ها را به من كه بری و بی‌گناهم می‌دهند؟! همین فكر برای طیب كافی است، و لذا می‌گوید: من كشته می‌شوم و جانم را می‌دهم، ولی خلاف انجام نمی‌دهم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آری، این را می‌گویند مرد! و بر چنین شخصی سالك إلی اللَه اطلاق می‌شود. پس این طیب حاج رضائی سالك واقعی است با اینكه استاد ندارد و همان‌طور كه گفته شد: او اصلًا از اصطلاح عرفان و ولی و امثال این حرف‌ها سر در نمی‌آورد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینها مطالبی است كه ما از مرحوم آقا شنیده‌ایم و تا به حال مخفی بود و من می‌خواهم تا حدودی آن را باز كنم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعضی از سلوك تصوّر دیگری دارند؛ تصوّر می‌شود: سالك آن كسی است كه در یك خطّی قرار گیرد و سَری بسپرد و آدابی را انجام دهد. این‌طور نیست؛ سلوك كار كردن دارد و این طیب در این موقعیت سالك إلی اللَه است. هرچه او را اذیت می‌كنند و شكنجه‌اش می‌دهند و مضروبش می‌كنند و بالأخره تمام بلاها و مصائب را بر سر او می‌آورند، او می‌گوید: «من به سید تهمت نمی‌زنم و دروغ نمی‌گویم!» در زندان هر اذیتی بر او وارد می‌كنند تا حرف دلخواه آنان را بزند، او خود را مصداق این بیت خواجه می‌بیند كه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="AshaarFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تا شدم حلقه به گوش درِ میخانه عشق‌ *** هر دم آید غمی از نو به مباركبادم‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">علّامه طهرانی: «طیب دوران سلوكش را در زندان گذراند!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> هر بلائی كه بر سرش می‌آورند او یك قدم به خدا نزدیك می‌شود؛ با هر یك ضربه شلّاق، یك قدم نزدیك‌تر می‌شود. اگر آنجا اقرار می‌كرد می‌ماند، امّا چیزی نمی‌گفت و یك قدم جلو می‌آمد و همین‌طور قدم به قدم جلو رفت تا به جائی رسید كه مرحوم آقا درباره او این عبارت عجیب را فرمودند كه:</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> حال فهمیدید طیب كیست؟! او كسی است كه تمام دوران سلوكش را در زندان گذرانید، و خوشا به حالش! من می‌دیدم مرحوم آقا به او عنایت خاصّی دارند؛ وقتی كه به حضرت عبدالعظیم علیه‌السّلام مشرّف می‌شدیم، كم می‌شد كه به زیارت قبر طیب نروند. آری، او ولی خداست و از آن‌طرف خبر دارد و می‌داند آنجا چه خبر است.</w:t>
+        <w:t xml:space="preserve">هر بلائی كه بر سرش می‌آورند او یك قدم به خدا نزدیك می‌شود؛ با هر یك ضربه شلّاق، یك قدم نزدیك‌تر می‌شود. اگر آنجا اقرار می‌كرد می‌ماند، امّا چیزی نمی‌گفت و یك قدم جلو می‌آمد و همین‌طور قدم به قدم جلو رفت تا به جائی رسید كه مرحوم آقا درباره او این عبارت عجیب را فرمودند كه:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«طیب دوران سلوكش را در زندان گذراند!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حال فهمیدید طیب كیست؟! او كسی است كه تمام دوران سلوكش را در زندان گذرانید، و خوشا به حالش! من می‌دیدم مرحوم آقا به او عنایت خاصّی دارند؛ وقتی كه به حضرت عبدالعظیم علیه‌السّلام مشرّف می‌شدیم، كم می‌شد كه به زیارت قبر طیب نروند. آری، او ولی خداست و از آن‌طرف خبر دارد و می‌داند آنجا چه خبر است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بنابراین سلوك عبارت است از: حركت در مسیر حقّ، و اینكه انسان حقّ را ببیند و به آن پایبند شود.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> حال به این نكات كاملًا توجّه و دقّت كنیم تا به آن مطلب مورد نظر برسیم.</w:t>
+        <w:t xml:space="preserve">بنابراین سلوك عبارت است از: حركت در مسیر حقّ، و اینكه انسان حقّ را ببیند و به آن پایبند شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حال به این نكات كاملًا توجّه و دقّت كنیم تا به آن مطلب مورد نظر برسیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گاهی صلاح سالك در عدم وصول به ولی خداست‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> وضعیت و حالاتی كه برای انسان در موارد مختلف پیدا می‌شود گوناگون و متفاوت است؛ لذا ممكن است خداوند متعال در یك برهه‌ای وصول و تشرّف سالك را به خدمت ولی خدا مقدّر نكرده و مشیت و صلاح او بر عدم وصول سالك به ولی خدا در این مرحله تعلّق گرفته باشد. در این‌صورت آیا ما می‌توانیم در كار خدا دخالتی داشته باشیم؟! مثلًا مرحوم آقا از خدا بخواهند: خدایا! باید از اوّل كه ما به نجف مشرّف می‌شویم دست ما را در دست‌آقای حدّاد بگذاری! خدا هم می‌گوید: این امر به من مربوط است، و وظیفه شما بعد از ورود به نجف این است كه به درس خود بپردازید و بر طبق دستور علّامه طباطبائی باید به آقای قوچانی و به آقای آقا سید جمال گلپایگانی مراجعه كنید، و به بقیه‌اش هم كاری نداشته باشید. ایشان هم به وظیفه خود عمل می‌كنند و بعد از گذشت هفت سال خداوند این موقعیت را برای ایشان پیش می‌آورد.</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ممكن است افرادی را كه انسان بر طبق مشیت الهی باید به آنها در یك موقعیت خاص مراجعه كند، افراد مختلفی باشند. من‌باب‌مثال امكان دارد وجود شخصی ظاهرالصّلاح كه فقط دلی صاف و عمل و روشی پسندیده دارد ولی مقاماتی را طی نكرده و حالاتی توحیدی ندارد، برای انسان مغتنم باشد؛ در اینجا باید انسان از او استفاده كند. و همین‌طور ممكن است دستور بعدی مبتنی بر مراجعه به فرد دیگری باشد، باز مراجعه به او برای انسان مغتنم است.</w:t>
+        <w:t xml:space="preserve">وضعیت و حالاتی كه برای انسان در موارد مختلف پیدا می‌شود گوناگون و متفاوت است؛ لذا ممكن است خداوند متعال در یك برهه‌ای وصول و تشرّف سالك را به خدمت ولی خدا مقدّر نكرده و مشیت و صلاح او بر عدم وصول سالك به ولی خدا در این مرحله تعلّق گرفته باشد. در این‌صورت آیا ما می‌توانیم در كار خدا دخالتی داشته باشیم؟! مثلًا مرحوم آقا از خدا بخواهند: خدایا! باید از اوّل كه ما به نجف مشرّف می‌شویم دست ما را در دست‌آقای حدّاد بگذاری! خدا هم می‌گوید: این امر به من مربوط است، و وظیفه شما بعد از ورود به نجف این است كه به درس خود بپردازید و بر طبق دستور علّامه طباطبائی باید به آقای قوچانی و به آقای آقا سید جمال گلپایگانی مراجعه كنید، و به بقیه‌اش هم كاری نداشته باشید. ایشان هم به وظیفه خود عمل می‌كنند و بعد از گذشت هفت سال خداوند این موقعیت را برای ایشان پیش می‌آورد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حال ممكن است فرضاً این هفت سال برای بعضی دو سال، یا پنج سال، یا ده سال یا چهارده سال شود؛ زیرا خداوند متعال برای هر كسی بر طبق شاكله و خصوصیات او و مصالحی كه در حول او در گردش و جریان است، موقعیت‌هائی را پیش می‌آورد كه ممكن است برای دیگری نباشد، و چه‌بسا اگر این شخص در این موقعیت به ولی كامل برسد آن استفاده را كه باید و شاید نخواهد كرد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ممكن است افرادی را كه انسان بر طبق مشیت الهی باید به آنها در یك موقعیت خاص مراجعه كند، افراد مختلفی باشند. من‌باب‌مثال امكان دارد وجود شخصی ظاهرالصّلاح كه فقط دلی صاف و عمل و روشی پسندیده دارد ولی مقاماتی را طی نكرده و حالاتی توحیدی ندارد، برای انسان مغتنم باشد؛ در اینجا باید انسان از او استفاده كند. و همین‌طور ممكن است دستور بعدی مبتنی بر مراجعه به فرد دیگری باشد، باز مراجعه به او برای انسان مغتنم است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مراحل مختلف سیر حضرت علّامه طهرانی قدّس سرّه‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:br w:type="page"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> مرحوم آقا نسبت به مرحوم حدّاد و رسیدن به ایشان در كتاب روح مجرد عبارت عجیبی دارند. با توجّه به اینكه ایشان در این مدّت مدید مرحوم علّامه طباطبائی را ادراك كرده و به آقا شیخ عبّاس قوچانی رحمة اللَه علیه مراجعه كرده و با مرحوم آقا سید جمال گلپایگانی در ارتباط بوده و چهار سال تمام در خدمت مرحوم انصاری بوده كه تعبیرشان در مورد مرحوم انصاری این است: «وقتی كه من خدمت ایشان بودم، گویا خدمت پیغمبر بودم»</w:t>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم آقا نسبت به مرحوم حدّاد و رسیدن به ایشان در كتاب روح مجرد عبارت عجیبی دارند. با توجّه به اینكه ایشان در این مدّت مدید مرحوم علّامه طباطبائی را ادراك كرده و به آقا شیخ عبّاس قوچانی رحمة اللَه علیه مراجعه كرده و با مرحوم آقا سید جمال گلپایگانی در ارتباط بوده و چهار سال تمام در خدمت مرحوم انصاری بوده كه تعبیرشان در مورد مرحوم انصاری این است: «وقتی كه من خدمت ایشان بودم، گویا خدمت پیغمبر بودم»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، اینك وقتی به آقای حدّاد می‌رسند این عبارت را دارند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عبارت عجیب مرحوم علّامه طهرانی در هنگام وصول به مرحوم حدّاد قدس اللَه اسرارهما</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «چقدر مناسب حال منِ سرگشته خسته رنج دیده بود در سالیان متمادی با وصول به این كانون حیات و مركز عشق حضرت سرمدی ....»</w:t>
+        <w:t xml:space="preserve">«چقدر مناسب حال منِ سرگشته خسته رنج دیده بود در سالیان متمادی با وصول به این كانون حیات و مركز عشق حضرت سرمدی ....»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="22"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ایشان با در نظر گرفتن اینكه چهار سال در خدمت آقای انصاری بودند، این عبارت را نسبت به آقای حدّاد دارند كه: «منِ سرگشته خسته رنج دیده»؛ یعنی در عین اینكه سال‌های متمادی نزد مرحوم علّامه طباطبائی و آقا شیخ عبّاس قوچانی بودم و با آقا سید جمال گلپایگانی در ارتباط بودم و چهار سال در خدمت مرحوم انصاری بودم، با وجود همه اینها من، سرگشته خسته رنجدیده بودم! آیا متوجّه می‌شوید كه ایشان می‌خواهند چه مطالبی را بیان كنند؟!</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> «وقتی كه من در خدمت مرحوم آقای انصاری بودم، با وجود اینكه ایشان را مثل پیغمبر خودم می‌دانستم ولی درعین‌حال در آن مسائلی كه احساس می‌كردم با ایشان اختلاف نظر فقهی دارم احتیاط را رعایت می‌كردم؛ امّا وقتی كه با مرحوم حدّاد بودم اگر به من می‌گفتند: این لیوان خون را بیاشام دیگر احتیاط نمی‌كردم و آن را می‌خوردم!»</w:t>
+        <w:t xml:space="preserve">ایشان با در نظر گرفتن اینكه چهار سال در خدمت آقای انصاری بودند، این عبارت را نسبت به آقای حدّاد دارند كه: «منِ سرگشته خسته رنج دیده»؛ یعنی در عین اینكه سال‌های متمادی نزد مرحوم علّامه طباطبائی و آقا شیخ عبّاس قوچانی بودم و با آقا سید جمال گلپایگانی در ارتباط بودم و چهار سال در خدمت مرحوم انصاری بودم، با وجود همه اینها من، سرگشته خسته رنجدیده بودم! آیا متوجّه می‌شوید كه ایشان می‌خواهند چه مطالبی را بیان كنند؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حال، سؤال این است كه: مگر ایشان در آن زمان چه چیزی از مرحوم حدّاد می‌دیدند و ادراك می‌كردند، كه با وجود اینكه سالیان متمادی در خدمت بزرگان و مرحوم انصاری رضوان اللَه علیهم بودند این تعبیر را می‌آورند؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این همان مطلبی است كه من بارها بعد از رحلت مرحوم آقا عرض می‌كردم كه: ارتباط انسان با افراد مختلف از اولیاء خدا متفاوت است؛ ایشان نسبت به‌مرحوم انصاری یك دید و نسبت به مرحوم حدّاد اساساً دید دیگری داشتند. و از اینجا علّت آنچه كه از قول مرحوم آقا نقل شد كه می‌فرمودند: «من در بعضی از مسائل كه با مرحوم انصاری اختلاف داشتم احتیاط می‌كردم» روشن می‌شود. ایشان به من فرمودند كه:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«وقتی كه من در خدمت مرحوم آقای انصاری بودم، با وجود اینكه ایشان را مثل پیغمبر خودم می‌دانستم ولی درعین‌حال در آن مسائلی كه احساس می‌كردم با ایشان اختلاف نظر فقهی دارم احتیاط را رعایت می‌كردم؛ امّا وقتی كه با مرحوم حدّاد بودم اگر به من می‌گفتند: این لیوان خون را بیاشام دیگر احتیاط نمی‌كردم و آن را می‌خوردم!»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="23"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> و این است فرق بین آن بینش و این بینش، و فرق بین آن بصیرت و این بصیرت. باید توجّه داشت كه این كلام ایشان، كلامی عادی نیست؛ بلكه یك مجتهدِ مسلّمِ فیلسوفِ حكیمِ أعلم این مطلب را بیان می‌كند، نه یك دوغ فروش محلّ.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> بنابراین، این‌طور نیست كه خداوند فقط یك راه قرار داده باشد كه حتماً همه ملزم شوند در آن مسیر تعیین شده قرار گیرند؛ بلكه ممكن است خداوند متعال برای هر كسی راهی متناسب با حركت او قرار داده باشد.</w:t>
+        <w:t xml:space="preserve">و این است فرق بین آن بینش و این بینش، و فرق بین آن بصیرت و این بصیرت. باید توجّه داشت كه این كلام ایشان، كلامی عادی نیست؛ بلكه یك مجتهدِ مسلّمِ فیلسوفِ حكیمِ أعلم این مطلب را بیان می‌كند، نه یك دوغ فروش محلّ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین، این‌طور نیست كه خداوند فقط یك راه قرار داده باشد كه حتماً همه ملزم شوند در آن مسیر تعیین شده قرار گیرند؛ بلكه ممكن است خداوند متعال برای هر كسی راهی متناسب با حركت او قرار داده باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چرا باید وصی ظاهر علناً معرّفی گردد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> در كتاب روح مجرّد مرحوم آقا قضیه وصایت (وصایت ظاهری) را این‌طور تعریف می‌كنند كه: «وصی ظاهر آن كسی است كه استاد در ملأ عامّ او را وصی خود قرار می‌دهد، و می‌نویسد و امضاء می‌نماید اعلان و معرفی كند.»</w:t>
+        <w:t xml:space="preserve">در كتاب روح مجرّد مرحوم آقا قضیه وصایت (وصایت ظاهری) را این‌طور تعریف می‌كنند كه: «وصی ظاهر آن كسی است كه استاد در ملأ عامّ او را وصی خود قرار می‌دهد، و می‌نویسد و امضاء می‌نماید اعلان و معرفی كند.»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="24"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> در اینجا این سؤال مطرح است كه: چرا باید وصی ظاهر علناً معرفی شود و نباید مخفی باشد؟ پاسخ این مطلب از خودِ اسم وصی ظاهر پیدا است؛ همین‌كه می‌گوئید وصی ظاهر، یعنی اینكه رجوع به این شخص به تنهائی و به خودی خود</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> مسأله‌ای كه امروزه ممكن است مورد اشكال واقع شود این است كه می‌گویند: ما این مسأله وصایت را در مورد ائمّه علیهم‌السّلام هم می‌بینیم؛ مثل اینكه فرضاً حضرت موسی بن جعفر علیه‌السّلام به یك نفر بفرمایند كه بعد از من، فرزندم علی بن موسی الرّضا علیه‌السّلام امام است. و اینكه مرحوم آقا در اینجا می‌فرمایند: «وصی ظاهر باید در ملأ عامّ باشد»، منافاتی با وصایت خصوصی ندارد؛ زیرا ممكن است شخصی وصی ظاهر باشد، امّا استاد او را در ملأ عام معرفی نكرده و فقط به یك نفر گفته باشد كه وصی بعد از من ایشان است.</w:t>
+        <w:t xml:space="preserve">در اینجا این سؤال مطرح است كه: چرا باید وصی ظاهر علناً معرفی شود و نباید مخفی باشد؟ پاسخ این مطلب از خودِ اسم وصی ظاهر پیدا است؛ همین‌كه می‌گوئید وصی ظاهر، یعنی اینكه رجوع به این شخص به تنهائی و به خودی خود و لولا آن حجیتی كه ولی به او می‌دهد، برای افراد حجیت ندارد و باید حجیت او از ناحیه ولی اثبات گردد. اگر این شخص به خودی خود حجیت داشت، برای رجوع افراد به او دیگر نیازی به اعلان نبود، و خود انسان با مراجعه به او تشخیص می‌داد كه آیا او اهلیت دارد یا ندارد؛ همان‌طور كه در مورد ولی این‌چنین عمل می‌كند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین علّت اینكه ولی، وصی را معرّفی و اعلان می‌كند، این است كه در اینجا باید مقام اثبات لحاظ شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">البتّه ممكن است شخصی متخصّص باشد و برای رجوع به وصی ظاهر، خودش مطلب را ادراك كند كه او اهلیت وصایت را دارد؛ در این صورت دیگر نیازی به اعلان نیست هم‌چنان كه انسان به امام علیه‌السّلام مراجعه می‌كند، دیگر مطلب تمام است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ملاك در حجّیت وصی ظاهر، با ملاك در حجّیت امام معصوم علیه‌السّلام متفاوت است‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مسأله‌ای كه امروزه ممكن است مورد اشكال واقع شود این است كه می‌گویند: ما این مسأله وصایت را در مورد ائمّه علیهم‌السّلام هم می‌بینیم؛ مثل اینكه فرضاً حضرت موسی بن جعفر علیه‌السّلام به یك نفر بفرمایند كه بعد از من، فرزندم علی بن موسی الرّضا علیه‌السّلام امام است. و اینكه مرحوم آقا در اینجا می‌فرمایند: «وصی ظاهر باید در ملأ عامّ باشد»، منافاتی با وصایت خصوصی ندارد؛ زیرا ممكن است شخصی وصی ظاهر باشد، امّا استاد او را در ملأ عام معرفی نكرده و فقط به یك نفر گفته باشد كه وصی بعد از من ایشان است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حجّیت امامت ثبوتی است و نیازی به وصایت و اثبات ندارد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> این اشكال بسیار سخیف است؛ زیرا حجّیت در باب امامت مسأله ثبوت است، ولی حجّیت در قضیه وصایت مسأله اثبات است، لذا در مسأله امامت اصلًا نیازی به وصایت نیست.</w:t>
+        <w:t xml:space="preserve">این اشكال بسیار سخیف است؛ زیرا حجّیت در باب امامت مسأله ثبوت است، ولی حجّیت در قضیه وصایت مسأله اثبات است، لذا در مسأله امامت اصلًا نیازی به وصایت نیست.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="25"/>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی اگر حضرت موسی بن جعفر حتّی به یك نفر هم نمی‌گفت، باز امام‌ رضا علیه‌السّلام در مقام خود نشسته بود؛ چراكه مسأله امامت، مسأله إشراف بر نفوس است. حال اگر فرضاً حضرت موسی بن جعفر علیه‌السّلام نفرموده باشند كه امام بعد از من علی بن موسی الرّضا است، آیا تمام شیعیان منتظر می‌مانند كه خبر امامت حضرت علی بن موسی الرّضا را از یونس بن عبدالرحمن كه فرضاً در كوفه است، بشنوند؟! در اینجا یونس بن عبدالرحمن كیست و چه كاره است؟! این امام علیه‌السّلام است كه با إشراف بر نفوس همه را جذب و به سوی خود می‌كشاند، و نیازی به این حرف‌ها ندارد؛ چه حضرت موسی بن جعفر علیه‌السّلام بگویند علی بن موسی الرّضا بعد از من امام است یا نگویند، او امام است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن امامی كه امامتش متوقّف بر وصایت باشد و حجیتش را از سفارش امام قبل از خود بیاورد و خود هیچ‌كاره باشد، اصلًا مورد قبول ما نیست. امام آن كسی است كه محبّتش را از هزار فرسخ دورتر در دل شما كه اینجا نشسته‌اید می‌اندازد، امام آن كسی است كه از هزار فرسخ دورتر افكار شما را كه در اینجا نشسته‌اید بر طبق مصالح خودش تنظیم می‌كند، امام آن كسی است كه از آن‌طرف كره زمین گرفتاری‌هائی كه می‌خواهد برای شما پیدا شود و هزاران مانع دیگر را برطرف می‌كند؛ و چنین شخصی نیاز به وصایت ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یعنی اگر حضرت موسی بن جعفر حتّی به یك نفر هم نمی‌گفت، باز امام‌</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> آن امامی كه امامتش متوقّف بر وصایت باشد و حجیتش را از سفارش امام قبل از خود بیاورد و خود هیچ‌كاره باشد، اصلًا مورد قبول ما نیست. امام آن كسی است كه محبّتش را از هزار فرسخ دورتر در دل شما كه اینجا نشسته‌اید می‌اندازد، امام آن كسی است كه از هزار فرسخ دورتر افكار شما را كه در اینجا نشسته‌اید بر طبق مصالح خودش تنظیم می‌كند، امام آن كسی است كه از آن‌طرف كره زمین گرفتاری‌هائی كه می‌خواهد برای شما پیدا شود و هزاران مانع دیگر را برطرف می‌كند؛ و چنین شخصی نیاز به وصایت ندارد.</w:t>
+        <w:t xml:space="preserve">اگر معرفی رسول خدا در غدیر نبود عقلًا از چه كسی باید تبعیت شود؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر در كتب شیعه و اهل سنّت، روایت جابر و غیر آن كه از پیغمبر درباره اسامی دوازده امام وارد است وجود نداشت و ما هیچ اسم و رسمی از ائمّه نداشتیم، باز امامت آنان در جای خود باقی بود. سؤال ما از اهل تسنّن این است كه حتّی اگر پیغمبر أمیرالمؤمنین را در حجّةالوداع معرفی نكرده بود و اصلًا واقعه غدیری در خارج تحقّق نیافته بود، آن كسی كه بعد از پیغمبر اكرم به مدینه می‌آید آیا باید از ابوبكر تبعیت كند یا از علی؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اگر معرفی رسول خدا در غدیر نبود عقلًا از چه كسی باید تبعیت شود؟</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> اگر در كتب شیعه و اهل سنّت، روایت جابر و غیر آن كه از پیغمبر درباره اسامی دوازده امام وارد است وجود نداشت و ما هیچ اسم و رسمی از ائمّه نداشتیم، باز امامت آنان در جای خود باقی بود. سؤال ما از اهل تسنّن این است كه حتّی اگر پیغمبر أمیرالمؤمنین را در حجّةالوداع معرفی نكرده بود و اصلًا واقعه غدیری در خارج تحقّق نیافته بود، آن كسی كه بعد از پیغمبر اكرم به مدینه می‌آید آیا باید از ابوبكر تبعیت كند یا از علی؟!</w:t>
+        <w:t xml:space="preserve">امام علیه‌السّلام را چگونه باید شناخت؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بدیهی است كه با طرح دو سؤال از ابوبكر و دو سؤال هم از علی علیه‌السّلام، مطلب برای شخص روشن می‌شود. مگر علماء یهود و نصاری هنگامی كه از راه‌های دور و شهرهای مختلف به مدینه می‌آمدند و با ابوبكر مُحاجّه می‌كردند و او در جواب فرو می‌ماند و أمیرالمؤمنین می‌آمدند و جواب آنها را می‌دادند، از حجّةالوداع پیغمبر خبر داشتند؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عالمی نصرانی از یمن به مدینه می‌آید و با ابوبكر محاجّه می‌كند و او را محكوم و مفتضح می‌كند و می‌گوید: اگر خلیفه پیغمبر این است كه و علَی الإسلام السّلام؛ فاتحه اسلام را باید خواند! فوراً ابوذر به خدمت أمیرالمؤمنین می‌رود و می‌گوید: یا علی، بیا و به داد اسلام برس! و حضرت به مسجد می‌روند و در آنجا از علوم ماكان و مایكون و عوالم بالا و پایین برای او بیان می‌كنند، و او به حضرت می‌گوید: «أشهد أنَّك خلیفةُ رسولِ اللَه!» و در همانجا اسلام می‌آورد و به وطن خود برمی‌گردد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین امامت أمیرالمؤمنین نیاز به وصایت ندارد، و اگر پیغمبر این كار را در روز غدیر خم انجام داد به جهت این بود كه حجّت را بر مردم تمام كند. و إلّا اگر پیغمبر اصلًا این كار را نمی‌كرد، ما باید به مدینه می‌رفتیم و با چند سؤال از طرفین معلوم می‌شد كه كدام یك از آن دو امام هستند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اینجاست كه به خوبی روشن می‌شود كه در این اشكال چه مغلطه‌ای در كار است؛ مسأله تشبیه نمودن امام و ولی به وصی ظاهر از جمله سخیف‌ترین مسائلی است كه ممكن است مطرح شود. زیرا همان‌گونه كه گفته شد مسأله امامت و ولایت مربوط به مقام ثبوت است و اصلًا نیازی به وصایت آن هم به صورت مخفیانه، به یك نفر ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امام آن كسی كه اگر حتّی به یك نفر هم نگفته باشند، خودش حقیقت خود را در دل‌ها جا می‌اندازد و هیچ نیازی به وصایت از امام قبل ندارد؛ و إلّا ولی و امام نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">امام علیه‌السّلام را چگونه باید شناخت؟</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> عالمی نصرانی از یمن به مدینه می‌آید و با ابوبكر محاجّه می‌كند و او را محكوم و مفتضح می‌كند و می‌گوید: اگر خلیفه پیغمبر این است كه و علَی الإسلام السّلام؛ فاتحه اسلام را باید خواند! فوراً ابوذر به خدمت أمیرالمؤمنین می‌رود و می‌گوید: یا علی، بیا و به داد اسلام برس! و حضرت به مسجد می‌روند و در آنجا از علوم ماكان و مایكون و عوالم بالا و پایین برای او بیان می‌كنند، و او به حضرت می‌گوید: «أشهد أنَّك خلیفةُ رسولِ اللَه!» و در همانجا اسلام می‌آورد و به وطن خود برمی‌گردد.</w:t>
+        <w:t xml:space="preserve">دستگیری امام كاظم از مردی كه بعد از امام صادق علیهماالسّلام متحیر بود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت امام صادق علیه‌السّلام از دنیا رفته‌اند و مردم متحیرند كه چه كنند؛ بعضی می‌گویند دیگر امامت تمام شد و بعضی مضطرب، ناگهان می‌بینند مردی به آنها اشاره می‌كند كه بیائید! آنها می‌ترسند، و خیال می‌كنند كه او جاسوس خلیفه است و حرف‌های آنان را شنیده است؛ زیرا در آن زمان، موقعیت بسیار خطیری بود. به هر حال، آن فرد آنها را به طرف خانه حضرت موسی بن جعفر علیهما السّلام می‌آورد، حضرت چند نفر را به داخل منزل دعوت كرده و از گفتگوی آنها در مورد امام بعد از حضرت صادق خبر می‌دهند و سپس می‌فرمایند: حال، هر چه می‌خواهید از من سؤال كنید!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="26"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> امام آن كسی كه اگر حتّی به یك نفر هم نگفته باشند، خودش حقیقت خود را در دل‌ها جا می‌اندازد و هیچ نیازی به وصایت از امام قبل ندارد؛ و إلّا ولی و امام نیست.</w:t>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیا حضرت امام صادق علیه‌السّلام به این افراد فرموده بودند كه بعد از من به فرزندم امام كاظم مراجعه كنید؟! و آیا اینها به توصیه مخفیانه امام صادق به سراغ حضرت موسی بن جعفر رفتند، یا اینكه اینها اصلًا از امامت آن حضرت خبر نداشتند؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">دستگیری امام كاظم از مردی كه بعد از امام صادق علیهماالسّلام متحیر بود</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> حضرت امام صادق علیه‌السّلام از دنیا رفته‌اند و مردم متحیرند كه چه كنند؛ بعضی می‌گویند دیگر امامت تمام شد و بعضی مضطرب، ناگهان می‌بینند مردی به آنها اشاره می‌كند كه بیائید! آنها می‌ترسند، و خیال می‌كنند كه او جاسوس خلیفه است و حرف‌های آنان را شنیده است؛ زیرا در آن زمان، موقعیت بسیار خطیری بود. به هر حال، آن فرد آنها را به طرف خانه حضرت موسی بن جعفر علیهما السّلام می‌آورد، حضرت چند نفر را به داخل منزل دعوت كرده و از گفتگوی آنها در مورد امام بعد از حضرت صادق خبر می‌دهند و سپس می‌فرمایند: حال، هر چه می‌خواهید از من سؤال كنید!</w:t>
+        <w:t xml:space="preserve">حجّیت در وصایت بر مبنای حجّیت در خبر واحد است‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین اساساً مسأله امامت و ولایت، ربطی به وصایت ندارد. وصایت برای فردی است كه اگر حجیت او از طرف ولی ثابت نشود كسی به او رجوع نمی‌كند؛ یعنی حجیت او حجیت تعبدیه است كه از ناحیه حجّت قبلی به او عنایت می‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثل آنچه در مورد حجیت خبر واحد مطرح است كه بر طبق روایاتی كه از ائمّه علیهم السّلام در دست است، فرموده‌اند: اگر یك روایت از فردی مورد وثوق شما نقل شد، ما آن روایت را بر شما حجّت قرار داده‌ایم و شما می‌توانید به آن عمل كنید. البتّه بنابراین كه ما حجّیت خبر واحد را حجیت تعبّدیه بدانیم، نه حجّیت از ناحیه سیره عقلائیه و آن بحث‌هائی كه در علم اصول آمده است. یعنی اگر یك نفر خبری را نقل كرد و ما نمی‌دانیم كه او شخصی صالحی است و فقط به او وثوق داریم كه فرد دروغگوئی نیست، اگر امام علیه‌السّلام فرمود: حرف او را بپذیرید، ما می‌گوئیم: سمعاً و طاعةً و آن را می‌پذیریم؛ ولی به تنهائی و به خودی خود روایت او را نمی‌پذیریم. و معنای اعطاء حجیت در خبر واحد همین است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حجیت در امامت و ولایت بر مبنای حجیت خبر متواتر است‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و امّا آیا در مورد خبر متواتری كه فرضاً هزار نفر آن را نقل كنند هم این‌چنین‌است؟! آیا امام علیه‌السّلام در آنجا هم می‌گوید: خبر متواتر را بر شما حجّت كردم و آن را بپذیرید؟! بسیار روشن است كه در اینجا جعل حجیت معنا ندارد؛ امام بفرماید یا نفرماید، ما خبر متواتر را می‌پذیریم، چراكه حجیتش ذاتی است. خبری را كه فرضاً هزار نفر نقل كرده‌اند، علم‌آور است و دیگر شك در آن راه ندارد؛ خصوصاً اگر این خبر تواترش لفظی باشد. بنابراین امام علیه‌السّلام در مواردی اعطاء حجیت می‌كند كه زمینه تعبّد وجود داشته باشد، نه اینكه حجیت آن مورد، ذاتی باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نكته مهم‌تر آنكه امام علیه‌السّلام اصلًا نمی‌تواند بفرماید به خبر متواتر عمل نكنید؛ زیرا چنین حرفی معقول و منطقی نیست و از امام چنین مطلبی انتظار نمی‌رود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر شما در اطاقی در بسته و سر بسته باشید به طوری كه راهی به بیرون نباشد، و در این هنگام شخصی بر شما وارد شود و از او سؤال كنید كه: آیا هنوز خورشید در آسمان است و او بگوید: هست، در اینجا جا دارد كه شما در كلام او تأمّل نمائید؛ اگر مورد وثوق شما بود بپذیرید و إلّا با شك و تردید به آن نگاه كنید. ولی در صورتی كه خودتان به حیاط می‌روید و خورشید را بر فراز آسمان می‌بینید باز هم از بقیه می‌پرسید كه آیا خورشید وجود دارد یا ندارد؟! آخر خورشیدی را كه بالای سر خود می‌بینید دیگر سؤال ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امام و ولی الهی چون خورشید در وسط آسمان، احتیاجی به افاضه حجّیت از غیر ندارد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">موقعیت امام علیه‌السّلام و ولی كامل، عیناً مانند موقعیت خورشید است كه نیازی به اعطای حجیت از ناحیه دیگری ندارد، و همان‌گونه كه گفته شد با رفتن و نشستن و دو كلمه سؤال كردن، انسان مطلب را می‌فهمد. بنابراین اگر او خواست عنایتی می‌كند و انسان متوجّه حقّ می‌شود و دیگر نیازی به وصایت نیست؛ در این صورت اگر هزار نفر هم بگویند او امام و ولی نیست، برای انسان روشن است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چرا بزرگان برای خودشان وصی ظاهر تعیین می‌كنند؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امّا اگر كسی ذاتاً به این موقعیت نرسیده باشد، باید برای رجوع به او دلیل‌داشت. اینجاست كه باید بسیار توجّه داشت چه تفاوت عمیقی بین این دو مطلب وجود دارد! لذا بزرگان برای خود وصی ظاهر تعیین می‌كنند؛ یعنی ای مردم بدانید كه من هستم كه به او حجیت و اعتبار می‌دهم، این امضای من است كه به این كاغذ اعتبار می‌دهد و اگر من آن را امضا نكنم، این شخص هم مثل بقیه افراد است. زیرا اگر او ولی بود دیگر مثل بقیه افراد نبود، و چون مثل بقیه است پس باید اعتبارش از ناحیه غیر افاضه شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و این مطلب با مخفی‌كاری و به اصطلاح با قایم‌باشك‌بازی سازگار نیست؛ یعنی وصی ظاهر حتماً باید در ملأ عام معرفی شود، و حتماً باید در مورد او از طرف ولی، مكتوب وجود داشته باشد و إلّا وصایت او قابل خدشه است. در باب وصی ظاهری نمی‌توان به قول یك نفر آن هم به صورتی كه به شخصی مخفیانه بگویند فلانی وصی ظاهر من است، استناد كرد؛ زیرا فرض این است كه او وصی ظاهر است، و اگر چنین است چرا او را به بقیه افراد معرّفی نمی‌كنند؟! مگر آنها معاندند و غلّ و غشّ دارند و یا خدای ناكرده انحراف دارند؟! این كار معنی ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین اگر منظور از وصی بودن شخص، وصی ظاهر است، باید وصی ظاهر در مقام اثبات، تأیید و مطلب تمام شده باشد؛ یعنی یا به صورت مكتوب، كه برای كسی جای حرف و اشكال نباشد، و یا اینكه او را در ملأ عام و یا لااقلّ به بیست نفر سی نفر، پنجاه نفر معرّفی كنند تا همه بدانند كه این شخص وصی ظاهر است. این مسأله اوّل بود كه لازم بود در جهت حلّ اشكال بیان شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیا رجوع به وصی ظاهر برای همه افراد الزامی است؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و امّا مسأله دوّم: آیا رجوع به وصی ظاهر برای همه افراد الزامی است و این مسأله هم مسأله‌ای بسیار دقیق و مهم است. فرض كنید مرحوم آیة اللَه حاج شیخ عبّاس قوچانی وصی ظاهر مرحوم قاضی رضوان اللَه علیه بوده و همه هم این را می‌دانستند و برای احدی جای تردید و شكی نبوده است؛ حال، آیا رجوع به این وصی ظاهر برای همه افراد از شاگردان ایشان الزامی است؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پاسخ آن است كه: ابداً چنین الزامی در بین نیست؛ زیرا هر كسی راهی دارد. آیا علّامه طباطبائی و مرحوم آقا سید محمّدحسن الهی از آشیخ عبّاس قوچانی دستور می‌گرفتند؟! آیا آقای حدّاد از آشیخ عبّاس قوچانی دستور می‌گرفت؟! یعنی صرفاً چون مرحوم آشیخ عبّاس قوچانی وصی ظاهر است، پس باید حتّی آقای حدّاد هم به او مراجعه كند؟! این چه حرف بی‌پایه و اساسی است! شما بگوئید كدامیك از شاگردان مرحوم قاضی به آشیخ عبّاس قوچانی مراجعه كردند؟! حتّی یك نفر را مثال بزنید!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">البتّه عدم مراجعه به مرحوم شیخ عبّاس قوچانی این نبود كه خدای ناكرده در ایشان ضعف و خللی وجود داشت؛ ابداً چنین نبود. ایشان مردی منظم، منزّه، اهل مراقبه، اهل سلوك، و صادق بود، و مرحوم آقا این همه از ایشان تعریف می‌كردند،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="27"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> آیا حضرت امام صادق علیه‌السّلام به این افراد فرموده بودند كه بعد از من به فرزندم امام كاظم مراجعه كنید؟! و آیا اینها به توصیه مخفیانه امام صادق به سراغ حضرت موسی بن جعفر رفتند، یا اینكه اینها اصلًا از امامت آن حضرت خبر نداشتند؟!</w:t>
+        <w:footnoteReference w:id="28"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و خود ما هم ایشان را دیدیم و زیارت كردیم؛ مسلّماً عدم مراجعه بزرگان به ایشان از این باب نیست، ولی صحبت در این است كه: معنای وصایت ظاهر چیست؟ آیا وصایت ظاهر بدین معنا است كه باید همه افراد به آن وصی مراجعه كنند؟ ابداً زیرا ممكن است هر كسی راهی جداگانه برای خود داشته باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">با توجّه به تعابیری كه ما از مرحوم آقا نسبت به علّامه طباطبائی می‌شنیدیم، ایشان قابل مقایسه با آشیخ عبّاس قوچانی نبودند. تعبیر مرحوم آقا نسبت به علّامه طباطبائی این بود: «ایشان فردی است كه ملائكه بدون وضو اسم او را نمی‌برند!» ولی نسبت به آشیخ عبّاس این تعبیرات را از ایشان نمی‌شنیدیم. بله، در مورد ایشان می‌فرمودند: «مرحوم آقای شیخ عبّاس فرد صادقی است و غلّ و غشّ ندارد. و خود ایشان هم می‌گفتند:" من چیزی ندارم" و در این گفتار هم صادق بودند.» این مطالب را خود مرحوم آقا می‌فرمودند و شاید خیلی از رفقای ایشان هم شنیده‌اند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مراجعه فرد اعلم به غیر اعلم منطقی نیست‌حال، آیا ما می‌توانیم به علّامه طباطبائی ایراد بگیریم كه: چرا شما از آقا شیخ عبّاس قوچانی تبعیت نمی‌كردید؟ بدیهی است كه پاسخ منفی است؛ به دو دلیل:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اوّلًا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: ممكن است مشیت الهی نسبت به هر كسی تفاوت داشته باشد؛ مثلًا فلان شخص الآن باید از آشیخ عبّاس قوچانی دستور بگیرد، ولی برای دیگری این دستور گرفتن صحیح نباشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ثانیاً</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: ما قطعاً می‌دانیم كه مرحوم علّامه طباطبائی از آشیخ عبّاس قوچانی بالاتر بودند، آن‌وقت چطور ممكن است شخصی كه بالاتر است از پایین‌تر دستور بگیرد؟! آیا این مطلب عقلًا صحیح است؟! اساساً چنین چیزی امكان ندارد؛ زیرا وقتی شخص از نقطه نظر معرفت و بینش و حال، بالاتر از وصی ظاهر باشد، عقلًا محال است كه او به وصی ظاهر مراجعه كند و او برای خود راه دیگری دارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیا ممكن است كسی نزد وصی ظاهر برود و حالاتی را بگوید كه او اصلًا آن را نمی‌فهمد؟! با فرض اینكه اصلًا از حالات او سر در نمی‌آورد چه دستوری به او بدهد؟! اگر یكی از تلامذه مرحوم قاضی غیر از آقای حدّاد كه به مقام ولایت رسیدند، مثلًا علّامه طباطبائی به شیخ عبّاس قوچانی بگوید: آقا! من چنین حال و مكاشفه‌ای برایم پیدا شده و ایشان همین‌طور بنشیند و نگاه كند و از آن حالات و مكاشفات سر در نیاورد، آیا می‌تواند دستوری به ایشان بدهد؟ آیا این خنده‌دار نیست؟! چنین چیزی اصلًا محال است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین روشن شد كه حتّی اگر شخصی به عنوان وصی ظاهر در ملأ عام معرّفی شده باشد، باز هم به هیچ‌وجه رجوع همه افراد به او الزامی نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حجّیت در وصایت بر مبنای حجّیت در خبر واحد است‌</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> مثل آنچه در مورد حجیت خبر واحد مطرح است كه بر طبق روایاتی كه از ائمّه علیهم السّلام در دست است، فرموده‌اند: اگر یك روایت از فردی مورد وثوق شما نقل شد، ما آن روایت را بر شما حجّت قرار داده‌ایم و شما می‌توانید به آن عمل كنید. البتّه بنابراین كه ما حجّیت خبر واحد را حجیت تعبّدیه بدانیم، نه حجّیت از ناحیه سیره عقلائیه و آن بحث‌هائی كه در علم اصول آمده است. یعنی اگر یك نفر خبری را نقل كرد و ما نمی‌دانیم كه او شخصی صالحی است و فقط به او وثوق داریم كه فرد دروغگوئی نیست، اگر امام علیه‌السّلام فرمود: حرف او را بپذیرید، ما می‌گوئیم: سمعاً و طاعةً و آن را می‌پذیریم؛ ولی به تنهائی و به خودی خود روایت او را نمی‌پذیریم. و معنای اعطاء حجیت در خبر واحد همین است.</w:t>
+        <w:t xml:space="preserve">فائده تعیین وصی ظاهری‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و امّا فائده تعیین وصی ظاهر این است كه افراد عادی بتوانند به او مراجعه نموده و از او استفاده كنند، و هر كسی هم كه نتواند مراجعه كند راه دیگری برای خود دارد؛ زیرا خداوند برای بندگان خود هزاران راه دارد و حتّی ممكن است خود استاد در زمان حیات خویش افراد را به اشخاص متعدّدی ارجاع دهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حجیت در امامت و ولایت بر مبنای حجیت خبر متواتر است‌</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> اگر شما در اطاقی در بسته و سر بسته باشید به طوری كه راهی به بیرون نباشد، و در این هنگام شخصی بر شما وارد شود و از او سؤال كنید كه: آیا هنوز خورشید در آسمان است و او بگوید: هست، در اینجا جا دارد كه شما در كلام او تأمّل نمائید؛ اگر مورد وثوق شما بود بپذیرید و إلّا با شك و تردید به آن نگاه كنید. ولی در صورتی كه خودتان به حیاط می‌روید و خورشید را بر فراز آسمان می‌بینید باز هم از بقیه می‌پرسید كه آیا خورشید وجود دارد یا ندارد؟! آخر خورشیدی را كه بالای سر خود می‌بینید دیگر سؤال ندارد.</w:t>
+        <w:t xml:space="preserve">مرحوم قاضی در زمان حیات خود افرادی را به غیر مرحوم قوچانی ارجاع می‌دادند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حكایتی را نقل می‌كنند كه: یكی از شاگردان مرحوم قاضی روزی به ایشان عرض می‌كند: آقا اگر شما از دنیا رفتید بعد از شما به چه كسی مراجعه كنیم؟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="29"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ایشان می‌فرمایند: «من غیر از شخصی در همدان به نام حاج شیخ محمّدجواد انصاری كسی را نمی‌شناسم.» و البتّه عبارت دیگری هم می‌آورند كه: «ایشان توحید را مستقیماً از خدا گرفته است» ولی ما فقط با عبارت اوّل ایشان كار داریم كه فرمود: «من غیر از آقای انصاری كسی را نمی‌شناسم.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حال، چرا مرحوم قاضی به او نفرمود: شما به آشیخ عبّاس قوچانی مراجعه كن؟ برای اینكه می‌دانست ایشان به درد او نمی‌خورد. آشیخ عبّاس قوچانی برای افرادی مناسب است كه در ابتدای راه هستند و خدا برایشان چنین خواسته كه چند صباحی با این مرد صاف و پاك و بی غلّ و غشّ باشند و از او استفاده كنند تا اینكه اگر از طرف پروردگار مسائل و راهی دیگر پیدا شد به آن‌طرف بروند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در اینجا ملاحظه می‌كنید كه مرحوم قاضی در زمان حیات خود به این شخص می‌گوید: بعد از من به آقای انصاری مراجعه كن، و در عین‌حال در همان موقع آشیخ عبّاس را وصی خود قرار می‌دهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">امام و ولی الهی چون خورشید در وسط آسمان، احتیاجی به افاضه حجّیت از غیر ندارد</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> موقعیت امام علیه‌السّلام و ولی كامل، عیناً مانند موقعیت خورشید است كه نیازی به اعطای حجیت از ناحیه دیگری ندارد، و همان‌گونه كه گفته شد با رفتن و نشستن و دو كلمه سؤال كردن، انسان مطلب را می‌فهمد. بنابراین اگر او خواست عنایتی می‌كند و انسان متوجّه حقّ می‌شود و دیگر نیازی به وصایت نیست؛ در این صورت اگر هزار نفر هم بگویند او امام و ولی نیست، برای انسان روشن است.</w:t>
+        <w:t xml:space="preserve">لزوم اطاعت همه افراد از وصی ظاهر، تقدیم مفضول بر فاضل است‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خداوند متعال برای هر فردی در ارتباطش با سیر و سلوك، راهی جدا قرار داده است؛ به یكی می‌گوید مسیر شما این است كه با فلان شخص رفاقت كنی و از</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">او دستور بگیری و استفاده كنی، و به افراد دیگری هم كه با این شخص در یك سطح نیستند و نمی‌توانند از او استفاده كنند، دستور دیگری می‌دهد. حال، اگر قرار بر این باشد كه ما بگوئیم: تمامی افراد موظّفند كه از وصی ظاهری كه استاد او را تعیین و در ملأ معرّفی كرده اطاعت كنند، لازمه‌اش تقدیم مفضول بر فاضل و تقدیم مرجوح بر راجح خواهد بود. و به قول شاعر:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ذات نایافته از هستی بخش‌ *** كی تواند كه شود هستی بخش؟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="30"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن كسی كه راهی را نرفته است، چطور می‌تواند برای بقیه افراد تعیین كننده باشد؟ و این مسأله مهمّی است كه باید جدّاً بدان توجّه نمود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابر آنچه گذشت پاسخ اشكال‌ها داده شد؛ اشكال اوّل اینكه: چطور مرحوم آقا از اوّل أمر، به مرحوم حدّاد نرسیده بودند؟ اشكال دوّم اینكه: آیا هر شخصی كه به یك بزرگی می‌رسد، موظّف است كه جمیع مطالبی را كه او می‌گوید بپذیرد، یا اینكه آن مطالب را بر طبق حالات و مراتب او رده‌بندی و طبقه‌بندی كند؟ چنانكه عرض شد ما این اختلاف را در بینش مرحوم آقا نسبت به مرحوم آیة اللَه شیخ عبّاس قوچانی، و بالاتر نسبت به مرحوم آیة اللَه شیخ محمّدجواد انصاری و از همه بالاتر و در رتبه اعلا نسبت به مرحوم حاج سید هاشم حدّاد رضوان اللَه علیهم أجمعین مشاهده می‌كنیم؛ تا جائی كه دیدگاه ایشان نسبت به مرحوم حدّاد این بود كه می‌فرمودند: «اگر ایشان به من می‌گفتند این لیوان خون را بخورید من می‌خوردم» ولی نسبت به مرحوم انصاری این بود كه می‌فرمودند: «من در مسائل مورد اختلاف با ایشان احتیاط می‌كنم.» و امّا بینش و میزان اطاعت ایشان نسبت به حاج شیخ عبّاس قوچانی كه دیگر معلوم است در چه حدّ و مرتبه‌ای بوده است؛ و مقصود ما از مرتبه‌بندی و طبقه‌بندی منطقی همین است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بر این اساس همان‌گونه كه گفته شد: آنچه برای انسان لازم و ضروری است، این است كه سالك در هر شرایطی به آنچه كه خداوند برای او تقدیر كرده است راضی باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">چرا بزرگان برای خودشان وصی ظاهر تعیین می‌كنند؟</w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> البتّه عدم مراجعه به مرحوم شیخ عبّاس قوچانی این نبود كه خدای ناكرده در ایشان ضعف و خللی وجود داشت؛ ابداً چنین نبود. ایشان مردی منظم، منزّه، اهل مراقبه، اهل سلوك، و صادق بود، و مرحوم آقا این همه از ایشان تعریف می‌كردند،</w:t>
+        <w:t xml:space="preserve">مرحوم علّامه طهرانی قطعاً كسی را به عنوان وصی ظاهر چه علناً و چه كتباً معرّفی نكردند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عبارات روح مجرّد در باب وصی ظاهر سندی مهمّ است‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">باری، بعد از مرحوم آقا رضوان اللَه علیه در بین رفقا این مسأله مطرح شد كه وصی ظاهری مرحوم آقا كیست؟ و یا ولی چه كسی است؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در اینجا می‌بینیم: آن خصوصیت و كیفیتی كه بین آقا شیخ عبّاس قوچانی و بین مرحوم قاضی وجود داشت، و یا آنچه كه بین مرحوم آقا سید ابوالقاسم لواسانی و بین مرحوم آقا سید احمد كربلائی بود، بعد از مرحوم آقا وجود ندارد. حال آیا چنین مطلبی هست یا نیست، بنده اطّلاع ندارم؛ ولی آنچه كه ایشان در مورد وصی ظاهر در كتاب روح مجرّد فرموده‌اند این است كه: ولی و استاد باید در ملأ عام این مسأله را تثبیت كند، نه اینكه به یك نفر به طور مخفی بگوید، كه معلوم نشود چه بوده و چه گفته است! و این مسأله وصایت ظاهری مسأله‌ای است كه خود ایشان در این كتاب به این نحوه مطرح كرده‌اند. این از یك‌طرف.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="28"/>
-[...102 lines deleted...]
-        <w:t xml:space="preserve"> و امّا فائده تعیین وصی ظاهر این است كه افراد عادی بتوانند به او مراجعه نموده و از او استفاده كنند، و هر كسی هم كه نتواند مراجعه كند راه دیگری برای خود دارد؛ زیرا خداوند برای بندگان خود هزاران راه دارد و حتّی ممكن است خود استاد در زمان حیات خویش افراد را به اشخاص متعدّدی ارجاع دهد.</w:t>
+        <w:footnoteReference w:id="31"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرحوم قاضی در زمان حیات خود افرادی را به غیر مرحوم قوچانی ارجاع می‌دادند</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> حكایتی را نقل می‌كنند كه: یكی از شاگردان مرحوم قاضی روزی به ایشان عرض می‌كند: آقا اگر شما از دنیا رفتید بعد از شما به چه كسی مراجعه كنیم؟</w:t>
+        <w:t xml:space="preserve">وظیفه شاگردان و ارادتمندان علّامه طهرانی در شرائط حاضر</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و از طرف دیگر در این شرائط اگر كسی بخواهد به ولی باطن مراجعه كند، آن ولی باطن هم ناشناخته است؛ حال آیا ولی باطن موجود است و یا اینكه بعداً پیدا می‌شود، ما چیزی از آن نمی‌دانیم. و به همان مشی و مرامی كه از بزرگان می‌دانیم عمل می‌كنیم. مرحوم آقا می‌فرمودند: «كسی كه این كتاب‌ها را مطالعه كند و عمل كند، به مقصود خواهد رسید.» یعنی آنچه را كه ما می‌دانیم عملِ به دستوراتی است كه مرحوم آقا آن دستورات را طی سالیانی دراز بیان می‌كردند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بزرگانی چون علّامه طباطبائی و سید حسن مسقطی، به مقام فناء رسیدند و در خدمت مرحوم حدّاد هم نبودند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چنانچه مرحوم علّامه طباطبائی این‌طور بودند؛ عمل كردند و به مقصود رسیدند. مرحوم آقا به خود بنده فرمودند: «ایشان در آخر زمان حیات خود به فناء ذاتی رسیده بودند!» حال ما كاری نداریم كه آیا مشیت الهی به این تعلّق گرفته است كه علّامه طباطبائی در این صراط خاص حركت كند و نزد مرحوم حدّاد نرود، یا مطلب غیر از این است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">همچنین مرحوم آقا سید حسن مسقطی به مقام فناء رسیده بودند، مرحوم آقا سید محمّدحسن الهی به مقامات بالا رسیده بودند؛ همه اینها از آشیخ عبّاس قوچانی بالاتر بودند و هیچ‌كدام از آنها پس از مرحوم قاضی به مرحوم حدّاد مراجعه ننمودند. و این چیزی است كه برای همه عیان و روشن و ظاهر بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حال اگر مرحوم علّامه طباطبائی به مرحوم حدّاد مراجعه می‌كرد، آیا برای ایشان بهتر نبود؟! من معتقدم كه بهتر بود؛ یعنی اگر از من بپرسند كه آیا علّامه طباطبائی باید به مرحوم حدّاد مراجعه كند یا نه، می‌گویم باید مراجعه كند. آیا مرحوم آقا سید محمّدحسن الهی یا بقیه شاگردان مرحوم قاضی نباید این قضیه را در وجود خود ممثّل می‌كردند كه هنوز ناقصند و نیاز به استاد دارند و باید پیگیری كنند؟! قطعاً پاسخ مثبت است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اشكال شاگردان مرحوم انصاری انكار اصل لزوم رجوع به استاد و ولی بود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و امّا اشكال افرادی كه بعد از مرحوم انصاری بودند این بود كه می‌گفتند: بعد از مرحوم انصاری اساساً نباید به استاد و ولی مراجعه كرد. یك‌وقت كسی منكر ولایت مرحوم حدّاد است، به او می‌گویند راه این است كه با ایشان بنشینی و گفتگو و رفت و آمد كنی و بعد اگر ولی نبود از او اطاعت نكن؛ امّا آنها این‌چنین نبودند و چون این راه را به روی خود بسته دیدند، آمدند و نیاز به استاد را از ریشه زدند و گفتند: اگر حتّی ولی هم وجود داشته باشد ما او را قبول نداریم، و ما بعد از مرحوم انصاری اصلًا نیاز به ولی و استاد نداریم و روح مرحوم انصاری ما را كفایت می‌كند. جواب‌های مرحوم آقا در روح مجرّد در این زمینه است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="29"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> در اینجا ملاحظه می‌كنید كه مرحوم قاضی در زمان حیات خود به این شخص می‌گوید: بعد از من به آقای انصاری مراجعه كن، و در عین‌حال در همان موقع آشیخ عبّاس را وصی خود قرار می‌دهد.</w:t>
+        <w:footnoteReference w:id="32"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آنها هیچ‌گاه نمی‌گفتند: آقای حدّاد ولی نیست، و إلّا مرحوم آقا به آنها می‌گفتند بروید و ایشان را امتحان كنید و اگر برای شما بینكم و بین اللَه ثابت شد كه ایشان ولی نیست، ما مطلب شما را می‌پذیریم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لزوم اطاعت همه افراد از وصی ظاهر، تقدیم مفضول بر فاضل است‌</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> او دستور بگیری و استفاده كنی، و به افراد دیگری هم كه با این شخص در یك سطح نیستند و نمی‌توانند از او استفاده كنند، دستور دیگری می‌دهد. حال، اگر قرار بر این باشد كه ما بگوئیم: تمامی افراد موظّفند كه از وصی ظاهری كه استاد او را تعیین و در ملأ معرّفی كرده اطاعت كنند، لازمه‌اش تقدیم مفضول بر فاضل و تقدیم مرجوح بر راجح خواهد بود. و به قول شاعر:</w:t>
+        <w:t xml:space="preserve">شاگردان مرحوم انصاری قدرت مقابله با منطق آقای حدّاد و علّامه طهرانی را نداشتند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آنها دیدند نمی‌توانند با منطق مرحوم حدّاد و مرحوم آقا مقابله كنند، و اگر بخواهند با این تفكّر به خدمت حضرت حدّاد برسند مفتضح می‌شوند؛ زیرا او ولی است و ولی آن كسی است كه بر تمام شراشر وجودی افراد تسلّط ولایی دارد و هر مطلبی را كه بخواهد از زوایای نفس بیرون می‌كشد و تیر را به هدف می‌زند و لذا ولایت او را نمی‌توان انكار كرد. چون دیدند این راه بسته است آمدند و مطلب را از ریشه زدند و گفتند: بعد از مرحوم آقای انصاری حتّی اگر ولی هم وجود داشته باشد اصلًا ما به او نیازی نداریم. اینجا بود كه مرحوم آقا آمدند و لزوم رجوع به ولی و استاد زنده را برای افرادی كه ناقصند مطرح كردند و به اثبات رساندند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و البتّه ما هم نسبت به این قضیه حرفی نداریم و حتّی الآن هم همین را می‌گوئیم كه: ما اگر ولی كاملی داشته باشیم و یا شخصی دیگر را بشناسیم كه از نظر باطن ملزم به مراجعه به او بوده باشیم ولو اینكه او ولی نباشد، باید از او اطاعت كنیم. و در این مسأله حرفی نیست و كسی در آن شكّی ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین، تفاوت و افتراق بین این دو قضیه روشن شد كه در آنجا شاگردان مرحوم آقای انصاری می‌دانستند كه استاد و ولی وجود دارد و لذا از ریشه لزوم مراجعه به استاد را انكار كرده و می‌گفتند: ما نیازی به ولی نداریم؛ امّا در اینجا ما نمی‌دانیم ولی كیست. بله، اگر خدا خودش ولیی را برای ما معرّفی كند و انكار كنیم مسأله دیگری است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در مبانی اعتقادی فقط خبر واحدِ قطعی‌الصّدور و قطعی‌الدّلالة قابل پذیرش است‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چاره‌ای جز این نبود كه این مطالبی را كه تا به حال كسی از من نشنیده به این كیفیت باز و حلاجی كنم. مطلب دیگری را كه در اینجا عرض می‌كنم و حلّ مشكلی است كه همه دارند و مطرح می‌كنند، این‌است كه: در مبانی اعتقادی، خبر واحد نمی‌تواند حجّت باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">البته این مطلب، تنها حرف من نیست؛ مبنای علّامه طباطبائی و سایر بزرگان هم این است كه خبر واحد حجت نیست الّا اینكه قطعی‌الصّدور و قطعی‌الدّلالة باشد. مثل اینكه خود انسان از امام علیه‌السّلام مطلبی را بشنود و همان لحظه عین الفاظ امام را هم ثبت كند؛ نه اینكه امروز حرفی را از امام بشنود و فردا آن را یادداشت كند، این فایده‌ای ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سعادت و شقاوت انسان به مبانی اعتقادی بستگی دارد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">زیرا در مبانی اعتقادی كه موت و حیات، و بهشت و جهنم، و سعادت و شقاوت انسان به آن بستگی دارد، در این مسائل كه مسائل حیاتی است، رجوع به خبر واحد ولو از شخص مورد وثوق، از درجه اعتبار ساقط است؛ خصوصاً با توجّه به اینكه آن روایت از همین فرد موثَّق به اطوار مختلف نقل شود، كه دیگر واویلاست! در این‌صورت كه امروز به این نحو بیان كند و روز دیگر به نحوی دیگر، اصلًا حجیت ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وظیفه سالك در صورت عدم دسترسی به ولی كامل‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینجاست كه این ملاك كلی كه عبارت است از: عمل بر طبق دستور، و نیز مسأله عقلی رجوع به فردی كه اطّلاع او نسبت به قضایا بیشتر از انسان است، جای خود را باز كرده و معنا پیدا می‌كند. و البتّه از آن طرف هم قلب انسانِ صاف و پاك و تسلیم خدا است كه می‌گوید: «خدایا! اگر دست ما به ولی تو برسد از او اطاعت می‌كنیم» و هیچ حرفی هم ندارد؛ و إلّا اگر چنین نباشد معاند بوده و عمل او خلاف است و در جهت خلاف طریق حركت كرده است. و این عبارت است از سلوك و طریق واضح و صراط مستقیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین، سلوك عبارت است از: حركت بر طبق مشیت الهی كه خداوند بر طبق مصالح و مفاسدی برای هر فردی تقدیر كرده است.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="33"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس مجمل بحث نسبت به قضیه رجوع انسان به فرد آگاه این شد كه: اگر انسان ناقص ولیی را پیدا كرد حتماً و الزاماً باید خود را به او بسپرد، و اگر پیدا نكرد در صورتی كه وصّی ظاهر موجود باشد و انسان بتواند از او استفاده كند باید به او مراجعه كند، و اگر وصّی ظاهر پیدا نشد باید بر طبق تكالیف یقینی عمل كند و با افرادی كه دارای اطّلاع هستند به عنوان فرد خبیر در ارتباط باشد. و این معنای سلوك است و همان مطلبی است كه ما در روش بزرگان می‌بینیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم علّامه طهرانی در زمان حیات مرحوم انصاری بدون ارجاع ایشان، به مرحوم حدّاد مراجعه می‌كنند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم آقا مدّتی با مرحوم علّامه طباطبائی و مدّتی با مرحوم آشیخ عبّاس قوچانی بودند و سپس به مرحوم آقای انصاری رجوع می‌كنند، و در زمان حیات مرحوم آقای انصاری به سراغ حضرت آقای حدّاد می‌روند درحالی‌كه مرحوم آقای انصاری ایشان را به آقای حدّاد ارجاع نداده بودند! نكته بسیار مهم این است كه مرحوم انصاری اصلًا به مرحوم آقا نگفتند به حضرت آقای حدّاد مراجعه كنید؛ بلكه مطلب برای خود مرحوم آقا روشن شد و دیدند كه در اینجا چه خبر است! ایشان بدون اینكه به آقای انصاری بگویند، نزد آقای حدّاد رفتند؛ یعنی خداوند در آن زمان این راه را برای ایشان روشن كرده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از اینجا متوجّه می‌شویم كه آن الزام و تحمیلی كه به واسطه بعضی از بینش‌ها بر قضیه‌ای نسبت به همه اعمال می‌شود، آن الزام و تحمیل غلط است، و هر كسی باید بر طبق بینش خودش بینه و بین اللَه مسیر حركت إلی اللَه را انتخاب نماید و نباید به دیگری تحمیل كند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هر كسی باید بر اساس فهم و بینش و وظیفه خود حركت كند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نكته‌ای كه بعد از مرحوم آقا تذكر می‌دادم كه: بینش هر كس در هر قضیه‌ای برای خود اوست و نباید به دیگری منتقل شود، برای این بود كه مشكلاتی كه در امروز پیدا می‌شود را می‌دیدم و احساس می‌كردم. و در اینجا قسم می‌خورم بینی و بین اللَه كه از زمان ارتحال مرحوم آقا تا الآن، نسبت به این جریانات كمترین تغییری در بینش من پیدا نشده است، و همین مطالبی را كه امروز احساس می‌كنم،</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در همان زمان بعد از مرحوم آقا هم احساس می‌كردم و قضیه برای من هیچ فرقی نكرده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">باری، از مطالب مطروحه روشن شد كه: معنای وصایت چیست و چه جایگاهی در حركت انسان دارد. وصایت یك امر الزامی نیست كه هر شخصی موظّف باشد به فردی به عنوان وصی مراجعه كند؛ كما اینكه مرحوم قاضی در زمان خود به شاگردانشان می‌گفتند به آشیخ جواد انصاری مراجعه كنید درحالی‌كه برای خود وصّی‌ظاهر تعیین كرده بودند. علّامه طباطبائی كجا به كسی مراجعه كرد؟! و اصلًا مگر ممكن است شخصی كه در مرتبه بالاتر قرار دارد، به وصّی ظاهری مراجعه كند كه او در مرتبه پایین‌تر است؟! اصلًا مگر چنین چیزی عقلًا امكان پذیر است؟! این بینش و روش همان فرو افتادن در خطر است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در راه خدا منازعه و مخالفت و تحمیل وجود ندارد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و امّا اگر هر كسی بر اساس این بینش و روش صحیح و استوار حركت كند، نه مسأله‌ای پیش می‌آید و نه تضادّی واقع می‌شود؛ چنانچه در باب تقلید عدّه‌ای از فلان مرجع تقلید می‌كنند و عدّه‌ای هم از مرجعی دیگر تقلید می‌كنند و هیچ نزاع و ناراحتی هم در بین آنها نیست. مرجعی گفتن تسبیحات اربعه را سه بار لازم و دیگری یك بار را كافی می‌داند، و یا در باب رفع نجاست، یكی می‌گوید یك مرتبه آب ریختن كفایت می‌كند و دیگری سه مرتبه را لازم می‌داند. در این روش، دعوا و مشكلی هم وجود ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در راه خدا دعوا و منازعه و مخالفت و تحمیل وجود ندارد؛ چراكه خدا برای هر كسی راهی را انتخاب كرده است. خداوند امروز برای من این راه و برای شما آن مسیر را قرار داده و فردا ممكن است من را در آن راه و شما را در این مسیر قرار دهد، و یا برای همه ما پیمودن یك مسیر را مقرّر فرماید. پس تمام این منازعات و كشمكش‌ها ناشی از جهل و نپختگی و خامی است كه این مشكلات را به بار می‌آورد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این حقیقت سلوك است؛ لذا امام صادق علیه‌السّلام به عنوان بصری‌می‌خواهند بفرمایند كه: حضور و غیبت و بودن و نبودن من، در سلوك تو دخالتی ندارد؛ من دستورات را به تو می‌دهم و تو به آن عمل كن، حال من در مدینه باشم یا نباشم، در زندان باشم یا نباشم، به من دسترسی داشته باشی یا نداشته باشی، فرقی ندارد. اگر تو به دستورات عمل كردی منِ امام صادق كه ولی تو هستم از پشت سر و از باطن تو را حمایت می‌كنم، منِ امام علیه‌السّلام دل تو را در دست دارم، منِ امام علیه‌السّلام هستم كه تو را حركت می‌دهم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت در اینجا در صدد بیان این امر مهمّ هستند ولی تصوّر ما این است كه حتماً باید لااقلّ هفته‌ای یك‌بار ملاقات با امام و ولی وجود داشته باشد؛ درحالتی‌كه این‌چنین نیست و اگر ملاقات لازم باشد او خود پیش می‌آورد، و اگر لازم نباشد پیش نمی‌آورد. بنابراین تمام این مطالب خلاف است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلوك حركت در مسیری است كه خداوند آن را تعیین و مقدّر فرموده است‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس سلوك عبارت شد از: حركت انسان به سوی خدا در آن مسیری كه خدا برای او تعیین كرده است، به نحوی كه هر مسأله حقّی كه برای او اتفاق افتاد با جان و دل آن را بپذیرد و از آن روگردان نشود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رفیق، كیمیای سعادت است و گاه از استاد مفیدتر</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و حال گاهی اتفاق می‌افتد كه خداوند برای انسان یك رفیقی را می‌فرستد كه حتّی از استاد هم برای او مفیدتر است؛ چنانكه حافظ علیه الرحمة می‌گوید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="AshaarFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ذات نایافته از هستی بخش‌ *** كی تواند كه شود هستی بخش؟</w:t>
+        <w:t xml:space="preserve">دریغ و درد كه تا این زمان ندانستم‌ *** كه كیمیای سعادت، رفیق بود رفیق‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="30"/>
-[...584 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="34"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> یعنی همان عنایاتی كه باید از ناحیه استاد به انسان بشود از ناحیه رفیق می‌شود. نقش رفیق و تأثیر او در پیشرفت انسان خیلی عجیب است، و إن‌شاءاللَه مفصّلًا مطالبی در مقام بحث از لزوم داشتن رفیق بیان می‌شود. در اینجا صرفاً اشاره‌ای شد كه راه‌های حركت و دستگیری خداوند متعال متفاوت، و در یك برهه‌</w:t>
-[...84 lines deleted...]
-    <w:sectPr w:rsidSect="00FF2A7F">
+        <w:t xml:space="preserve">یعنی همان عنایاتی كه باید از ناحیه استاد به انسان بشود از ناحیه رفیق می‌شود. نقش رفیق و تأثیر او در پیشرفت انسان خیلی عجیب است، و إن‌شاءاللَه مفصّلًا مطالبی در مقام بحث از لزوم داشتن رفیق بیان می‌شود. در اینجا صرفاً اشاره‌ای شد كه راه‌های حركت و دستگیری خداوند متعال متفاوت، و در یك برهه‌ از زمان این‌طور و در برهه‌ای دیگر به نحوی دیگر است؛ درحالی‌كه هر دو هم یكسان است، چون هر دو حركت به سوی خدا است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن‌شاءاللَه امیدواریم خداوند در هر حال ما را به خود وانگذارد، و خود مباشر قلب ما و افعال ما و اقوال ما باشد!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در بوادی مُهلكه و كریوه‌های خطرناك و صعب‌العبور و حبال شیطان، در هر حالی، خودش كافل و مؤید و موفِّقِ ما باشد!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آنی از آنات، ما را به خودمان وانگذارد!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دست ما را از دامان ولایت كوتاه مگرداند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در دنیا از زیارت و در آخرت از شفاعت آنها ما را محروم نفرماید!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللَهمَّ صلِّ علی محمَّدٍ و آلِ محمَّد</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -3446,61 +3144,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="13" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="4" name="_x0000_i1032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i1032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4157,215 +3855,255 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الكافى، ج ١، ص ٣٥١، با اختلاف؛ الخرائج و الجرائح، ج ١، ص ٣٣١:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">« و منها: ما رُوى عن هشام بن سالم، قال: كنتُ أنا و محمّدُ بن النعمان صاحبُ الطّاق بالمدينة بعدَ وفاةِ جعفرٍ عليه السّلام و قد اجتمعَ الناسُ على عَبدالله ابنِهِ. فَدَخلنا عليه و قُلنا: الزّكاةُ فى كم تَجِبُ؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فى مِائتى درهم خمسةُ دراهمَ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">قال: فى مِائتى درهم خمسةُ دراهمَ.</w:t>
+        <w:t xml:space="preserve">فَقُلنا: ففى مائة؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">درهمان و نصفٌ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فَقُلنا: ففى مائة؟</w:t>
+        <w:t xml:space="preserve">فخرجنا ضُلَّالًا فقعدنا باكين فى موضع نقول: إلى مَن نرجعُ إلى المُرجئة إلى المعتزلة إلى الزيدية؟ فنحن كذلك إذ رأيتُ شيخًا لا أعرِفُه يومئُ إلى، فَخفتُ أن يكون عَينًا من عيون أبى‏جعفر المنصور؛ فإنّه أمَرَ بضرب رقابِ مَن يجتمع على موسى عليه السّلام و قَتلِه إن اجتمعوا عليه. فقلتُ للأحول: تَنَحَّ لا تُهلك؛ فإنّى خائف على نفسى. و تبعتُ الشيخ حتّى أخرجنى إلى باب موسى عليه السّلام و أدخلنى عليه.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فلمّا رآنى موسى عليه السّلام قال لى ابتداءً منه:"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> إلى إلى! لا إلى المرجئة و لا إلى المعتزلة و لا إلى الزّيدية!"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">قال: درهمان و نصفٌ.</w:t>
+        <w:t xml:space="preserve">فقلتُ: مضى أبوك!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال:" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نعم!"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قلتُ: فمَن لنا بعدَه؟ قال:"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> إن شاء اللهُ أن يهديك هداكَ!"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فخرجنا ضُلَّالًا فقعدنا باكين فى موضع نقول: إلى مَن نرجعُ إلى المُرجئة إلى المعتزلة إلى الزيدية؟ فنحن كذلك إذ رأيتُ شيخًا لا أعرِفُه يومئُ إلى، فَخفتُ أن يكون عَينًا من عيون أبى‏جعفر المنصور؛ فإنّه أمَرَ بضرب رقابِ مَن يجتمع على موسى عليه السّلام و قَتلِه إن اجتمعوا عليه. فقلتُ للأحول: تَنَحَّ لا تُهلك؛ فإنّى خائف على نفسى. و تبعتُ الشيخ حتّى أخرجنى إلى باب موسى عليه السّلام و أدخلنى عليه.</w:t>
+        <w:t xml:space="preserve">فقلتُ فى نفسى: لم أحسن المسألة فقلتُ: و عليك إمامٌ؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال:" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا!"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فلمّا رآنى موسى عليه السّلام قال لى ابتداءً منه:" إلى إلى! لا إلى المرجئة و لا إلى المعتزلة و لا إلى الزّيدية!"</w:t>
+        <w:t xml:space="preserve">فدخلنى هَيبةٌ له، قلتُ: أسألكَ كما سألتُ أباك؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال:" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سَل تُخبَر، و لا تُذِعْ فإن أذعتَ فهو الذّبح!"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فقلتُ: مضى أبوك!</w:t>
-[...82 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">فسألتُه فإذا هو بَحرٌ لا ينزَف! قلتُ: شيعةُ أبيك ضُلّالٌ فأدعوهم إليك؟</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">قال:" مَن آنستَ منه الرّشدَ".</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قال:" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مَن آنستَ منه الرّشدَ".</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رجوع شود به مهر تابان، ص ٢٨، مطلع انوار، ج ١، ص ٢٩٥.</w:t>
       </w:r>
     </w:p>
@@ -8619,56 +8357,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -8684,51 +8421,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -8953,51 +8690,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -9772,51 +9509,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -9886,72 +9623,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -10161,62 +9901,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -10276,250 +10018,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
     <w:name w:val="MatnVasatChin"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
-[...76 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
     <w:name w:val="Naghleghol Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="1134" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="808080"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
     <w:name w:val="Naghleghol Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="B3B3B3"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
-    <w:name w:val="VasatChin Matn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
+    <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
+    <w:name w:val="She'r Naghleghol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="666699"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
+    <w:name w:val="She'r Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="008080"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
+    <w:name w:val="Soal Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
+    <w:name w:val="VasatChin Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -10596,50 +10367,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -11088,120 +10871,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>