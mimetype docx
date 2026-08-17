--- v1 (2026-05-06)
+++ v2 (2026-08-17)
@@ -168,2618 +168,2055 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
-[...59 lines deleted...]
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذُ بالله من الشَّيطان الرّجيم‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم الله الرّحمن الرّحيم‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحَمد لله ربِّ العالَمين‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَالصَّلاةُ وَالسّلام عَلى سيّدنا و نَبيّنا و حَبيب قُلوبنا و طَبيب‏ نُفوسنا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ابى‏القاسم محمّد وَ عَلَى آلِهِ الطّيبين الطّاهرين‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَاللَعنَةُ عَلى اعدائِهِم اجمَعِين‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">ایشان در كتب خود از این مسأله با عباراتی مختلف پرده‌برمی‌دارند و صریحاً می‌فرمایند كه: «وصول به مقام احدیت و فناء در ذات حضرت حقّ بدون استاد كامل میسّر نخواهد بود!»</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نحوه ارتباط انسان با مقام ولایت در عصر غیبت و حضور</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر نظر رفقا باشد در تفسیر و شرح اجمالی حدیث شریف عنوان بصری به اینجا رسیدیم که فقره اُولی از کلام شریف حضرت به عنوان بصری حاکی از نحوه ارتباط انسان با مقام ولایت در زمان غیبت یا در زمان حضور، در صورت عدم دسترسی به امام علیه السّلام است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت در اینجا به عنوان بصری می‌فرمایند: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«إنّی رجلٌ مطلوبٌ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">مرحوم قاضی و مرحوم حدّاد رضوان اللَه علیهما بر همین نكته تأكید داشتند و مبین این جهت بودند، مرحوم انصاری رضوان اللَه علیه هم دائماً از رجوع به استاد كامل دم می‌زدند، ولی بالأخره مرحوم والد أعلی اللَه مقامه آن‌قدر این مطلب را در طول حیاتشان فرمودند كه دیگر جای هیچ‌گونه شكّ و ابهامی باقی نمانده است. در كتاب روح مجرّد وقتی كه جریان اختلاف رفقای مرحوم انصاری رضوان اللَه علیه را ذكر می‌كنند، به این مطلب تصریح می‌كنند كه: رجوع به‌استاد كامل شرط اصلی سلوك انسان و حركت إلی اللَه است.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«من شخصی هستم مورد نظر دستگاه و مراقب من هستند و رفت‌وآمد مرا زیر نظر دارند؛ با افرادی که ارتباط داریم آنها هم زیر نظر هستند.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و فقرات دیگری که مربوط به مسائل شخصی و داخلی خود حضرت است، که نتیجه این فقرات این می‌شود؛ امام علیه السّلام می‌خواهند عنوان را در ارتباط با خود محدود کنند و همین‌طور هم می‌شود. آن حضرت یک دستور العملی به عنوان بصری می‌دهند و می‌گویند: «ما دستور را به تو دادیم و مطلب را برای تو بیان کردیم و باقی قضایا و مسائل، دیگر بر عهده شماست و دیگر به کار خودت بپرداز.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عرض شد که این مسئله اختصاصی به زمان غیبت ندارد؛ افرادی که در خارج از شهر امام علیه السّلام هستند هم دسترسی به امام ندارند، تکلیف آنها چیست؟ امام علیه السّلام در مدینه است یا در مرو است، در خراسان است و یا من باب مثال در سامرا است و تحت نظر است؛ مثل امام هادی علیه السّلام و امام حسن عسکری که تحت نظر بودند و یا اینکه محبوس است؛ مثل موسی بن جعفر علیه السّلام که محبوس است. تکلیف مردم در اینجا چیست؟! یعنی حتّی افرادی که در خود شهر امام هستند هم با امام رابطه ندارند، پس تکلیف سلوک چه می‌شود؟! تکلیف ارتباط با امام چه می‌شود؟ تکلیف ارتباط با مقام ولایت چه می‌شود؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علامه طهرانی: شرط اصلی سلوک و حرکت رجوع به استاد کامل است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این آن نکته‌ای است که ما تا زمان تألیف کتابهای مرحوم آقا آن‌طور که باید و شاید به این نکته نرسیده بودیم. البتّه جای سؤال هست. بزرگان در کتاب هایشان و در کلامشان، در باره رجوع به استاد کامل و ولیّ کامل، چه خود معصوم علیه السّلام و یا نائب خاصّ او - که عبارت است از آن ولیّ و استاد کامل – مطالبی را کم و بیش دارند. امّا قبل از مرحوم آقا و تألیفات ایشان، این‌طور واضح و آشکار سابقه نداشته است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم آقا در کتاب‌هایشان از این مسئله با عبارات مختلف پرده بر می‌دارند و صریحاً می‌فرمایند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«وصول به مقام احدیّت و فناء در ذات حضرت حقّ بدون استاد کامل میسّر نخواهد بود.»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...93 lines deleted...]
-        <w:t xml:space="preserve">و نكته مهم دیگر آنكه: ایشان به چه لحاظی به مرحوم آقای حدّاد مراجعه می‌كنند؟ با وجود اینكه خود ایشان در كتابشان ذكر می‌كنند كه: «من وقتی به‌مرحوم انصاری رسیدم گویا به پیغمبر رسیدم»</w:t>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم قاضی ـ رضوان الله علیه ـ ایشان هم بر همین نکته تأکید داشتند. مرحوم حدّاد ـ رضوان الله علیه ـ ایشان هم مبیّن این جهت بودند. مرحوم انصاری ـ رضوان الله علیه ـ ایشان هم دائماً از رجوع به استاد کامل برای شاگردان خودشان دم می‌زدند و بالأخره مرحوم والد ـ أعلیٰ الله مقامه ـ ما می‌بینیم که هم در کلامشان آن‌قدر این مطلب را در طول حیاتشان فرمودند که دیگر جای هیچ‌گونه شک و ابهامی باقی نمانده و در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وقتی که جریان اختلاف رفقای مرحوم انصاری را ذکر می‌کنند، در آنجا به این مطلب تصریح می‌کنند که رجوع به استاد کامل شرط اصلی سلوک انسان و حرکت إلی الله است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">به هر صورت اینها مسائل و مشكلاتی است كه امروزه دوستان و رفقا از داخل و خارج ایران با ما در میان می‌گذارند. در همین سفر اخیر ما كه بحمداللَه با بسیاری از دوستان حشر و نشر داشتیم، مسائلی را مطرح می‌كردند و در مطالعه و تدبّر و تعمّق در این كتاب‌ها بسیار اهتمام داشتند و افراد مُجدّ و طالبی هم بودند؛ مهم‌ترین اشكالی كه در این زمینه از آنها می‌شنیدیم، همین قضیه رجوع به فرد ناقص بود. آنها با توجّه به تصریحاتی در كتب مرحوم آقا از این قبیل كه: «در اینجاست كه شیطان می‌تواند دخالت كند و ممكن است برای انسان خطراتی پیدا بشود، و چه‌بسا ممكن است كه از طریق، انحراف پیدا نموده و خدای ناكرده به بوادی هلاكت سقوط كند»،</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیا اساتید علامه طهرانی همه کامل بوده اند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در این زمینه ما با مشکلات عدیده و اشکالات متفاوتی روبه‌رو می‌شویم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اوّل اینکه:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آیا خود ایشان از ابتدای حرکت و سیرشان در خدمت استاد کامل بودند یا نه؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دوّم اینکه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: مطالبی را که ایشان می‌فرمایند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر انسان در حضور استاد کامل نباشد راه وصول شیطان به او هموار و دائماً در خطر دست‌برد شیطان هست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چگونه قبل از رسیدن به مرحوم حدّاد با وجود سالیان متمادی در خدمت بسیاری از بزرگان، این قابل توجیه است؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم آقا در ابتدای کار خدمت مرحوم علاّمه طباطبائی ـ رضوان الله علیه ـ بودند و به دستور ایشان به مرحوم آقا شیخ عبّاس قوچانی ـ‌ رحمه الله علیه ـ مراجعه کردند و از خدمت مرحوم آقا سیّد جمال الدّین گلپایگانی هم بهره بردند و با بعضی از افراد دیگر که اسمشان را نمی‌برم در نجف ارتباط داشتند و در این چهار سال آخر توطّن در نجف ـ چون مدت اقامت ایشان در نجف هفت سال طول کشید ـ این چهار سال آخر دربست در اختیار مرحوم حاج شیخ محمّد جواد انصاری بودند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حالا صحبت در این است: این سیری را که ایشان کردند و چه‌بسا خیلی از افراد دیگر هم مشابه با این سیر در اطوار مختلف حرکت دارند، آیا این سیر، یک سیر سلوکی بوده یا نبوده؟ یا این سیر، سیر به جهنّم بوده؟ این یک مسئله است دیگر! که سیر ایشان در این مدت، این سیر به جهنّم بوده یا سیر در همان رفع حجابهای ظلمانی و نورانی و حرکت إلی الله بوده؟ و به چه دلیلی ایشان به مرحوم آقای حدّاد مراجعه می‌کنند؟ این خودش یک مطلب است. وقتی ایشان در کتابشان ذکر می‌کنند: «من وقتی به مرحوم انصاری رسیدم گویا به پیغمبر اکرم رسیدم»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> اشكالاتی را در تطبیق مصداق با وضعیت فعلی مطرح‌می‌كردند. لذا مجمل مطالبی را كه تا كنون عرض نكرده بودم امشب قدری روشن و باز خدمت رفقا و دوستان عرض می‌كنم، تا إن‌شاءاللَه در جلسه بعد به بقیه فرازهای حدیث شریف عنوان بصری بپردازیم.</w:t>
-[...85 lines deleted...]
-        <w:t xml:space="preserve">البتّه اینكه عرض می‌كنم: «أمیرالمؤمنین» مقصود عنوان این لقب‌نیست؛ زیرا لقب أمیرالمؤمنین فقط اختصاص به حضرت علی بن أبی‌طالب دارد و حتّی به حضرت بقیةاللَه أرواحنا فداه و عجّل اللَه تعالی فرجه الشّریف هم لقب أمیرالمؤمنین اطلاق نمی‌شود، و اطلاق این لقب بر هر فردی غیر از أمیرالمؤمنین شرعاً حرام است!</w:t>
+        <w:t xml:space="preserve"> با وجود این چطور به مرحوم حدّاد باید مراجعه بشود؟ و وقتی ایشان می‌فرمودند: «من در کنار مرحوم انصاری وقتی بودم انگار در کنار پیغمبر بودم» با وجود این، رجوع به مرحوم حدّاد چه توجیهی بر می‌دارد؟ و اشکال دیگری که در اینجا مطرح می‌شود این است که: آیا این افرادی را که ایشان به آن افراد مراجعه کردند، کامل بودند یا نبودند؟ من قطعاً می‌توانم بگویم اینها کامل نبودند؛ از عبارات خود ایشان حداقلّ نسبت به مرحوم حاج شیخ عبّاس قوچانی استفاده می‌شود که ایشان قطعاً کامل نبوده و ایشان مطلبی را از قول مرحوم قاضی نقل کرده بود که: «شما در آخر عمر برایتان فتح باب می‌شود و به مقصد می‌رسید» و در آن نامه‌ای که در اواخر عمر مرحوم حاج شیخ عبّاس قوچانی برای آقا فرستاده بود، در آنجا متذکّر شده بود که: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن بشاراتی را که از استاد خود مرحوم آیةالله حاج سیّد علیّ قاضی طباطبائی شنیده بودم، آثارش را دارم مشاهده می‌کنم، طلیعه‌اش پیدا شده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به هر صورت اینها مسائلی و مشکلاتی است که الآن دوستان و رفقا در داخل و خارج با ما در میان می‌گذارند. در همین سفری که ما اخیرا داشتیم، بحمد الله با بسیاری از دوستان حشر و نشر داشتیم؛ مسائل را می‌آوردند و مطرح می‌کردند و بسیار در مطالعه و تدّبر و تعمّق در این کتابها اهتمام داشتند و افراد مُجِدّ و طالبی بودند. مهمترین اشکالی که در این زمینه ما از آنها می‌شنیدیم، همین قضیّه رجوع به فرد ناقص بود، با توجّه به تصریحاتی که خود مرحوم آقا در کتابشان داشته اند مبنی بر اینکه شیطان در اینجا می‌تواند دخالت کند و خطراتی ممکن است برای انسان پیدا بشود و چه‌بسا ممکن است که از طریق انحراف پیدا بکند و خدای ناکرده به بوادی هلاکت سقوط کند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">با توجه به این مسئله اشکالاتی را در تطبیق مصداق با وضعیّت فعلی مطرح می‌کردند و این مطالب را امشب یک قدری بازتر خدمت رفقا و دوستان عرض می‌کنم تا إن‌شاءالله برای جلسه بعد ، به فقره بعد و به بقیّه حدیث شریف عنوان بصری بپردازیم. لذا مجملی از این مطالب را که تاکنون خدمت دوستان عرض نکرده بودم اینجا عرض خواهم کرد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تسلیم و خلوص نیّت و تفویض امر به پروردگار مهمترین مسئله بین انسان و خداوند است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ببینید مهمترین مطلب و مهمترین مسئله بین انسان و بین پروردگار، عبارت است از تسلیم و خلوص نیّت و تفویض امر به پروردگار در هدایت و دستگیری انسان که این محور تمام حالات و حرکات و سکنات انسان و سالک را در ارتباط با قضیّه سیر و سلوک تشکیل می‌دهد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انسان باید در تفویض امر و خلوص نیت و تسلیم در برابر مشیّت الهی صادق باشد. خودش را گول نزند. خودش را فریب ندهد. وقتی چیزی را صحیح تشخیص داد دیگر روپوشی نکند! وقتی یک حقیقتی برای او روشن شد دیگر به «لَیتَ» و «لَعَلَّ» و پرده پوشی و نفاق نگذراند! این مسئله، مسئله اساسی است. مسئله مهم برای انسان در ارتباط با سیر و سلوک این است که ـ همان‌طوری‌که در جلسات قبل عرض شد ـ به آنچه که می‌داند عمل کند. برای سالک کتمان معنا ندارد، اخفاء معنا ندارد، قایم باشک بازی معنا ندارد، دورویی معنا ندارد، نفاق معنا ندارد. حقیقتی را که انسان ادراک می‌کند باید به دنبال آن حقیقت برود. این معنا، معنای مهمی است. سالک باید به دنبال مطلوب باشد، یعنی چه؟ یعنی انسان به دنبال آن مشیّت و به دنبال آن تقدیری که خداوند متعال آن تقدیر را برای او مقدّر می‌کند باشد و بر طبق فهم و بینش و یقینی که به‌واسطه جهات مختلف ممکن است برای انسان پیدا بشود، بر آن اساس حرکت کند، این مهم است!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اختلاف در نوع و کیفیّت برای انسان مهم نیست. خدا در امروز این مطلب را برای انسان مقدّر کرده، چرا فردا طور دیگر مقدر می‌کند؟ به من چه مربوط است! خدا مقدّر کرده است. چرا یک روز امیرالمؤمنین باید امام بشود و روز دیگر امام مجتبی؟ به ما چه مربوط است؟ وظیفه تو این است که وقتی امیرالمؤمنین هست باید به غیر از مشیّت و خواست او عمل نکنی. وقتی او رفت امام مجتبی آمد، امام مجتبی می‌شود امیرالمؤمنین. وقتی امام مجتبی رفت سیّدالشّهدا آمد، سیّدالشّهدا می‌شود امیرالمؤمنین.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لقب امیرالمومنین مختص ذات شریف علی علیه السلام است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">البتّه این امیرالمؤمنین که عرض می‌کنم نه عنوان لقب است؛ لقب امیرالمؤمنین فقط اختصاص به علیّ بن أبی‌طالب دارد. حتّی به حضرت بقیّه الله ـ أرواحنا فداه و عجّل الله تعالی فرجه الشّریف ـ لقب امیرالمؤمنین اطلاق نمی‌شود و اطلاق این لقب بر هر فردی غیر از امیرالمؤمنین شرعاً حرام است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> امّا اگر مقصود حقیقت أمیرالمؤمنین كه همان مقام امامت است، باشد، در وجود سیدالشّهداء علیه‌السّلام هم هست، و در این مطلب جای حرفی نیست.</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">شخصی در زمانی كه حضرت امام رضا علیه‌السّلام به سمّ مأمون خلیفه عبّاسی مسموم شده و به شهادت رسیدند، به مدینه آمد و از این و آن سؤال كرد كه: فرزند او كیست؟ گفتند: صاحب همان منزلی كه شیعیان در آن رفت و آمد می‌كنند. سؤال كرد كه: قضیه چگونه است و امام بعد از ایشان كیست؟ گفتند: امام بعد از حضرت رضا طفلی چند ساله است! او با خود گفت: پس خوب است ما به عنوان هدیه یك اسباب‌بازی بخریم و برای ایشان ببریم تا اینكه دست‌خالی نباشیم!</w:t>
+        <w:t xml:space="preserve"> اما حقیقت امیرالمؤمنین که آن امامت باشد، در وجود سیّدالشّهدا علیه السّلام است؛ اینکه جای حرفی نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حالا اگر فرض کنید که یک شخصی در زمان امام سجّاد علیه السّلام باشد، بگوید: ای کاش ما در زمان امیرالمؤمنین بودیم. عجب آدم احمقی است! حضرت سجّاد با امیرالمؤمنین چه فرقی می‌کند یا یک شخصی در زمان موسی بن جعفر باشد [بگوید:] ای کاش ما در زمان سیّدالشّهدا بودیم، سیّدالشّهدا چیز دیگری بود! خیلی جاهل و نفهم است. موسی بن جعفر با سیّدالشّهدا هیچ فرقی ندارد؛ صورتش فرق می‌کند. آن ابرویش یک مقداری درازتر است، این ابرویش حالا یک مقداری کوتاهتر است. فرض کنید که سیّدالشّهدا وزنش شصت و پنج، هفتاد، هشتاد است. حالا وزن موسی بن جعفر فرض کنید چون در زندان بوده و بلایا و... شصت کیلو بوده است. مگر سلوک شما سلوکی بر اساس وزن کشی است که حالا فرض کنید که یکی مثلاً چاق باشد و سمین باشد، یکی لاغر باشد؟! یکی شکلش آن‌طور باشد، یکی این‌طور باشد؟! اینها همه از جهالت است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدم درک صحیح افراد از مقام و جایگاه امام علیه السلام</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[شخصی] آمده بود مدینه ـ امام جواد علیه السّلام به سمّ معتصم خلیفه عبّاسی مسموم شده بودند و از دنیا رفته بودند ـ سؤال کرد که فرزند او کیست؟ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ گفتند که: «دارند شیعیان می‌روند به یک منزلی.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ گفته بود که: قضیه چطور است؟ مسئله ایشان چطور است؟ (من این مطلب را اینجا می گویم که بعد یک نتیجه ای از آن می خواهم بگیرم.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ گفته بودند که: می‌گویند امام بعد از حضرت جواد، سنش ده سال است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ گفت: خوب حالا که ما دست خالی هستیم، دست خالی هم که خوب نیست، یک توپ بخریم ببریم برای ایشان تا دست خالی نباشیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این شوخی نیست آقا! این مطالب و اینها، مسائلی است که ما امروز با آنها دست به گریبانیم. یک توپ خریده بود، یک توپ خیلی قشنگِ خیلی جالب و رنگارنگ، که این را بیاید و به امام هادی علیه السّلام بدهد و حضرت در خانه با آن بازی کند! وقتی وارد مجلس می‌شود نگاه می‌کند می‌بیند همه شیعیان، بزرگان، روات احادیث ، علماء همه دور تا دور نشستند و دارند از حضرت سؤال می‌کنند. از شرق سؤال می‌کنند، از غرب سؤال می‌کنند، از مسائل عجیب فقهی سؤال می‌کنند و این امام ده ساله دارد مثل یک امام شصت ساله جواب می‌دهد! اینجا که شد این توپ را یواش زیر عبایش قایم می‌کند و خلاصه خجالت می‌کشد که بلند بشود و بیاید... .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">به هر حال، او یك اسباب‌بازی بسیار قشنگ و جالب و رنگارنگ كه بعضاً از نقره بود خرید تا به امام جواد علیه‌السّلام تقدیم نماید و حضرت در منزل با آن بازی كنند. امّا وقتی وارد مجلس می‌شود شیعیان، بزرگان، علماء، و روات احادیث را می‌بیند كه همه دور تا دور مجلس نشسته‌اند و از حضرت سؤال می‌كنند؛ سؤالاتی از شرق و غرب و از مسائل عجیب فقهی، و این كودك چند ساله مانند یك امام شصت ساله به آنها جواب می‌دهد. در اینجا او خجالت كشیده و آن اسباب‌بازی را كه در آستین داشت تقدیم می‌كند، و حضرت نظر غضبناكی كرده و آن را به كناری می‌اندازند و می‌فرمایند: «خدا مرا برای این خلق نكرده است من را چه به بازی كردن؟!»</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مشی شیعیان در زمان حصر معصوم و یا بُعد مسافت چگونه است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ببیند ادراک، فهم و شعور شیعیان در زمان ائمّه نسبت به امام چقدر است! در اینجا انسان چه باید بکند؟ آیا چون موسی بن جعفر علیه السّلام در زندان است باید دست روی دست بگذارد و راه به‌سوی خدا هم دیگر بسته شده است؟ این است؟! چون من در خراسان هستم و امام در مدینه است دیگر راه به‌سوی خدا بسته شده است؟! چون الآن من در کوفه هستم و امام در مدینه است دیگر راهی به‌سوی خدا نیست؟! فقط راه به‌سوی خدا منحصر است در مدینه، آن هم در یک منزلی که خود امام صادق علیه السّلام فرض کنید که در آن منزل حضور دارد! اینها همه باطل است. اینها همه سدّ طریق است. اینها همه جلوگیری [و مانع راه] است. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از اینجا من دارم معنای حرکت و رجوع به استاد را تفسیر می‌کنم. اگر رفقا و دوستان توجّه کنند، آن گردش و حرکتی که در کلام من به سمت مطلوب و نتیجه هست، اینجا باید رفقا دیگر متوجّه مطلب بشوند. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[همانطور که متذکر گردید] این [تصورات] همه باطل است. راه به‌سوی خدا یک کانال مشخصی نیست که همه از همه جای دنیا بلند شوند بیایند در آن خیابان واز آن خیابان شروع به حرکت کنند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک شخصی به مرحوم آقا یک اعتراضی کرده بود که «آقا شما چرا خودتان را در معرض قرار نمی‌دهید؟ خودتان را در ملأ عام قرار نمی‌دهید؟ چرا همه استفاده نکنند؟»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آقا فرمودند: آقاجان! ما این سفره را برای همه باز کردیم؛ کدام نفسی حاضر است خودش را تسلیم کند؟ چه کسی حاضر است؟ این سفره پهن شده، چه کسی حاضر است در این سفره شرکت کند؟ مسئله از این قرار است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک وقتی یکی از بزرگان خدمت مرحوم آقا رسیده بود ـ‌ که او هم از دنیا رفته، خدا رحمتش کند و درجاتش را عالی کند ـ من به آقا عرض کردم که: آقا! این شخص خیال نمی‌کنم تمام مقدورات و خصوصیّات و امکانات وجودی خودش را در اختیار شما گذاشته باشد. ایشان فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آقا! ایشان یک دانگ از ده دانگ را به ما سپرده؛ نُه تای دیگر را برای خودش نگهداشته است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در اینجا ملاحظه می‌كنیم كه میزان ادراك و فهم و شعور شیعیان در زمان ائمّه نسبت به امام خود چقدر بوده است!</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">حال در چنین شرائطی چه باید كرد؟ آیا باید دست روی دست گذاشت و گفت: چون حضرت موسی بن جعفر علیهماالسّلام در زندان است، دیگر راه به سوی خدا هم بسته شده است؟! آیا چون فرضاً من در خراسان هستم و امام در مدینه زندگی می‌كنند، دیگر راه به سوی خدا بسته شده است؟! و یا چون الآن من در كوفه زندگی می‌كنم و امام علیه‌السّلام در مدینه هستند، دیگر هیچ راهی به‌سوی خدا وجود ندارد و تنها راه به سوی خدا منحصر است در مدینه، آن هم فقط در همان منزلی كه فرضاً امام صادق علیه‌السّلام در آن حضور دارند؟!</w:t>
+        <w:t xml:space="preserve">ببینید! گفت:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گر گـدا کاهـل بُوَد *** تقصـیر صاحبـخانه چیست؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">پاسخ آن است كه: اینها همه باطل است و موجب سدّ طریق و جلوگیری انسان از رسیدن به خداست؛ زیرا راه به سوی خدا منحصر در یك طریق مشخّصی نیست تا اینكه همه مردم عالم از جای‌جای دنیا بیایند و از آن نقطه و مسیر حركت خود را شروع كنند.</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">یكی از بزرگان كه از دنیا رفته است خدا رحمتش كند و درجاتش را عالی گرداند خدمت مرحوم آقا رسیده بود؛ من به ایشان عرض كردم: «آقا! خیال نمی‌كنم ایشان تمام مقدورات و خصوصیات و امكانات وجودی خودش را در اختیار شما گذاشته باشد!» ایشان فرمودند: «آقا! ایشان یك دانگ از ده دانگ را به ما سپرده و نُه قسمت دیگر را برای خودش نگه‌داشته است!»</w:t>
+        <w:t xml:space="preserve">شخصی است عالم است، بزرگوار است. من جلسات گذشته از یکی از علماء و فضلاء که خدمت آقا رسیده بود، عرض کردم مرحوم آقا به او فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آقا! شما حاضری حتّی در این مسائل هم خود را در اختیار قرار بدهی؟ «گفت: در این مسائل نه دیگر!» ایشان فرمودند: خوب اینجا اوّل بزنگاهِ اختلاف است. اگر شما من را استاد می‌دانید، من این را برای شما خطر می‌دانم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینکه نشد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿... نُؤۡمِنُ بِبَعۡضٖ وَنَكۡفُرُ ...﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">باید گفت: «گر گدا كاهل بوَد تقصیر صاحب‌خانه چیست؟»</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> باشد. یک مقداری را انسان بپذیرد و مقدار دیگر را رها کند، این معنی ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قلب صاف و خلوص نیت عمود خیمه و شرط ورود در مقام ولایت و حرکت إلی الله</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس محور و عمود خیمه ورود در مقام ولایت و حرکت إلی الله، قلب صاف و خلوص نیت است، فقط همین؛ یعنی اگر چنانچه مشیّت الهی در این زمان برای ما بر این نحوه از حرکت تعلق گرفت، اعتراضی نداشته باشیم. فقط این است. اگر مشیّت الهی تعلق گرفت بر حِرمان، اعتراضی نداشته باشیم. اگر مشیّت الهی تعلّق گرفت بر ارتباط با این فرد، اعتراضی نداشته باشیم. چون در هر حال این [شخص] خودش را به خدا سپرده است. می‌گوید: خدایا! آن مقداری که از من توّقع داری، این [از ناحیه من] حاضر است. من در حرکت به‌سوی تو قلبم را در اختیار تو گذاشتم، دیگر بقیّه‌اش به عهده من نیست؛ دیگر بقیّه‌اش در اختیار من نیست. تلاش خودم را می‌کنم. می‌گویی چه‌کار کنم؟ کوله بار خودم را بردارم و بر پشت خود بگذارم و شروع کنم در شهرها گشتن؛ کدام شهر بروم بگردم؟ از این کشور به آن کشور بروم، کجا بروم؟ به کجا سر بزنم؟ در کجا رحل اقامت بیفکنم؟ تمام اینها بر عهده خداست؛ بر عهده ما نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آنچه که بر عهده ماست این است که: ما قلب خود را و دل خود را آن‌چنان صاف و بی غلّ و غش قرار بدهیم که هر آن که مشیّت الهی بر کیفیّت حرکت ما تعلق می‌گیرد، ما هیچ‌گونه اعتراضی و دغدغه خاطری نسبت به این نداشته باشیم. این می‌شود سالک! پس سالک إلی الله آن سالکی است که بین خود و بین خدا طوری قلب خود را صاف کرده باشد که هر نوع تغییر و تبدیلی در آن حرکت هیچ‌گونه تشویشی برای او ایجاد نکند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آقا به مرحوم آقای حدّاد رسیدند؛ آقای حدّاد می‌فرمایند: «آقای سیّد محمّد حسین! شما باید بروید طهران!» چَشم! مگر </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را نخوانده‌اید؟ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ایشان فرمودند: «خیال رفتن به ایران مانند کوفتن کوه‌ها بر سَرَم بود» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ملاحظه می‌كنید كه ایشان شخصی عالم و بزرگوار بود، ولی خود را صددرصد تسلیم ولی‌خدا نكرده بود.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">در جلسه گذشته عرض شد كه یكی از علماء و فضلاء خدمت مرحوم آقا رسید و مرحوم آقا به او فرمودند: «آیا شما حاضرید حتّی در فلان مسائل و جریانات هم خود را در اختیار قرار بدهید؟» و او جواب منفی داد و ایشان هم فرمودند: «همین نقطه، اوّل بزنگاهِ اختلاف ما با شماست!»</w:t>
+        <w:t xml:space="preserve"> و واقعاً هم ایشان همین‌طور بودند. مسائلی را که ایشان در ایران دیده بودند و مصائبی را که با آن قرین بودند، ایشان را بر آن داشت که وقتی به نجف هجرت کنند دیگر خیال مراجعت به ایران را از سر بِدَر کنند. حالا به یک هم‌چنین شخصی استاد ایشان آقای حدّاد دستور می‌دهد که «شما باید به ایران بروید»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عبارتی را که ایشان به من فرموده بودند، این بود: «وقتی که استادم به من گفت برو ایران، حتّی برای یک لحظه تشویش در من پیدا نشد.» بله، حتّی به رسم گلایه ـ گلایه که نه ـ به رسم اظهار فراق به استادشان می‌گویند: «آقا! ما تازه به دریا رسیدیم، آخر تازه مزه‌اش زیر دندانمان آمده شما مثلاً این‌طور می‌کنید» که ایشان در جواب می‌گویند که: «اگر شما در شرق باشی و من در غرب، این مسئله مشکلی نیست».</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (نُؤْمِنُ بِبَعْضٍ وَ نَكْفُرُ بِبَعْضٍ)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مطلب این است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ شما به آقای انصاری مراجعه کنید!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ چشم! به آقای انصاری مراجعه می‌کنیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">البتّه عرض کردم چهار سال در آخر اقامت نجف، یعنی نصف بیشتر اقامتشان در خدمت آقای انصاری بودند! که حالا این نکات را کاملاً دقّت کنیم تا وقتی که می‌خواهیم نتیجه بگیریم بتوانیم... ببینید چهار سال اقامت در خدمت مرحوم آقای انصاری بودند. سه سال در خدمت مرحوم آقا شیخ عبّاس قوچانی بودند. تعابیری که ایشان از آقای انصاری آوردند[این بود که]من وقتی خدمت او رسیدم انگار پهلوی پیغمبر نشستم. به خود من هم فرمودند؛ بارها به من می‌فرمودند و در کتابشان هم آوردند. این مسائل را همه در نظر بگیریم تا به آن مطلب بعد می‌خواهیم برسیم. این مسئله مهم است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مسئله‌ای که انسان همیشه و در همه حال باید این معنا را در نَفس خود و در ذهن خود مرور بدهد و نگذارد شیطان بر او غلبه کند [این است] که هرگاه خداوند متعال مشیّتش بر کیفیّت دیگری تعلّق گرفت، هیچ‌گونه اعتراضی در مقابل تقدیر او نداشته باشد. این محور حرکت سالک به‌سوی پروردگار است! حالا که این‌طور شد با توّجه به این خصوصیّت، آیا انسان در آن موقعیّتی که هست سالک است یا سالک نیست؟ [یقیناً او] سالک است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سالک کسی است که قلب خود را در اختیار مشیّت و تقدیر الهی قرار دهد </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سالک یک موضوع ثقیل و نامفهومی نیست که به طور مثال سِمت و عنوانی برای فردی تلقی گردد. فرض کنید که می‌گویند دانشجو آن کسی است که فقط در دانشکده درس بخواند یا طلبه آن کسی است که در حوزه درس بخواند. خیلی خوب؛ حالا کسی که در خانه‌اش نشست این را که نمی‌گویند طلبه است، یا کسی که تو خانه‌اش نشسته این را که نمی‌گویند دانشجو است؛ باید شما بروید در فلان دانشکده شرکت کنی، امتحان بدهی، قبول شوی، تا این عنوان دانشجو بر شما تعلق گیرد. یا فرض کنید که طلبه هستی باید بیایی در فلان حوزه ثبت نام کنی مشغول درس و تحصیل علوم دینی و علوم حقیقی بشوی تا اینکه این عنوان بر شما صادق باشد. [اما سلوک] این‌طور نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلوک یعنی حرکت، حرکت إلی الله چیست؟ إن‌شاءالله در شبهای آینده این مسائل در ضمن [شرح] حدیث شریف عنوان بصری خواهد آمد. سالک به آن کسی گفته می‌شود که قلب خود را در اختیار مشیّت و تقدیر الهی قرار داده باشد. این کلاه نیست که کسی سرش بگذارد. عمامه نیست که سر کسی باشد. رنگی نیست که انسان این رنگ را به خود بزند. عنوانی نیست که اینها قرار بدهند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم آقای حدّاد می‌فرمودند بعضی‌ها راه نرفته سالک هستند.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> باشد؛ معنا ندارد مقداری را بپذیرد و مقدار دیگر را رها كند.</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">وقتی كه مرحوم آقا به مرحوم آقای حدّاد رسیدند و ایشان فرمودند: «آقای آقا سید محمّد حسین! شما باید به طهران بروید» فوراً می‌گویند: «چشم!» درحالی‌كه در روح مجرّد می فرمایند: «خیال رفتن به ایران مانند كوفتن كوه‌ها بر سرم بود.»</w:t>
+        <w:t xml:space="preserve"> آقا (علامه طهرانی) در کلماتشان [امثال این را] نمی‌فرمودند ؟ اگر شما یک فردی را در خیابان پیدا کردید که نه بر پیشانی‌اش نوشته شده من سالک هستم، و نه دم از عرفان و این حرف‌ها می‌زند، اما وقتی که با او برخورد کردید، دیدید در مقابل حقّ کُرنِش می‌کند، آنچه را که حقّ تشخیص بدهد به او عمل می‌کند- تشخیص بدهد! یک وقت تشخیص نمی‌دهد، خوب همه همین طور هستند؛ مگر حالا هر کسی سالک اصطلاحی شد در هرجا تشخیص می‌دهد؟ پس این اشتباهات از کجا می‌آید؟ - اگر شخصی حقّ را تشخیص داد و بر آن حقّ ایستاد و در هرجا خود را مهیّا و آماده کرد برای در مسیر حقّ قرار گرفتن، بدانید او سالک است و اثرات سلوک بر او مترتب است و راه می‌رود و بیش از آنچه ما سلوک اصطلاحی را نسبت به افراد قائل هستیم، او به خدا تقرّب پیدا می‌کند. در کتب و تواریخ مثال[هایی در این باب] آمده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این قضیّه‌ای را که مرحوم آقا در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نور ملکوت قرآن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> جلد یک نقل کردند، راجع به آن شخصی که در کتابفروشی با او برخورد کرده بودند و مطالبی را می‌گفت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">عبارتی را كه ایشان به من فرموده بودند این بود: «وقتی كه استادم به من گفت: به ایران برو، حتّی برای یك لحظه هم تشویشی در من، پیدا نشد!» فقط به رسم اظهار فراق نه به صورت گلایه، به استادشان می‌گویند: «آقا! آخر ما تازه به دریا رسیده‌ایم، و تازه‌طعم و مزه‌ملاقات شما را چشیده‌ایم، و دوری شما برایمان مشكل است!» ایشان در جواب می‌گویند: «اگر شما در شرق باشید و من در غرب، همیشه با من هستید و هیچ مشكلی نیست.»</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، خوُب این آقا سالک بود؟ این آقا استاد داشت؟ استادش چه کسی بود؟ استاد نداشت! پیش کسی نرفته بود. ولی کارش چه بود؟ خدمت به مادر و تحمّل این مشاکل، کارش این بود. محبّت می‌کرد، عتاب می‌شنید. کمک می‌کرد، جفا می‌دید. خود را بر اساس تکلیف در خدمت او قرار داده بود. او الآن در این محدوده سالک است؛ کاری به استاد ندارد؛ این سالک است. این مسائل را تحمّل می‌کند، خدا نمی‌گوید: این کارهایی که تو کردی هیچ فایده‌ای ندارد! هرچه به مادرت خدمت بکنی؛ چون در خدمت استاد نیستی پشیزی برای من ارزش ندارد، این حرف‌ها نیست! الآن این شخص بَینه و بین الله قلب خود را پاک کرده و خود را به‌واسطه تقرّب إلی الله و تحصیل رضای إلی الله در خدمت مادر قرار داده است. این شخص الآن سالک است. راه می‌آید، راه می‌آید و یک مرتبه پرده [برای] او برداشته می‌شود؛ می‌بیند عجب، چه شد؟! این «چه شد؟!» مربوط به الآن نیست؛ برای آن چند سالی است که همین‌طوری حرکت می‌کند و الآن یک مرتبه متوجه می شود که «چه شد»! این «چه شد؟!» از قبل شروع شده، منتها او را آوردند، آوردند به اینجا که رساندند، یک‌دفعه جرقه را زدند و این مطالب را مشاهده کرده است؛ این مربوط به الآن نیست!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کسی که حق را مرآت خود قرار دهد سالک است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کسی که حقّ را مرآت برای حرکت خودش قرار بدهد، این شخص حرکت إلی الله را دارد. عباراتی که مرحوم آقا راجع به طیّب حاج رضایی می‌گفتند، این عبارات، عبارات عجیبی بود. طیّب یک آدمی بود از این بابا شمل‌ها (لوطی های قدیم) و از این افرادی که معروفند و سابق بودند و دکّان و دستگاه داشتند، قهوه‌خانه داشتند، بیا و برو داشتند و یک عدّه‌ای هم دور و برشان بودند و چه‌بسا بسیاری از اینها قلبشان قلب صافی بود، پاک بود، منتها بعضی از کارها و حرکاتشان حرکات نامناسب بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طیب را - که به عنوان حمایت از ایشان [آقای خمینی] آمده بود در خیابان و تظاهرات - در ارتباط با جریان پانزده خرداد همان دستگاه جائر می‌گیرند و او را وادار می‌کنند که بگوید: من از مرحوم آقای خمینی پول گرفتم. آنچه او را الزام می‌کنند، می‌گوید: من دروغ نمی‌بندم. من به سیّد دروغ نمی‌بندم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-    </w:p>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">مرحوم آقای حدّاد می‌فرمودند: «بعضی‌ها راه نرفته سالك‌اند.»</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. خوب حالا اگر ما در اینجا سؤالی بکنیم: آیا طیّب مرحوم آیةالله خمینی را امام می‌دانست؟ نه! اگر از او می‌پرسیدند: آقا! این امام است؟ می‌گفت: نه! ما امام دوازده تا داریم؛ ایشان یک مرجعی است مثل بقیّه مراجع. آیا مرحوم آیةالله خمینی را معصوم می‌دانست؟ نه! معصوم نمی‌دانست. واقعاً اگر ما این سؤالات را با او مطرح می‌کردیم، جواب همین‌ها بود دیگر. واقعاً به عنوان یک معصوم که.... قضیّه چه بود ؟ قضیّه این بود: این طیّب خلاف را خلاف می‌دانست؛ حالا این خلاف در هرجا می‌خواهد باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الآن این سیّد، مرحوم آیةالله خمینی آمده اقدامی کرده، بر علیه ظلم قیام کرده؛ نه امام است و نه معصوم است. طیّب هم که عرفان و ولایت و این حرف‌ها سرش نمی‌شود؛ طیّب که این حرف‌ها را نمی‌فهمید. ولیّ و کامل و وصیّ و وصیّ ظاهر و وصیّ باطن و وکیل و قیّم و... این حرف‌ها را نمی‌فهمید؛ اصلاً نمی‌فهمید وصیّ را با صاد می‌نویسند یا با سین می‌نویسند. این‌طوری بود دیگر! اگر به او می‌گفتند ولایت، می‌گفت ولایت چیست؟ آیا ده یا شهر یا روستا است، اصلاً تو این مایه‌ها نبود. اینها مهم است! اینها مسائل مهم است! طیّب هیچ چیز از اینها را نمی‌فهمید؛ فقط این را می‌فهمید که کار خلاف، خلاف است. دروغ بستن به این سیّد ـ مرحوم آقای خمینی ـ، دروغ بستن خلاف است. چرا عِرض و حیثیّت و شخصیّت یک عالم دینی را من با یک دروغ لکّه‌دار کنم؟! این درون مغز او بود؛ این در ذهن او بود. حالا آقای خمینی هرکسی می‌خواهد باشد. این عالم دینی و این مرجعی که الآن آمده بر علیه شاه قیام کرده، این یک حیثیّت اجتماعی دارد؛ این یک حیثیّت دینی دارد؛ یک خصوصیّت دینی و خصوصیّت اجتماعی دارد؛ اصلاً بگوییم خصوصیّت دینی هم ندارد؛ بالأخره این یک انسان است یا انسان نیست؟ اصلاً فرض کنیم که می‌گوییم خصوصیّت هم ندارد. اگر من بیایم یک تهمتی را به یک انسان بزنم، آن شخص نسبت به من چه قضاوتی می‌کند؟ فرض کنید که اصلاً موقعیّت اجتماعی هم مرحوم آیةالله خمینی نداشته باشد؛ آیا این شخص پیش خودش نمی‌گوید: چرا به منِ بریّ و بدون گناه، نسبت ارتباط با بیگانگان و ارتباط با خارج می‌دهند؟ همین کافی است. [طیب] می‌گوید: من می‌میرم، جانم را می‌دهم، ولی خلاف انجام نمی‌دهم. این را می‌گویند مرد؛ این مرد است. این شخص می‌شود سالک! این طیّب حاج رضایی می‌شود سالک! استاد ندارد. اصلاً عرفان نمی‌فهمد چیست. ولیّ نمی‌فهمد کیست. این حرف‌ها را نمی‌فهمد. این مطالبی را که خدمتتان عرض می‌کنم، مطالبی است که ما از مرحوم آقا شنیدیم، منتها تا بحال مخفی بود؛ من می‌خواهم این مطالب را باز کنم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تصوّرِ از سلوکْ تصوّر دیگری است. سلوک به این معنی نیست که فرد در یک خطّی قرار بگیرد، سَری بسپرد و آداب فلان [را به جای آورد]. این طیّب در این موقعیّت سالک است؛ سالک إلی الله است. می‌آیند اذیّتش می‌کنند، شکنجه‌اش می‌دهند، مضروبش می‌کنند، تمام مصائب را به سرش می‌آورند، می‌گوید: من انجام نمی‌دهم. سلوک کار دارد! هر اذیّتی که در زندان بر این وارد می‌کنند تا اینکه این حرف خود را بزند، مصداق این بیت خواجه خواهد بود:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تا شدم حلقه بگوش درِمیخانه عشق *** هر دم آید غمی از نو به مبارک بادم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اگر شما فردی را در خیابان دیدید كه نه در پیشانی او نوشته شده كه من سالكم و نه دم از عرفان می‌زند، امّا در برخورد با او دیدید كه در مقابل حقّ كرنش می‌كند و آنچه را كه حقّ تشخیص دهد به آن عمل می‌كند</w:t>
+        <w:t xml:space="preserve">هر بلایی که سرش در می‌آورند، یک قدم به خدا نزدیک می‌شود. یک ضربه شلاّق، نزدیک شد! اگر آنجا می‌گفت، می‌ماند؛ نگفت، یک قدم آمد جلو؛ یک قدم آمد جلو، به جایی رسید که مرحوم آقا فرمودند: «او دوران سلوکش را در زندان گذراند.» توجه کردید؟ دوران سلوکش را در زندان گذراند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خوش بحال او! و من می‌دیدم آقا به او عنایت دارند. ما حضرت عبدالعظیم که مشرّف می‌شدیم، کم پیش می آمد که ایشان بر سر قبر طیّب نروند.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> و خود را مهیا و آماده برای مسیر حقّ می‌كند، بدانید این شخص سالك واقعی است و اثرات سلوك بر او مترتّب است. چنین فردی بیش از آنچه ما در سلوك اصطلاحی نسبت به افراد قائل هستیم، راه می‌رود و به خدا تقرّب پیدا می‌كند.</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">این قضیه‌ای را كه مرحوم آقا در جلد اوّل نور ملكوت قرآن‌</w:t>
+        <w:t xml:space="preserve"> ولیّ خداست، خبر دارد چه خبر است. می‌داند آنجا چه خبر است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این را می‌گویند سلوک! پس سلوک عبارت است از حرکت انسان در مسیر حقّ، حقّ را ببینید و به او پایبند بشود. این عبارت است از سلوک و این عبارت است از حرکت او.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وصول و عدم وصول سالک به ولی بستگی به مشیت و تقدیرات الهی دارد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در موارد مختلف حالاتی برای انسان پیدا می‌شود که این حالات و وضعیّت انسان متفاوت است. ممکن است خداوند متعال در یک برهه برای انسان تقدیر نکرده باشدکه او خدمت ولیّ برسد. مشیّت و صلاح پروردگار بر عدم وصول سالک به ولیّ در این مرحله است. آیا ما می‌توانیم در کار خدا دخالت کنیم ؟! [مثلاً] آقا به خدا بگویند که: خدایا! از اوّل ما وقتی نجف می‌رویم باید دست ما را در دست آقای حدّاد بگذاری! [خدا می فرماید] به تو مربوط نیست! شما وارد نجف شدید، به دَرست بپرداز و طبق دستور آقای طباطبائی که بودی باید به آقای قوچانی مراجعه کنی! و به آقای آقا سیّد جمال گلپایگانی مراجعه بکنی! و به بقیّه‌اش هم نباید کار داشته باشی! [ایشان هم عرض می کنند] کار نداریم و بعد از هفت سال خدا می‌آید این موقعیّت را برای ایشان پیش می‌آورد. حالا ممکن است این هفت سال بشود دو سال، ممکن است بشود پنج سال، ممکن است بشود چهارده سال، ممکن است بشود ده سال. برای هر کسی خداوند متعال بر طبق شاکله او و خصوصیّات او و مصالحی که در حول او به گردش و جریان است، موقعیّاتی را پیش می‌آورد که ممکن است برای دیگری نباشد و اگر این شخص در این موقعیّت به ولیّ کامل برسد آن استفاده را نمی‌کند؛ آن استفاده را نخواهد کرد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">افرادی که انسان بر طبق مشیّت الهی باید به آنان مراجعه کند، ممکن است در آن موقعیّت این افراد، افراد مختلفی باشند. یک شخصی باشد که فقط دل صافی داشته باشد، ظاهرالصّلاح باشد، کارهایش خوب باشد و مقاماتی طیّ نکرده باشد و حالاتی نداشته باشد! خُوب این برای انسان مغتنم است. باید انسان از این استفاده کند. ممکن است بعد شخص عوض شود، فرد دیگری باشد، باز برای انسان مغتنم است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شما ببینید یک عبارتی آقا در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نسبت به مرحوم حدّاد و رسیدن به مرحوم حدّاد دارند. با توجّه به اینکه ایشان در این مدّت مرحوم علاّمه طباطبائی را درک کرده، به آقا شیخ عبّاس قوچانی ـ رحمه الله علیه ـ مراجعه کرده، با مرحوم آقا سیّد جمال گلپایگانی در ارتباط بوده و چهار سال در خدمت مرحوم انصاری بوده که از ایشان اینگونه تعبیر می کنند که: «وقتی که من خدمت ایشان بودم، گویا خدمت پیغمبر بودم.»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">عباراتی كه مرحوم آقا راجع به طیب حاج‌رضائی می‌گفتند عباراتی عجیب بود. طیب یكی از سران و سردسته‌های هیئات، و از گردن‌كشان و لاطی‌های معروف طهران، و از افرادی بود كه به قلدری و زورگیری در سابق معروف بود. او برای خود دكّان و دستگاه و پاتوق و بیا و بروها داشته، و عدّه‌ای هم دور و برش بودند كه چه‌بسا بسیاری از اینها قلبشان قلبی صاف و پاك بود، منتهی بعضی از كارها و حركاتشان حركاتی نامناسب بوده است. دستگاه جائر ایشان را در ارتباط با جریان پانزده خرداد دستگیر و وادار می‌كند كه بگوید: من از مرحوم آقای خمینی پول گرفتم و در تظاهرات شركت كردم؛ زیرا طیب به عنوان حمایت از ایشان به میدان آمده و در خیابان‌ها تظاهرات به راه انداخته بود. هر چه او را به این مطلب الزام می‌كنند، می‌گوید: «من به سید دروغ نمی‌بندم.»</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حالا وقتی که ایشان به آقای حدّاد می‌رسد این عبارت را دارد:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چقدر مناسب حال منِ سرگشته خسته رنج دیده بود در سالیان متمادی با وصول به این کانون حیات و مرکز عشق حضرت سرمدی!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی با وجود اینکه ایشان چهار سال در خدمت آقای انصاری بود این عبارت را نسبت به آقای حدّاد دارد. مگر این عبارت ایشان نیست؟ ایشان می‌گوید: «منِ سرگشته خسته رنج دیده» در این سالهای متمادی که پیش علاّمه طباطبائی بودم، پیش آقا شیخ عبّاس قوچانی بودم، پیش آقا سیّد جمال گلپایگانی بودم و پیش مرحوم انصاری بودم. حالا متوجه می شوید چه مطالبی را دارند می‌گویند! پیش اینها بودم در عین حال من سرگشته خسته رنج دیده بودم! ایشان چه چیزی را در آن زمان ادراک می‌کردند؟ و از مرحوم حدّاد چه چیزی را دیدند که با وجود سالیان متمادی پیش مرحوم انصاری، این تعبیر را می‌آورند! این در پاورقی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است؛ در همان اوائل کتاب است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
-    </w:p>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">بعضی از سلوك تصوّر دیگری دارند؛ تصوّر می‌شود: سالك آن كسی است كه در یك خطّی قرار گیرد و سَری بسپرد و آدابی را انجام دهد. این‌طور نیست؛ سلوك كار كردن دارد و این طیب در این موقعیت سالك إلی اللَه است. هرچه او را اذیت می‌كنند و شكنجه‌اش می‌دهند و مضروبش می‌كنند و بالأخره تمام بلاها و مصائب را بر سر او می‌آورند، او می‌گوید: «من به سید تهمت نمی‌زنم و دروغ نمی‌گویم!» در زندان هر اذیتی بر او وارد می‌كنند تا حرف دلخواه آنان را بزند، او خود را مصداق این بیت خواجه می‌بیند كه:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> چه تعبیر می‌آوردند؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این همان مطلبی است که من بارها بعد از رحلت مرحوم آقا عرض کردم که ارتباط انسان با اولیاء خدا و با افراد مختلف، متفاوت است. ایشان نسبت به مرحوم انصاری یک دیدی را داشتند، نسبت به مرحوم حدّاد دید دیگری را داشتند. وقتی من می‌گویم آقا می‌فرمودند: «من وقتی با مرحوم انصاری اختلاف داشتم در بعضی مسائل احتیاط می‌کردم» حالا متوجه می شویم علّتش چیست! وقتی ایشان به من فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وقتی من در خدمت مرحوم انصاری بودم با وجود اینکه ایشان را مثل پیغمبر خودم می‌دانستم، در عین حال در مسائلی که احساس می‌کردم با ایشان اختلاف دارم در آن مسائل ـ اختلاف فقهی ـ احتیاط را رعایت می‌کردم ولی وقتی که با مرحوم حدّاد بودم اگر می‌گفتند: این لیوان خون است، دیگر احتیاط نمی‌کردم می‌خوردم.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این فرق بین آن بینش و این بینش است. این فرق بین آن بصیرت و این بصیرت است. فرقش این است. این مطلب یک مطلب عادی نیست. یک مجتهدِ مسلّمِ فیلسوفِ حکیمِ اَعلم این مطلب را دارد نقل می‌کند؛ نه دوغ فروش! مطلب را دارد می‌گوید؛ این هم این سند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس بنابراین مسئله مهم این نیست که حتماً یک راه را خداوند برای انسان قرار داده، باید حتماً همه ملزم بشوند در آن مسیر قرار بگیرند! ببینید مسئله اینجا است. ممکن است خداوند متعال برای هر کسی راه متناسب با حرکت خود را، برای او قرار داده باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معنای وصی ظاهر در کلام مرحوم علامه طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در این کتاب مرحوم آقا قضیّه وصایت ظاهری را این‌طور تعریف می‌کنند و می‌فرمایند: وصیّ ظاهر آن وصیّی است که استاد در ملأ عامّ امضا کند، اعلان کند، بنویسید و معرفی کند.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> چرا باید این‌طور باشد؟ چرا وصیّ ظاهر نباید وصیّ مخفی باشد؟ چون از خودِ اسمش پیداست. خود شما می‌گویید: وصیّ ظاهر. یعنی چه؟ یعنی این شخص به تنهایی ولولا (اگر نبود) حجّیتی که ولیّ به او می‌دهد، رجوع به او حجّیت نداشت. باید حجّیت از ناحیه غیر برای او بیاید. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر این شخص به تنهایی حجّیت داشت، رجوع به او نیاز به اعلان نبود. انسان مراجعه می‌کند می‌بیند این شخص اهلیّت دارد یا ندارد؛ مثل ولیّ، که مراجعه می‌کند! پس چرا باید اعلان ‌کند؟ به‌خاطر این است که مقام اثبات در اینجا باید لحاظ بشود. حالا ممکن است خودش متاهل باشد، ولی برای رجوع انسان به وصیّ ظاهر، یا انسان خودش باید مطلب را ادراک کند که این اهلیّت دارد، که نیاز به اعلان ندارد. مثل اینکه فرض کنید که انسان به امام مراجعه می‌کند. وقتی که انسان به امام مراجعه می‌کند، این دیگر تمام است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مسئله اعلان عمومی وصی ظاهر از سوی ولی مسئله اثبات است و نه ثبوت</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک اشکالی که الآن می‌کنند و یک مسئله‌ای که ممکن است مورد اشکال واقع بشود این است که می‌گویند: ما این مطلب را راجع به ائمّه هم داریم. می‌بینیم فرض بکنید که موسی بن جعفر علیه السّلام به یک نفر فرموده که: بعد از من، فرزندم علیّ بن موسی الرّضا علیه السّلام امام است، ولی این منافاتی با این مطلبِ مرحوم آقا ندارد. ایشان که در اینجا می‌فرمایند: [اعلان] وصیّ ظاهر در ملأ عامّ باید باشد، نه‌خیر، ممکن است وصیّ ظاهر هم باشد و استاد به یک نفر گفته باشد که بعد از من وصیّ ایشان است!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بسیار این مطلب سخیف است! چرا؟ به جهت اینکه در مسئله امامت، مسئله، مسئله ثبوت است. در قضیّه وصایت، مسئله، مسئله اثبات است. در مسئله امامت اصلاً نیازی به وصایت نیست. حتّی اگر موسی بن جعفر به یک نفر هم نمی‌گفت، امام سرجایش است. مسئله امامت، مسئله اشراف بر نفوس است. حالا فرض کنید که من باب مثال موسی بن جعفر علیه السّلام نگفته که بعد از من این علیّ امام است. یعنی تمام شیعیان منتظرند که خبر امامت علیّ بن موسی الرضا را از یونس بن عبدالرّحمن بشنوند؟! یونس بن عبدالرحمن کیست؟! فرض کنید که تو کوفه است. آن اشراف بر نفوس دارد، همه را می‌گیرد می‌کشاند، این حرف‌ها ندارد. چه بگوید بعد از من امام است یا نگوید، امام است. آن امامی که امامتش متوقّف بر وصایت است، ما آن امام را قبول نداریم. آن امامی که حجّیتش را از امام قبلی بیاورد خودش هیچ کاره نباشد، امام را اصلاً نخواستیم؛ ما [این] امام را قبول نداریم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امام آن شخصی است که شما اینجا نشستید، محبّتش را از هزار فرسخ الآن تو دل شما می‌اندازد؛ این را می‌گویند امام. امام آن شخصی است که شما اینجا نشسته‌اید، هزار فرسخ او دورتر است، افکار شما را بر طبق مصالح خودش تنظیم می‌کند؛ این امام است. امام آن کسی است که هزار تا فرض کنید که مانع و هزار تا گرفتاری و این حرف‌ها می‌خواهد برای شما پیدا بشود، از هزار فرسخ آن طرف‌تر همه اینها را بر طرف می‌کند. او نیاز به وصایت ندارد. حالا گیرم بر اینکه ما در کتب اهل‌سنّت و شیعه هم آن روایت جابر و غیر جابری که پیغمبر راجع به دوازده امام است، اصلاً اینها را نداریم. اصلاً هیچ چیز ما نداریم. گیرم بر اینکه اصلاً پیغمبر امیرالمؤمنین را در حجة الوداع معرفی نکرده؛ از این بالاتر؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما با اهل‌تسنّن حرفمان این است دیگر! به اهل‌تسنّن می‌گوییم آقا! اصلاً عید غدیری نیست. اصلاً واقعه غدیری نیست. یک نفر می‌خواهد بیاید مدینه، می‌خواهد از یک نفر تبعیّت کند، آیا از ابوبکر تبعیّت می‌کند یا از علیّ؟ اینکه کاری ندارد، دو دو تا چهار تا است. دوتا سؤال از او می‌کند، دوتا سؤال هم از دیگری می‌کند. اصلاً فرض می‌کنیم غدیری نیست. فرض می‌کنیم اصلاً توصیّه‌ای نیست. هیچ چیز نیست. مگر اینهایی که از راه‌های مختلف، یهود و نصاری می‌آمدند از علماء و با ابوبکر مُحاجّه می‌کردند، بعد وقتی که او در جواب می‌ماند، امیرالمؤمنین می‌آمد، مگر آنها از حجة الوداعِ پیغمبر خبر داشتند؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تشبیه ولی با وصی ظاهر از سخیف ترین مسائل مطروحه است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عالم نصرانی بلند می‌شود از یمن، می‌آید در مدینه با ابوبکر محاجّه می‌کند؛ ابوبکر را محکوم می‌کند؛ مفتضح می‌کند. ابوذر می‌گوید که: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ عَلَی الإسلام السَّلام</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اگر خلیفه پیغمبر این است، خداحافظ شما! یک‌دفعه ابوذر می‌رود می‌گوید: یا علی! بیا به داد اسلام برس. حضرت بلند می‌شود می‌آید در آنجا و از تمام ما کان و ما یکون و بالا و پایین می‌گوید. می‌گوید که: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أشهد أنَّک خَلیفه رسول الله</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. در همان‌جا اسلام می‌آورد و برمی‌گردد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این نیاز به وصایت ندارد. پیغمبر آمد این کار را کرد به‌خاطر اینکه حجّت را تمام کند و الاّ اگر پیغمبر نمی‌آمد، ما می‌رفتیم مدینه، به چه کسی مراجعه می کردیم؟ خوب دوتا سؤال از این می‌کردیم دوتا سؤال هم از آن و خوب معلوم می‌شد این امام است یا آن دیگری امام است. حالا متوجه شدید چه مغلطه‌ای در کار است؟! مسئله تشبیه ولیّ را با وصیّ ظاهر، این از سخیف‌ترین مسائلی است که ممکن است مطرح بشود. آن مسئله، مسئله مقام ثبوت است. اصلاً نیازی به وصیّ ندارد. نه آنکه بگوییم آقا به یک نفر یواشکی گفتند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امام آن کسی نیست که به یک نفر یواشکی بگویند. حالا اگر به یک نفر نگفته باشند، ولیّ خودش می‌آید خودش را در دلها جا می‌اندازد، نیاز به وصایت ندارد و الاّ ولیّ نیست و امام نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امام صادق علیه السلام از دنیا رفته، مردم متحیّرند چه‌کار کنند. بعضی‌ها می‌گویند دیگر تمام شد. بعضی‌ها می‌گویند این‌طور شد. چند‌تا از اصحاب نشستند همین‌طور که صحبت می‌کنند: یک‌دفعه می‌بینند یک مردی دارد اشاره می‌کند: بیائید! می‌ترسند، خیال می‌کنند جاسوس خلیفه است، حرف‌ها را شنیده، آنجا موقعیّت، موقعیّت بسیار خطیری بود. بعد اینها را می‌آورد در خانه موسی بن جعفر. وارد می‌شوند. [می گوید] بیائید داخل! فلانی! فلانی! فلانی! بلند شوید بیائید داخل، می‌آیند داخل. [امام می فرماید] «آیا راجع به من صحبت می‌کردید؟ سؤال کنید!» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خوب، این امام است. چه کسی [به او] گفته بود؟ آیا اینها به توصیه یواشکیِ فرض کنید که امام صادق، بلند شدند رفتند؟ اینها که اصلاً خبر نداشتند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس این مسئله امامت و مسئله ولایت، اساساً جدا است و اصلاً ربطی به وصایت ندارد. وصایت باید برای فردی باشد که آن فرد لولا (بدون) حجّیت، [کسی] به او رجوع نمی‌کند. یعنی حجّیت، حجّیت تعبدیّه است که از ناحیه حجّت عنایت می‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثلاً فرض کنید که ما در مورد حجّیت خبر واحد چه می‌گوییم؟ بر طبق روایاتی که از ائمّه علیهم السّلام هست، ائمّه می فرمایند: اگر فردی مورد وثوق شما بود، ما آن را بر شما حجّت قرار دادیم؛ شما می‌توانید مراجعه کنید. البتّه بنابراین که ما حجّت خبر واحد را از ناحیه تعبّدی بدانیم، نه از ناحیه سیره عقلایّه و امثال ذلک! یعنی اگر یک نفر آمد، شما نمی‌دانید که این شخص صالح هست یا صالح نیست و اگر امام فرمود حرف این را بپذیر، ما می‌گوییم سمعاً و طاعتاً، می‌پذیریم. امّا به تنهایی نمی‌پذیریم. معنایش همین است دیگر!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امّا سؤالی که از شما می‌کنم: آیا در مورد خبر متواتر، یک خبری که هزار نفر نقل بکنند، آیا امام می‌گوید خبر متواتر را بپذیرید؟ این که گفتن ندارد. چه امام بگوید، چه امام نگوید، ما این خبر متواتر را می‌پذیریم. چرا؟ چون حجّیتش ذاتی است. خبری که هزار نفر نقل بکنند، این علم آور است. شما دیگر در آن شک نمی‌کنید. به‌خصوص که این تواتر، تواتر لفظی باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس امام علیه السّلام در چه مواردی حجّیت می‌دهد؟ در مواردی که مسئله، مسئله تعبّد باشد، نه اینکه حجّیت ذاتی باشد. اصلاً امام می‌تواند بگوید به خبر متواتر عمل نکنید؟ اصلاً امام یک همچنین حرفی را نمی‌تواند بزند. [به طور مثال] اگر من در یک اطاق در بسته سر بسته‌ای هستم و راه به بیرون ندارم، یک شخصی که می‌آید در اطاق، می‌گویم آیا خورشید هست یا نه، می‌گوید: هست. حالا من در اینجا می‌مانم اگر مورد وثوقم باشد، کلامش را می‌پذیرم؛ مورد وثوقم نباشد، با شک و تردید نگاه می‌کنم. حالا اگر خودم بروم تو حیاط؛ باز از بقیّه می‌پرسم آیا خورشید هست یا نه؟ خوب [خورشید] بالای سر من است دیگر. خورشیدی که بالای سر من است دیگر سؤال ندارد. خوب دارم می‌بینم، [شما هم] نگاه کن [و ببین].</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">موقیّت امام علیه السّلام و موقعیت ولیّ کامل، موقعیّت خورشید است که نیازی به حجّیت ندارد. نیازی به افاضه حجّت از ناحیه حجّت ندارد. می‌روی پیش او می‌نشینی و دو کلمه سؤال می‌کنی و متوجه [وضعیت او خواهی] شد. می‌روی پیش او می‌نشینی، اگر خواست یک عنایت می‌کند و متوجه می‌شوی! نیاز [به معرفی] ندارد! هزار نفر هم بیایند بگویند نیست، [تو خود متوجه واقعیت خواهی شد]. امّا اگر شخصی ذاتاً به این مسئله نرسیده باشد، باید برای رجوع به این شخص دلیل بخواهد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حالا متوجّه شدید؟! اینجاست که می‌آیند وصیّ ظاهر تعیین می‌کنند. یعنی ای مردم من دارم به او حجّیت می‌دهم. من دارم به او اعتبار می‌دهم. امضای من پشت این کاغذ است که به این کاغذ اعتبار می‌دهد. اگر من امضا نکنم، این شخص هم مثل بقیّه است چون اگر ولّی بود مثل بقیّه نبود. چون مثل بقیّه است لذا این اعتبارش باید از ناحیه غیر افاضه بشود و این با قایم باشک بازی نمی‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وصی ظاهر حتماً باید کتباً و در ملاء عام معرفی شود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی وصیّ ظاهر را حتماً باید در ملأ عام معرفی کرد. حتماً باید مکتوب در اینجا وجود داشته باشد و الاّ قابل خدشه است. فرض بکنید یک نفر بیاید یواشکی بگوید: آقا! فلان‌کس وصیّ ظاهر من است. خوب او چرا به بقیّه نمی‌گوید؟ بقیّه مگر چه‌طور هستند که نمی‌گوید؟ آیا بقیّه معاندند؟ آیا بقیّه غل و غش دارند؟ آیا بقیّه خدای ناکرده انحراف دارند؟ معنی ندارد! پس اگر منظور این شخص وصیّ ظاهر است، باید این وصیّ ظاهر از مقام اثبات مطلب [برای او] تمام باشد. یعنی یا مکتوب که جای حرف نباشد، یا اینکه در ملأ عام: ایها الناس... یا افرادی‌که فرض کنید بیست نفر، سی نفر، پنجاه نفر، بدانند همه: این وصیّ، وصیّ ظاهر است. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این یک مسئله.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رجوع و تبعیت از وصی ظاهر الزامی نیست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مسئله دوّم:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آیا رجوع به وصیّ ظاهر الزامی است یا الزامی نیست؟ این یک مسئله بسیار مهم است. حالا فرض کنید بر اینکه مثلاً مرحوم آقا شیخ عبّاس قوچانی ایشان وصیّ ظاهر مرحوم قاضی بوده و همه هم می‌دانند. این دیگر جای شکی نبوده، بسیار خوب! آیا رجوع به وصیّ ظاهر برای همه افراد الزامی است؟ نه، ابداً! هر کسی یک راهی دارد. علاّمه طباطبائی آیا از آقای آقا شیخ عبّاس قوچانی دستور می‌گرفت؟ مرحوم آقا سیّد محمّد حسن الهی از آقا شیخ عبّاس قوچانی دستور می‌گرفت؟ مرحوم آقا شیخ محمّد تقی لاری از آقا شیخ عبّاس قوچانی دستور می‌گرفت؟ آیا آقای حدّاد از آقا شیخ عبّاس قوچانی دستور می‌گرفت؟ حالا چون مرحوم آقا شیخ عبّاس قوچانی وصی ظاهر است، خود آقای حدّاد هم باید به او مراجعه کند؟ عجب حرفی است! کدام‌یک از شاگردان مرحوم قاضی به آقا شیخ عبّاس قوچانی مراجعه کردند؟ بیائید بگویید. یک‌نفر را مثال بزنید. این نه به جهت این است که در مرحوم آقا شیخ عبّاس قوچانی ضعف و خلل است، ابداً. [ایشان] مردی منظّم، منزّه، اهل مراقبه، اهل سلوک و صادق بود. مرحوم آقا این همه از ایشان تعریف می‌کردند.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ما خودمان ایشان را زیارت کردیم. موضوع این نیست. ولی صحبت در این است، که وصایت ظاهر یعنی چه؟ آیا وصایت ظاهر یعنی همه افراد باید به او مراجعه کنند؟ نه، هر کسی ممکن است یک راه برای خودش جدا داشته باشد. با توجّه به اینکه تعابیری را که ما از مرحوم آقا نسبت به علاّمه طباطبائی می‌شنیدیم، قابل مقایسه با آقا شیخ عبّاس قوچانی نبود. تعبیر آقا نسبت به علاّمه طباطبائی این بود: «ایشان فردی است که ملائکه بدون وضو اسم او را در ملأ اعلی نمی‌برند.» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما نسبت به آقا شیخ عبّاس این تعبیرات را نمی‌شنیدیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‌فرمودند: «مرحوم آقای شیخ عبّاس فرد صادقی است، غلّ و غش ندارد.» این مطالب را ما می‌شنیدیم و خودش هم می‌گوید: چیزی ندارم و صادق هم هست. خود مرحوم آقا می‌فرمودند. خیلی از رفقا هم شاید شنیده‌اند. اما تعبیری که به علامه طباطبایی بود.... .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیا به علاّمه طباطبائی ما الآن می‌توانیم ایراد بگیریم: چرا از آقا شیخ عبّاس قوچانی شما تبعیّت نکردید، نه، چرا؟ به دو دلیل؛ دلیل اوّل اینکه: مشیّت الهی ممکن است نسبت به هر کسی تفاوت داشته باشد. [مثلاً استاد می گوید] شما الآن باید از آقا شیخ عبّاس قوچانی دستور بگیری و این شخص نباید برود دستور بگیرد و [شاید] برای او دستور گرفتن صحیح نباشد! این یک. دوّم اینکه: ما قطعاً می‌دانیم مرحوم علاّمه طباطبائی از آقا شیخ عبّاس قوچانی بالاتر بود. چطور ممکن است بالاتر بیاید از پایین‌تر دستور بگیرد؟ این عقلاً صحیح است؟ اصلاً امکان ندارد! وقتی یک شخص از نقطه نظر معرفت، از نقطه نظر بینش، از نقطه نظر حال، بالاتر از وصیّ ظاهر باشد، عقلاً محال است که این مراجعه به وصیّ ظاهر بکند.[او] برای خودش راه دیگری دارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیا ممکن است من بیایم پیش وصیّ ظاهر حالاتی را بگویم که این اصلاً نمی‌فهمد؛ آن وقت چه دستوری می‌خواهد به من بدهد؟ او اصلاً نمی‌فهمد. اگر شخصی از تلامذه مرحوم قاضی برود پیش آقا شیخ عبّاس قوچانی، فرض کنید آقای حدّاد ـ حالا آقای حدّاد که می‌گوییم ولیّ است ـ نه، مثلاً علاّمه طباطبائی، حالش را بگوید: آقا! من یک همچنین حالی یک همچنین مکاشفه‌ای برایم پیدا شده، این همین‌طوری بنشیند نگاه کند، نفهمد. خوب حالا این چه دستوری به این بدهد؟ این اصلاً محال است. این خنده دار نیست؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس حالا متوجّه شدید که حتّی اگر وصیّ، وصیّ ظاهر باشد، رجوع هر شخصی به این وصیّ ظاهر الزامی نیست. ولی وصی را تعیین کرده برای افرادی که بتوانند مراجعه کنند واستفاده کنند، هر کسی هم نتواند مراجعه کند خوب خدا هزار تا راه دارد. حتّی ممکن است خود استاد در زمان حیاتش افراد را به اشخاص متعدّدی ارجاع دهد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حکایتی نقل می‌کنند که یکی از شاگردان مرحوم قاضی یک روز به مرحوم قاضی عرض می‌کند که: «ما بعد از شما اگر خدای نکرده ـ حالا ظاهراً کسالتی داشتند مرحوم قاضی، که این مطلب را می‌گوید یا اینکه گاهی اوقات از بیکاری هم ممکن است هم‌چنین سؤالاتی مطرح بشود. آقای قاضی نشسته، نفس می‌کشد، آخر این چه سؤالی است؟ ـ آقا اگر شما از دنیا رفتید به چه شخصی مراجعه کنیم؟» انگار همه دنیا منتظرند که حضرت آقا مراجعه کند! مُلک و ملکوت همه فرض کنید که کارهایشان را تعطیل کردند و منتظر هستند که این بمیرد، این برود به یکی دیگر مراجعه کند! من اسم این را بیکاری می‌گذارم. در زمان مرحوم آقا هم از این بیکارها خیلی بودند. می‌نشستند می‌گفتند که: بعد از آقا چه کسی است؟ - آقا دارد بنده خدا نفس می‌کشد. زنده است، راه می‌رود، فلان است. بعد از شما به چه شخصی مراجعه کنیم؟ ایشان می‌فرمایند: «من غیر از شخصی در همدان به نام حاج شیخ محمّد جواد انصاری کسی را نمی‌شناسم.» که البتّه عبارت دیگری می‌آورند که توحید را مستقیماً از خدا گرفته باشد. حالا به این عبارت کار نداریم؛ فقط به عبارت اوّل ایشان: «من غیر از او کسی را نمی‌شناسم.» چرا مرحوم قاضی نگفت: شما به آقا شیخ عبّاس قوچانی مراجعه کن؟! چرا؟ [برای اینکه] این به درد او نمی‌خورد. آقا شیخ عبّاس قوچانی بدرد افرادی می خورد که ، فرض کنید ، خدا برایشان تعیین کرده که ابتدا بیایند: چند صباحی با این مرد صاف و پاک و بی غلّ و غشّ حشر و نشر داشته باشند و استفاده‌ لازم را ببرند، بعد از آن طرف هم که مسائل دیگری پیدا می‌شود، به آن طرف می‌روند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ببینید خود مرحوم قاضی در زمان حیاتش به این شخص می‌گوید: مراجعه نکن! برو به او بعد از من مراجعه کن! در عین حال همان موقع وصیّ‌ خود را آقا شیخ عبّاس قرار می‌دهد. این قضیّه چیست؟ این به‌خاطر همین است؛ به خاطر این است که خداوند متعال برای هر فردی در ارتباطش با سیر و سلوک، یک راه جدا قرار داده است. به این می‌گوید که شما فعلاً برو پیش این فرد و با او رفاقت کن و از او دستور بگیر! از او استفاده بکن! اینها را همه را مطرح می‌کند. ولی یک افرادی دیگری هستند که در یک سطح دیگری قرار دارند و آنها نمی‌توانند از این استفاده کنند. حالا اگر قرار بر این باشد که ما بیاییم بگوییم تمام افراد موظّفند از وصیّ ظاهری که در ملأ، استاد او را تعیین کرده، از او اطاعت بکنند، در اینجا تقدیم مفضول بر فاضل و تقدیم مرجوح بر راجح پیش می آید. گفت:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="AshaarFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تا شدم حلقه به گوش درِ میخانه عشق‌ *** هر دم آید غمی از نو به مباركبادم‌</w:t>
+        <w:t xml:space="preserve">ذات نایافته از هستی بخش *** کی تواند که شود هستی بخش؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="19"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">حال فهمیدید طیب كیست؟! او كسی است كه تمام دوران سلوكش را در زندان گذرانید، و خوشا به حالش! من می‌دیدم مرحوم آقا به او عنایت خاصّی دارند؛ وقتی كه به حضرت عبدالعظیم علیه‌السّلام مشرّف می‌شدیم، كم می‌شد كه به زیارت قبر طیب نروند. آری، او ولی خداست و از آن‌طرف خبر دارد و می‌داند آنجا چه خبر است.</w:t>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن کسی که یک راهی را نرفته، چطور می‌تواند برای بقیّه افراد [مسیر را] تعیین کند؟ این مسئله است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اشکالات پس دیگر حل شد. اشکالِ اینکه مرحوم آقا چطور نرسیده بودند به مرحوم حدّاد؟ اشکال اینکه هر شخصی وقتی به یک فرد می‌رسد، آیا موظف است که جمیع مطالبی را که می‌گوید بپذیرد یا اینکه رده بندی و طبقه بندی کند بر طبق حالات او؟ چنان‌که ما این اختلاف را در بینش آقا نسبت به مرحوم آقا شیخ عبّاس قوچانی و بالاتر، نسبت به مرحوم آقا شیخ جواد انصاری و بالاتر، در رتبه اعلا نسبت به مرحوم حاج سیّد هاشم حدّاد ـ رضوان الله علیهم أجمعین ـ در تمام اینها مشاهده می‌کنیم. در جایی که ایشان نسبت به مرحوم حدّاد بفرمایند: اگر ایشان می‌گفتند: این لیوان خون است من می‌خورم. بینش ایشان نسبت به مرحوم انصاری این بود که: در مسائل مورد اختلاف احتیاط می‌کنم. بینش ایشان نسبت به حاج شیخ عبّاس قوچانی دیگر معلوم است که در چه حدّی بوده است و میزان اطاعت ایشان در چه مرتبه‌ای بوده است. این را می‌گویند مرتبه بندی و طبقه بندی منطقی!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روی این حساب، ما می‌بینیم آنچه که برای انسان [مهم] است این است که در هر شرایطی آنچه را که خداوند برای او تقدیر کرده، نسبت به آن شرایط باید راضی باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مسئله وصی ظاهر بعد از ارتحال علامه طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعد از مرحوم آقا در بین رفقا این مسئله مطرح شد که: وصیّ ظاهری مرحوم آقا کیست؟ ولیّ کیست و فرض کنید که افراد دیگر چه کسانی هستند؟ خوب، ما می‌بینیم که آن خصوصیّت و کیفیّتی که بین آقا شیخ عبّاس قوچانی و بین مرحوم قاضی، بین مرحوم آقا سیّد ابوالقاسم لواسانی و بین مرحوم آقا سیّد احمد کربلایی بود، بعد از مرحوم آقا می‌بینیم وجود ندارد. حالا هست؟ نمی‌دانم. نیست؟ نمی‌دانم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آنچه که ایشان در این کتاب فرمودند این است که: ولیّ و استاد باید در ملأ عام این مسئله را تثبیت کند، نه اینکه به یک نفر به‌طور مخفی بگوید که نمی‌دانیم حالا اوچه گفته است! خوب این مسئله، مسئله‌ای است که خودشان مطرح کردند؛ خودشان در کتاب این نحوه وصایت ظاهری را آمدند مطرح کردند. این از این طرف. از یک طرف، آن ولیّ باطنی که انسان بخواهد به او مراجعه بکند، آن ولیّ باطن هم ناشناخته است. هست؟ نمی دانیم؛ نیست؟ نمی‌دانیم؛ بعداً پیدا می‌شود؟ نمی‌دانیم؛ ما نمی‌دانیم. ما می‌گوییم: خدایا! ما یک مشی و مرامی را از بزرگان می‌دانیم. ـ مرحوم آقا می‌فرمودند: «کسی که این کتابها را مطالعه کند و به این کتابها عمل کند، خواهد رسید» ـ ما می‌گوییم: ما نمی‌دانیم. آنچه را که می‌دانیم عملِ به آن دستوراتی است که مرحوم آقا آن دستورات را در طیّ این سالیان بیان کردند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آقا به خود بنده فرمودند: «مرحوم علاّمه طباطبائی در آخر زمان حیات خودشان به فناء ذاتی رسیده بودند.» خوب حالا مشیّت الهی تقدیر گرفته که علاّمه طباطبائی بر این صراط حرکت کند. پیش مرحوم حدّاد نرود، ما کاری نداریم. آقا سیّد حسن مسقطی، او به مقام فناء رسیده بوده است. مرحوم آقا سیّد محمّد حسن الهی به مقامات بالا رسیده بوده و همه اینها از آقا شیخ عبّاس قوچانی بالاتر بودند. این یک امری است که دیگر عیان بود. مسئله، مسئله ظاهری بود. حالا آیا مرحوم علاّمه طباطبائی اگر به مرحوم حدّاد مراجعه می‌کرد، بهتر نبود؟ من معتقدم بر اینکه بهتر بود. مرحوم آقا سیّد محمّد حسن الهی یا بقیّه شاگردان مرحوم قاضی آیا این قضیّه را نباید در وجود خود ممثّل کنند، که هنوز ناقص هستند و نیاز به استاد دارند و باید پیگیری کنند؟ آیا این قضیّه باید باشد یا نباشد؟ باید باشد. یعنی اگر از من می‌پرسیدند: آیا علاّمه طباطبائی باید به مرحوم حدّاد مراجعه کند؟ می گفتم باید مراجعه کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مسئله انکار الزام رجوع به ولی بعد از ارتحال آیت الله انصاری</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اشکال افرادی که بعد از مرحوم انصاری بودند این بود: آنها می‌گفتند: اصلاً به استاد، به ولیّ نباید مراجعه کرد. یک وقتی می‌گویند: آقای حدّاد ولیّ نیست، بسیار خوب جواب دارد. برو شما بنشین با او صحبت کن! با او حرف بزن! رفت‌وآمد کن، اگر ولیّ نبود، اطاعت نکن؛ چه کسی گفته اطاعت بکنی؟ چون اینها این راه را به روی خود بسته دیدند، آمدند از ریشه زدند؛ گفتند: ولیّ هم باشد قبول نداریم. اصلاً نیاز به ولیّ نداریم. اصلاً نیاز به استاد نداریم. خود روح مرحوم انصاری کفایت می‌کند. که آن جوابهایی که آقا در این زمینه دادند، برای این است که آنها نگفتند آقای حدّاد ولیّ نیست، اگر می‌گفتند آقای حدّاد ولیّ نیست، جواب داشت؛ خوب بلند شو برو امتحانش کن! اگر ولّی نبود، برایت ثابت شد بینک و بین الله که ایشان ولیّ نیست، ما مسئله شما را می‌پذیریم. چون دیدند نمی‌توانند مقابله کنند؛ با منطق مرحوم حدّاد نمی‌توانند مقابله کنند؛ با منطق مرحوم آقا نمی‌توانند مقابله کنند؛ اگر بخواهند در خدمت حدّاد برسند مفتضح می‌شوند. زیرا او ولیّ است و با ولیّ دیگر نمی توان درافتاد و اگر بشود که دیگر او ولیّ نیست. ولیّ بر تمام شراشر وجودی همه تسلّط ولایی دارد. می‌کشد از آن بزنگاه بیرون و می‌زند. کاری نمی‌شود کرد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چون دیدند این راه بسته است آمدند زیر آب را زدند؛ گفتند: اصلاً ولیّ هم باشد نمی‌خواهیم. اینجا بود که آقا آمدند اثبات الزام رجوع به ولیّ را در اینجا مطرح کردند برای افرادی که ناقص هستند. خوب نسبت به این قضیّه ما حرفی نداریم. ما هم می‌گوییم: بله. الآن هم ما همین حرف را می‌زنیم. می‌گوییم: ما اگر ولیّ کاملی را دیدیم یک! یا فردی غیر از او را که از نظر باطن ملزم به مراجعه به او بودیم ولو ولیّ نباشد، باید اطاعت کنیم. در این مسئله حرفی نیست. کسی در این مسئله شکی ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تکلیف سالک در زمان عدم دسترسی به ولی الهی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">افتراق بین دو قضیّه را متوجّه شدید؟! در آنجا می‌دانستند ولیّ هست و زیر آب را زدند. گفتند: نیازی به ولیّ نداریم. در اینجا ما نمی‌دانیم ولیّ کیست ـ از یک طرف ـ خدا خودش بیاید برای ما معرّفی کند. اگر انکار کردیم، مسئله‌ای است. پس ولیّ را که نمی‌دانیم. این یک. از آن طرف، این مطلب که من خدمت شما عرض می‌کنم، مشکلی است که همه دارند مطرح می‌کنند و من چاره نداشتم جز اینکه این مطالب را امشب باز کنم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مطالبی را که تا بحال از من نشنیدید. چاره نداشتم باز کنم و مطلب را به این کیفیّت بیایم حلاجی کنم. مسئله من این است که در مبانی اعتقادی، خبر واحد نمی‌تواند حجّت باشد ـ این حرف من نیست؛ حرف علاّمه طباطبائی همین است. حرف بزرگان همین است ـ الاّ اینکه خبر واحدِ قطعیّ‌الصّدور و قطعیّ‌الدّلاله باشد. مثل اینکه خود انسان از امام یک مطلبی را بشنود و عین الفاظ امام را هم یادداشت کند؛ نه اینکه حرفی را از امام بشنود، فردا برود یادداشت کند؛ این فایده ندارد. در مبانی اعتقادی که موت و حیات انسان به او بستگی دارد، بهشت و جهنم انسان به او بستگی دارد، سعادت و شقاوت انسان به او بستگی دارد، در این مسائل، مسائل حیاتی، رجوع به خبر واحد ولو موثوق از درجه اعتبار ساقط است. حال اگر از همین فرد موثوق، این روایت، به اطوار مختلف از او نقل بشود که دیگر واویلا است. یک روز این‌طور بیان بکند، روز دیگر یک‌طور دیگر بیان بکند. چه می‌شود قضیّه؟ اصلاً حجّیت ندارد. اصلاً مسئله حجّیت ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اینجاست که این قضیّه کلی که عمل به طبق دستور و مسئله عقلی رجوع به فردی که اطّلاع او نسبت به قضایا بیشتر است، اینجا خودش را مطرح می‌کند. از آن طرف هم قلب انسان صاف، قلب انسان پاک، تسلیم [است و می گوید]: «خدایا! ولیّ‌تو بیاید؛ از او اطاعت می‌کنیم.» پس حرفی ندارد. اگر نکند معاند است. اگر نکند خلاف است. اگر نکند بر خلاف طریق حرکت کرده. این می‌شود سلوک. این می‌شود طریق واضح. پس بنابراین سلوک عبارت است از حرکت بر طبق مشیّت الهی به عدد مصالح و مفاسدی که برای هر فردی خداوند تقدیر کرده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس مجمل بحث نسبت به قضیّه رجوع انسان به فرد آگاه این شد اگر انسان ـ انسان ناقص ـ ولیّی را پیدا کرد، در آنجا حتماً و الزاماً باید خود را به او بسپرد. اگر پیدا نکرد، ، اگر وصّی ظاهر [وجود داشته] باشد و انسان بتواند از او استفاده کند، به او باید مراجعه کند. اگر وصّی ظاهر پیدا نشد، انسان باید عمل بر طبق تکالیف یقینی بکند و با افرادی که دارای اطّلاع هستند، به عنوان فرد خبیر باید در ارتباط باشد. این می‌شود سلوک و این همانی است که ما در روش بزرگان می‌بینیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرحوم آقا مدتی با مرحوم علاّمه طباطبائی، مدتی با مرحوم آقاشیخ عبّاس قوچانی بودند بعد رجوع به مرحوم آقای انصاری می‌کنند و بعد آقای انصاری که به ایشان نگفتند سراغ آقای حدّاد برو؛ نکته اینجاست! اصلاً نگفتند؛ برای خود آقا روشن شد. دید اینجا چه خبر است و اصلاً بدون اینکه ایشان به آقای انصاری بگوید، رفت پیش آقای حدّاد. یعنی چه؟ یعنی خداوند برای ایشان این راه را روشن کرده و از اینجا متوجّه می‌شویم که آن الزامی که به‌واسطه بعضی از بینش‌ها و تحمیلی که روی یک قضیّه نسبت به همه باید اعمال بشود، این الزام غلط است و این تحمیل غلط است و هر کسی بر طبق بینش خود بینه و بین الله باید آن مسیر حرکت إلی الله را انتخاب کند و به دیگری نباید تحمیل کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این مطلبی که من از بعد از زمان مرحوم آقا می‌گفتم: آن بینشی که شما نسبت به هر قضیّه داری برای خودت است و به دیگری نگو، من امروز را می‌دیدم! مشکلاتی را که پیدا می‌شود، من می‌دیدم و احساس می‌کردم و در اینجا قسم می‌خورم بینی و بین الله که از زمان ارتحال مرحوم آقا تا الآن، نسبت به جریانات کمترین تغییری در بینش من پیدا نشده است. همین [کیفیتی] را که الآن من احساس می‌کنم، بعد از زمان مرحوم آقا هم، همین احساس را داشتم. قضیّه فرقی نکرده است. حالا متوجه شدید معنای وصایت چیست و وصایت چه جایگاهی در حرکت انسان دارد؟ وصایت یک امر الزامی نیست که هر شخصی موظّف باشد پس از خود فردی را بعنوان وصیّ قرار دهد و یا اینکه افراد ملزم باشند به او مراجعه کنند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در خود زمان مرحوم قاضی، مرحوم قاضی به شاگردانشان می‌گفتند: به آقاشیخ جواد انصاری مراجعه کنید! با اینکه وصّی ظاهر تعیین کردند علاّمه طباطبائی کجا مراجعه کرد؟ اصلاً مگر ممکن است یک شخصی که در یک مرتبه بالاتر است به یک وصّی ظاهری مراجعه کند که در مرتبه پایین‌تر است؟ اصلاً مگر عقلاً می‌شود؟ خوب این همان فرو افتادن در خطر است. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر هر کسی بر این بینش و بر این حرکت و بر این روش [سلوک نماید] نه مسئله‌ای پیش می‌آید، نه تضادّی پیش می‌آید، نه قضیّه‌ای پیش می‌آید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثل اینکه فرض بکنید که یک عدّه هستند ـ ده، بیست نفر ـ این می‌گوید: من از فلان مرجع تقلید می‌کنم. آن می‌گوید: من از فلان مرجع. تو سر هم کسی می‌زند؟ ناراحتی ندارد، خیلی خوب، آقا شما از این مرجع تقلید کن، من از آن مرجع. او می‌گوید: سه‌تا سبحان الله. آن می‌گوید: یک سبحان الله کافی است. او می‌گوید: یک‌دفعه آب ریختن کفایت می‌کند، آن [دیگری می گوید] سه دفعه. خوب این دعوایی ندارد. آن دیگر مشکلی ندارد. راه خدا که دیگر دعوا ندارد. راه خدا که دیگر تو سر هم زدن ندارد. راه خدا که دیگر تحمیل ندارد. خدا برای شما این راه را انتخاب کرده! بسیار خوب. برای من این راه را. خوب فردا جایمان را عوض می‌کنیم؛ ما در این راه، شما را در این راه. یا هر دو در یک راه، یک مسیر. اینها تمامش ناشی از جهل است و ناشی از ناپختگی و خامی است که این [مشکلات] را بار می‌آورد. این حقیقت سلوک است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> لذا امام صادق علیه السّلام به عنوان بصری می‌خواهد این را بگوید که: بودن و نبودن من در سلوک دخالت ندارد. دستورات را به تو می‌دهم، برو عمل کن. من در مدینه باشم یا نباشم. من در زندان باشم یا نباشم. به من دسترسی داشته باشی یا نداشته باشی؛ تو برو عمل کن، منِ ولیّ از پشت سر تو را حمایت می‌کنم. منِ امام -علیه السّلام- دل تو را در دست دارم. منِ امام -علیه السّلام- هستم که دارم تو را حرکت می‌دهم. حضرت این را می‌خواهد بگوید. حالا ما طور دیگر تصوّر می‌کنیم: «آقا حتماً باید ملاقات باشد.» «هفته‌ای یکبار باید ملاقات باشد.» سلوک این حرف‌ها را ندارد. ملاقات بخواهد باشد، خودش درست می‌کند. نخواهد باشد، خودش درست نمی‌کند. تمام اینها خلاف است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس سلوک عبارت شد از: حرکت انسان به‌سوی خدا در آن مسیری که خدا برای او تعیین کرده؛ به‌نحوی‌که هر مسئله حقّی برای او اتفاق افتاد، پذیرا باشد و با جان و دل او را بپذیرد و از او رو گردان نشود؛این می‌شود سلوک! حالا گاهی از اوقات خدا برای انسان یک رفیقی را می‌گذارد که حتّی از استاد هم برای او مفیدتر است. اتفاق می‌افتد! حافظ که می‌گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دریغ و درد که تا این زمان ندانستم *** که کیمیای سعادت، رفیق بود رفیق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="20"/>
-[...375 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="26"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بنابراین امامت أمیرالمؤمنین نیاز به وصایت ندارد، و اگر پیغمبر این كار را در روز غدیر خم انجام داد به جهت این بود كه حجّت را بر مردم تمام كند. و إلّا اگر پیغمبر اصلًا این كار را نمی‌كرد، ما باید به مدینه می‌رفتیم و با چند سؤال از طرفین معلوم می‌شد كه كدام یك از آن دو امام هستند.</w:t>
-[...1023 lines deleted...]
-        <w:t xml:space="preserve">در دنیا از زیارت و در آخرت از شفاعت آنها ما را محروم نفرماید!</w:t>
+        <w:t xml:space="preserve">یعنی همان عنایاتی که باید از ناحیه استاد بشود، از ناحیه رفیق می‌شود. این رفیق! خیلی رفیق عجیب است. حالا در مقام رفیق که بحثهایش بعد است. إن‌شاءالله بعد بایستی که راجع به اینها صحبت بکنیم. منتها اینجا یک اشاره‌ای کردیم که خداوند متعال راه‌های حرکتش متفاوت است. راه‌های دستگیریش متفاوت است. در این برهه از زمان، این‌طور و در برهه دیگر از زمان طور دیگر و هر دو یکسان است. چون هر دو حرکت به‌سوی خداست. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن‌شاءالله امیدواریم خداوند در هر حال خود مباشر قلب ما و افعال ما و اقوال ما باشد و از بوادی مُهلکه و کریوه‌های خطرناک و صعب‌العبور و حبال شیطان، در هر حال خودش کافل و خود مؤیّد و موفّق ما باشد و آنی از آنات، ما را به خودمان وانگذارد. دست ما از دامان ولایت کوتاه مگرداند. در دنیا از زیارت و در آخرت از شفاعت آنها ما را محروم نفرماید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اللَهمَّ صلِّ علی محمَّدٍ و آلِ محمَّد</w:t>
+        <w:t xml:space="preserve">اللهمَّ صَلِّ عَلَی محمّد وَ آل‌محمّد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -3144,61 +2581,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="4" name="_x0000_i1032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i1032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -3229,1042 +2666,1018 @@
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الله شناسى، ج ١، ص ١٩٠؛ رساله سير و سلوك منسوب به بحر العلوم، ص ١٦٦؛ روح مجرد، ص ٤٨٥.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحار الأنوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 1، ص 224.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">روح مجرد، ص ٤٥.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 428 و 485.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">همان مصدر، ص ٦٨٣.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 40 ـ 54.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رجوع شود به رساله سير و سلوك منسوب به بحر العلوم، ص ١٦٦ إلى ١٧١؛ لب اللباب، ص ١٣٣ و ١٣٨؛ سرالفتوح ناظر بر پرواز روح، ص ٣٩.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 683.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الكافى، ج ١، ص ٤١١؛ وسائل الشّيعة، ج ١٤، ص ٦٠٠؛ امام شناسى، ج ٨، ص ١١١.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تفسیر العیّاشی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 1، ص 276؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الكافى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 1، ص 411 و 412.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بايد توجّه داشت كه اين مطالب شوخى نيست؛ بلكه از قبيل همين مسائلى است كه ما امروزه با آنها دست به‏گريبانيم.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دلائل الإمامة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 402. این مطلب راجع به امام جواد علیه‌السّلام آمده است. (محقق)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بحار الأنوار، ج ٥٠، ص ٥٩.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسرار ملکوت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 2، ص 45.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در اينجا معناى حركت به سوى خدا و رجوع به استاد تفسير مى‏شود؛ لذا رفقا و دوستان به گردش و حركت در كلام به سمت مطلوب و نتيجه، توجّه كنند تا متوجّه مطلب شوند.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امثال و حكم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 3، ص 1300.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جهت اطّلاع بيشتر به اسرار ملكوت، ج ٢، ص ٤٦ مراجعه شود.</w:t>
+        <w:t xml:space="preserve">سوره نساء (4) آیه 150.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">امثال و حكم دهخدا، ج ٣، ص ١٣٠٠.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 39.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جهت اطّلاع بيشتر به ص ١٢٧ مراجعه شود.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 36.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سوره النّساء (٤) قسمتى از آيه ١٥٠.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گلشن اسرار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 196.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">روح مجرد، ص ٣٩.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نور ملکوت قرآن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 1، ص 141.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">همان مصدر، ص ٣٦.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وظیفه فرد مسلمان در احیای حکومت اسلام</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 40.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جهت اطّلاع پيرامون اين مطلب به گلشن اسرار، ج ١، ص ١٦٤ مراجعه شود.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیوان حافظ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (قزوینی)، غزل 317.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">البتّه اگر حقّ را واقعاً تشخيص دهد؛ زيرا در صورتى كه انسان حقّ را تشخيص نمى‏دهد، مسأله‏اى نيست. مگر هر كسى كه اصطلاحاً سالك شد لزوماً حقّ را در همه موارد آن تشخيص مى‏دهد؟!</w:t>
+        <w:t xml:space="preserve"> رجوع شود به  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امام شناسی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 18، ص 231؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وظیفه فرد مسلمان در احیای حکومت اسلام</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 41.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">نور ملكوت قرآن، ج ١، ص ١٤١.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 683.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وظيفه فرد مسلمان در احياى حكومت اسلام، ص ٤٠.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 29، تعلیقه.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ديوان حافظ، غزل ٣٦٢.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسرار ملکوت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 3، ص 245.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رجوع شود به امام شناسى، ج ١٨، ص ٢٣١؛ وظيفه فرد مسلمان در احياى حكومت اسلام، ص ٨٦.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 489 و 490.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ايشان اين مطلب را بارها به خود بنده مى‏فرمودند و در كتابشان هم آورده‏اند.*</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">*. روح مجرد، ص ٦٨٣.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الرّوضة فى فضائل أميرالمؤمنين</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ابن‌شاذان، ص 84.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">روح مجرد، ص ٢٩، تعليقه.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الکافی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 1، ص 351؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الخرائج و الجرائح</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 1، ص 331.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جهت اطّلاع بيشتر رجوع شود به اسرار ملكوت، ج ٣، ص ٢٤٥.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مهر تابان</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 28.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رجوع شود به روح مجرد، ص ٤٨٩.</w:t>
+        <w:t xml:space="preserve"> رجوع شود به </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسرار ملکوت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 2، ص 478.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رجوع شود به امام شناسى، ج ١، ص ٢٣٩؛ اسرار ملكوت، ج ٢، ص ٣٥٢.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امثال و حكم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 2، ص 854، به نقل از عبدالرّحمن جامی.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الروضة فى فضائل أميرالمؤمنين، شاذان بن جبرئيل القمى، ص ٨٤.</w:t>
-[...14 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الكافى، ج ١، ص ٣٥١، با اختلاف؛ الخرائج و الجرائح، ج ١، ص ٣٣١:</w:t>
-[...380 lines deleted...]
-        <w:t xml:space="preserve">ديوان حافظ، غزل ٣٠٥.</w:t>
+        <w:t xml:space="preserve">دیوان حافظ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (قزوینی)،‌ غزل 298.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>