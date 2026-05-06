--- v0 (2025-10-21)
+++ v1 (2026-05-06)
@@ -18,196 +18,292 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">هوالعلیم</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">توقف نتایج اذكار بر استمرار مراقبه‏</w:t>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">توقف نتایج اذكار بر استمرار مراقبه‏‏‏‏‏‏</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">شرح حدیث عنوان بصری - ورد و ذکر – جلسه 18</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">بیانات</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح حدیث عنوان بصری ـ ورد و ذکر ـ جلسه 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">آیة الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">قدّس اللّه سرّه</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضرت آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس الله سره</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">أعوذبالله من الشیطان الرجیم</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">بسم الله الرّحمٰن الرّحیم</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">و صلّی الله علی سیّدنا و نبیّنا أبی القاسم محمّد</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذبالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم الله الرّحمٰن الرّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و صلّی الله علی سیّدنا و نبیّنا أبی القاسم محمّد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیّبین الطّاهرین و اللعنة علی أعدائهم أجمعین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بحث راجع به لزوم ذکر برای حرکت انسان و سالک به‌سوی مبادی کمالیّه بود. دو مسئله را در مجلس گذشته خدمت رفقا عرض کردم. مطلب اوّل اینکه این کیفیّتی که ما مشاهده می‌کنیم در اذکار و اوراد الهی به صورت عددیّه، آیا این مستندی دارد یا اینکه یک مسئلۀ من‌دراری است؟ مطلب دوّم اینکه آیا این اذکار و اوراد برای همه شخص و همه کس در همۀ مراتب ضروری است یا برای افراد مبتدی و به عنوان یک حرکت اولیّه برای افراد مطرح است؟ اما آنهائی که دارای مراتبی هستند ممکن است که از اینها بی‌نیاز باشند و روی چه حساب و به چه عنوان امام صادق علیه السّلام، ایشان می‌فرمایند که: من در شبانه روز اورادی دارم، اذکاری دارم و شما با این ارتباط و آمد و رفت مرا مانع مشو؟ راجع به آن مسئله اولی خدمت دوستان عرض شد همان‌طوری‌که انسان برای وارد شدن در یک مسئله‌ای از مسائل و یک مهنه و شغلی و فراگرفتن علمی و اختبار در یک مسئله‌ای احتیاج به تدرّب و احتیاج به ممارست دارد و بدون ممارست و پی‌گیری آن مسئله و آن اختبار و آن حذاقت در آن فنّ برای انسان حاصل نمی‌شود، همین‌طور در مسائل سلوکی و صعود به مراتب عُلیا و رفع حجب ظلمانی و نورانی، انسان احتیاج به ممارست و مراقبت و پی‌گیری قضیّه دارد، به‌نحوی‌که اگر این مسئله و پی‌گیری را جدا کند این حرکت متوقّف می‌شود و هیچ برو برگرد هم ندارد در این مسئله. به نحو اجمال این مسئله را امروز خدمتتان عرض می‌کنیم تا اینکه به نحو تفصیل در فقرات آتیۀ حدیث شریف عنوان بصری به این مطلب برسیم. شکّی نیست که نفس انسان، این نفس هیولانی و نفس مستعدّ است. این نفس، نفس مستعدّ است، آمادگی دارد برای اینکه انسان او را به هر کیفیّت و به هر طریقی که مایل است دربیاورد و در این حرکت نفسانی باید شرایط رسیدن به این اهداف را انسان برای نفس فراهم کند و از آنچه که موجب تخطّی و انحراف از آن مسیر است انسان روی گردان بشود و الاّ هیچ نتیجه‌ای بر این سیر و بر این سلوک نخواهد بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عرض شد خدمتتان که یک روز مرحوم آقا دوستان خودشان را جمع کردند در مشهد مقدّس و به عنوان اتمام حجّت و اخطار نسبت به حرکت و اعمال و افعال و کیفیّت سلوک رفقایشان فرمودند که: بدانید! و من به شما این مطلب را گفتم خیال نکنید به صرف اینکه اسم سالک را بر خود گذاشتید مسئله تمام است. خداوند متعال با کسی قوم و خویشی ندارد و با کسی رودربایستی ندارد. اگر شخصی در مقام عمل بیاید و قدم صدق بردارد نتیجۀ این قدم صدق را خواهد دید و الاّ به صرف تَعَنوُن به عنوان سلوک و حرکت به‌سوی مبادی عالیه، به این صرف برای انسان ما حصلی پیدا نمی‌شود. مطلبی بود که مدتها پیش این مطلب را من نوشته بودم و می‌خواستم این را برای دوستان نقل کنم. در نامه‌ای که مرحوم آیةالله شیخ محمّد جواد انصاری برای یکی از تلامذۀ خود و رفقای خودشان می‌نویسند راجع به مراقبت و استعداد شرایطی که مُعدّ برای حرکت سالک است، مطلبی را یادآور می‌شوند. بعد از آن روایتی را از موسی بن جعفر علیه السّلام به عنوان اختصار نقل می‌کنند تا برویم سر آن مطلبی که مدّ نظر است. چیزهایی که ملالت آور است، بعد از ترک هواهای ممنوعۀ شرعیه، آن هواهایی که آنها محرّمند و حرمت آنها محرز است و مانند رسیدن به امیال و آرزوهای نفسانی که شرعاً نسبت به هر کسی شارع، مردم را برحذر داشته عبارت است از کثرت طعام، زیاد غذا خوردن، کثرت کلام، زیاد صحبت کردن و کثرت مجالست با اهل غفلت. کثرت طعام، ما زیاد داریم راجع به آن روایاتی و اتفاقاً در همین حدیث شریف عنوان بصری راجع به این مسئله هم صحبت خواهد شد. کثرت کلام هم همین‌طور، انسان زیاد صحبت کند. بعضی‌ها دیدید وقتی که وارد یک مجلس می‌شوند اصلاً اگر بخواهند ساکت بنشینند، انگار ناراحتند. مثلاً فرض بکنید که می‌آیند وارد مجلس می‌شوند یا انسان منزل آنها می‌رود، انگار سکوت اصلاً یک نقطۀ ضعفی، یک نقطه خَلأیی حساب می‌شود انسان همین‌طور ساکت باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -841,51 +937,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قاب قوسین اَو اَدنی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> دارد به عنوان بصری می‌گوید، دیگر وای بحال ما و به روزگار ما که تمام اوقاتمان را با حرف و نقل و این و آن داریم سپری می‌کنیم، عین خیالمان هم نیست. آن امام صادق دارد می‌گوید: بیخود بلند نشود بیایی اینجا من کار و زندگی دارم، بهت گفتم دستور را برو انجام بده. ما انگار نه انگار که نه آخرتی است و نه خدایی است و نه مرابتی است و... خیلی خوشیم، خلاصه خیلی خوشیم، خیلی هم خوب نیست آدم خوش باشد، خوب است، بالأخره انسان باید مطالب را آسان بگیرد ولی در این مطالب نباید سهل بگیرد که سهل اگر بگیرد مفت باخته است و حقیقت را به مجاز فروخته که دیگر قابل بازگشت نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مطالب در شرح این عبارت مبارک حضرت تا حدودی عرض شد، انشاالله به عبارت دیگر می‌پردازیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NormalA++"/>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أللَهُمَّ صَلِّ عَلَی محمّد وَ آلِ محمّد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
@@ -1257,61 +1353,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="11" name="_x0000_i1039" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i1039" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>