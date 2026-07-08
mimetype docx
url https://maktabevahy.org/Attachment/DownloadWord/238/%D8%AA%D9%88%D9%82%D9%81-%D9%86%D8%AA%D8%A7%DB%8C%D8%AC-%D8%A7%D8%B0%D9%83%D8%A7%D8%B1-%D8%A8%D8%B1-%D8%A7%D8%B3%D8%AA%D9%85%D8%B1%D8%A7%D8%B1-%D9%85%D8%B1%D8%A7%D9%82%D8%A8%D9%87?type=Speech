--- v1 (2026-05-06)
+++ v2 (2026-07-08)
@@ -1353,61 +1353,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="11" name="_x0000_i1039" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="12" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i1039" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>