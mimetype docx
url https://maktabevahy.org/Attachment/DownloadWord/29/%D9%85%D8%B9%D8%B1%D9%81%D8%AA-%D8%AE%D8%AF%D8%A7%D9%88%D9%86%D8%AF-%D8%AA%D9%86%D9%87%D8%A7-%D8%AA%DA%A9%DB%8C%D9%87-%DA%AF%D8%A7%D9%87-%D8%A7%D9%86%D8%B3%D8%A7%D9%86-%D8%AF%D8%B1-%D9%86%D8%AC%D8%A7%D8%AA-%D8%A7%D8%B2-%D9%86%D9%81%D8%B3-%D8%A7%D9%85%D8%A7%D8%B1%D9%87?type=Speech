--- v0 (2025-10-27)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -2955,152 +2949,152 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِحقِّ محمّدٍ و آلهِ الطّاهرینَ، و صَلِّ علیٰ محمّدٍ و آلهِ الطَیّبین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -3361,61 +3355,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="52" name="_x0000_i0092" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0092" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -9113,56 +9107,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -9178,51 +9171,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -9447,51 +9440,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -10266,51 +10259,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -10380,72 +10373,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -10655,62 +10651,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -10770,250 +10768,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
     <w:name w:val="MatnVasatChin"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
-[...76 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
     <w:name w:val="Naghleghol Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="1134" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="808080"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
     <w:name w:val="Naghleghol Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="B3B3B3"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
-    <w:name w:val="VasatChin Matn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
+    <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
+    <w:name w:val="She'r Naghleghol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="666699"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
+    <w:name w:val="She'r Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="008080"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
+    <w:name w:val="Soal Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
+    <w:name w:val="VasatChin Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -11090,50 +11117,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -11582,120 +11621,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>