--- v1 (2026-05-07)
+++ v2 (2026-07-11)
@@ -18,1008 +18,1063 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معرفت خداوند تنها تکیه‌گاه انسان در نجات از نفس امّاره</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی ـ سال 1398هـ ق، جلسۀ هفتم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علامه حاج سید محمدحسين حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس الله سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذ باللَه مِنَ الشّیطانِ الرّجیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِسم اللَه الرّحمٰنِ الرّحیمِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و صَلَّی اللَه عَلیٰ محمّد و آلهِ الطّاهِرینَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لَعنَةُ اللَه عَلیٰ أعدائِهِم أجمَعینَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تکیه‌گاه انسان در نجات فقط خداوند است؛ نه عمل صالحش</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لَستُ أتَّکِلُ فی النَّجاةِ مِن عِقابِکَ علیٰ أعمالِنا؛ بَل بفَضلِکَ علَینا، لِأنّکَ أهلُ التّقوَیٰ و أهلُ المَغفرةِ، تُبدِئُ بِالإحسانِ نِعَمًا و تَعفُو عنِ الذَّنبِ کَرَمًا. فما نَدری ما نَشکُرُ: أ جَمیلَ ما تَنشُرُ أم قَبیحَ ما تَستُرُ أم عَظیمَ ما أبلَیتَ و أولَیتَ أم کَثیرَ ما مِنهُ نَجَّیتَ و عافَیتَ؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«خدای من، من این‌طور نیستم که اتّکال کنم، اعتماد کنم و تکیه کنم در نجات و رستگاری و رهایی از عذاب تو، بر اعمالی که می‌کنم؛ بلکه اتّکال من در نجات، به فضل توست بر ما، چون تو اهل تقوا و اهل مغفرتی.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک‌وقت انسان برای رهایی خود اتّکال می‌کند و اعتماد می‌کند به اعمالی که بجا آورده است، در این‌صورت باید ببینیم که اعتماد و اتّکال صحیح است یا نه؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اوّلاً تمام اعمال صالحه‌ای که انسان بجا آورده است ـ اعمال سیّئه که هیچ ـ از ناحیۀ خدا و توفیق خدا بوده و اگر او اراده نمی‌کرد، انسان موفّق به عمل خیر هم نمی‌شد، پس احسانی است که از ناحیۀ او شامل حال انسان شده و انسان موفّق به عمل خیر شده است. و از همۀ اینها گذشته، حالا شما فرض کنید که انسان تمام اعمال خیر را هم انجام داد، تازه آن مقداری که لیاقت پروردگار باشد انجام نداده و آن مقداری که سزاوار مقام ربوبیّت اوست، انسان در مقام عبودیّت عمل نکرده است، و لذا تمام نفوس در وجدان خود شرمندگی دارند؛ و این دلالت می‌کند بر اینکه حقّ خدا آن‌طور که باید و شاید اداء نشده و مردم به آن حقّ نرسیده‌اند، و الاّ شکستگی در بین آنها نبود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از اینها گذشته، در مقابل اعمال حسنه‌ای که انسان دارد، اعمال سیّئه و اعمال بد هم دارد؛ و اگر پروردگار علیّ‌أعلیٰ بخواهد انسان را بر یکی از آن اعمال بد بگیرد و مؤاخذه کند، آن‌وقت انسان با کدام برهان و دلیلی می‌تواند خدا را محکوم کند که: برای تو چنین حقّی نیست؟! بلکه:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لَکَ الحُجّةُ علَیَّ فی جمیعِ ذَلِکَ، و لا حُجّةَ لی فی ما جَریٰ علَیَّ فیهِ قَضائُکَ و ألزَمَنی حُکمُکَ و بَلائُکَ؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حجّت با خداست که بر انسان اقامه می‌کند که: من خدا بودم و حاضر و عالم و محیط و حیّ، و به تو امری کردم و تو هم بندۀ من بودی، چرا مخالفت کردی؟! و این مخالفت تو هم از روی اضطرار و اجبار نبود، که از تو سلب اختیار کند؛ نه از روی اختیار مخالفت کردی. و اگر خدا تمام اعمال حسنۀ انسان را نادیده بگیرد و بخواهد انسان را بر یکی از آن اعمال سیّئه‌ای که انجام داده است عقوبت کند، خلاف نکرده و روی عدل رفتار کرده است؛ چون تمام اعمال حسنه‌ای که انسان انجام داده، تازه به مقام لیاقت او نرسیده است تازه اعمال حسنه‌اش کدام است؟! در عین حال، سیّئاتی انجام داده است که از عهدۀ حجّت یکی از آنها هم نمی‌تواند بر آید، و در محکمۀ عدل و مؤاخذۀ الهی نمی‌تواند حتّی بر یکی از آنها اقامۀ حجّت کند آن‌وقت در این‌صورت چه کسی می‌تواند بر عمل خودش اتّکال کند؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تکیه‌گاه انسان در نجات فقط خداوند است؛ نه عمل صالحش</w:t>
+        <w:t xml:space="preserve">گریۀ اهل‌بیت در مناجات، به‌جهت عمق معرفت به خداوند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دعاهایی که می‌بینیم ائمّه علیهم السّلام می‌خواندند، گریه و زاری می‌کردند و مناجات داشتند که: من چنینم، چنان ضعیفم، چنان گناه کرده‌ام، سزاوار عقوبتم، کرم توست که دستت ما را گرفته و... اینها از روی تعلیم و تربیت نبوده است که می‌خواستند امّت را این قِسم تعلیم کنند، و تصنّع نبوده است؛ بلکه حالشان این‌طور بود و حال واقع این‌طور بوده است که هرچه علم و معرفت انسان بیشتر می‌شود، بیشتر به قدرت و عظمت پروردگار پی می‌برد و به نیستی و ناچیزی خودش. پس حال آنها بوده که اقتضای این معنا را می‌کرده است؛ و این حال هم بر خلاف واقع نبوده است، که یک حالی بر خلاف واقع و متن امر در آنها پدید بیاید، بلکه آن حال مطابق واقع بوده و در مقام عبودیّت، حتماً آنها خود را شرمنده می‌دیدند؛ و اگر شرمنده نمی‌دیدند؛ این از مقام عبودیّت خارج بود.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خطبۀ امیرالمؤمنین علیه السّلام در عید أضحیٰ‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امیرالمؤمنین علیه السّلام در یکی از خطبه‌های نماز عید قربان، خطبۀ خیلی مفصّلی خواندند که مرحوم شیخ صدوق در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من لا یحضره الفقیه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و مرحوم صاحب جواهر در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جواهر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، در باب صلوات عیدین این خطبه را نقل کرده‌اند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لَستُ أتَّکِلُ فی النَّجاةِ مِن عِقابِکَ علیٰ أعمالِنا؛ بَل بفَضلِکَ علَینا، لِأنّکَ أهلُ التّقوَیٰ و أهلُ المَغفرةِ، تُبدِئُ بِالإحسانِ نِعَمًا و تَعفُو عنِ الذَّنبِ کَرَمًا. فما نَدری ما نَشکُرُ: أ جَمیلَ ما تَنشُرُ أم قَبیحَ ما تَستُرُ أم عَظیمَ ما أبلَیتَ و أولَیتَ أم کَثیرَ ما مِنهُ نَجَّیتَ و عافَیتَ؟</w:t>
+        <w:t xml:space="preserve">فَو اللَه لَو حَنَنتُم حَنینَ الوالِهِ العَجلان و دَعَوتُم بِمثلِ دُعاءِ الأنامِ و جَأرتُم جُؤارَ مُتَبَتِّلِی الرُّهبان‌... (خیلی مفصّل است)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«خدای من، من این‌طور نیستم که اتّکال کنم، اعتماد کنم و تکیه کنم در نجات و رستگاری و رهایی از عذاب تو، بر اعمالی که می‌کنم؛ بلکه اتّکال من در نجات، به فضل توست بر ما، چون تو اهل تقوا و اهل مغفرتی.»</w:t>
+        <w:t xml:space="preserve">«قسم به خدا اگر شما مانند آن آدم بیچارۀ دست‌کوتاهِ حسرت زده، نعره بکشید و فریاد کنید، و مانند آن زنِ بچّه مرده ناله کنید، و آهِ جگرسوز از نهاد خود بیرون بیاورید، و در تمام مدّت عمر گریه کنید و روی خاکستر </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">بنشینید و...، و از خدا بخواهید که یکی از گناهان شما را بیامرزد، شما به این عمل، استحقاق برای آن پیدا نمی‌کنید!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لٰکن بِرَحمَتِه تُرحَمُون؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «رحمت خدا می‌آید و همه را شامل می‌شود و گناه </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">را نادیده می‌گیرد و می‌آمرزد و می‌برد.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اوّلاً تمام اعمال صالحه‌ای که انسان بجا آورده است ـ اعمال سیّئه که هیچ ـ از ناحیۀ خدا و توفیق خدا بوده و اگر او اراده نمی‌کرد، انسان موفّق به عمل خیر هم نمی‌شد، پس احسانی است که از ناحیۀ او شامل حال انسان شده و انسان موفّق به عمل خیر شده است. و از همۀ اینها گذشته، حالا شما فرض کنید که انسان تمام اعمال خیر را هم انجام داد، تازه آن مقداری که لیاقت پروردگار باشد انجام نداده و آن مقداری که سزاوار مقام ربوبیّت اوست، انسان در مقام عبودیّت عمل نکرده است، و لذا تمام نفوس در وجدان خود شرمندگی دارند؛ و این دلالت می‌کند بر اینکه حقّ خدا آن‌طور که باید و شاید اداء نشده و مردم به آن حقّ نرسیده‌اند، و الاّ شکستگی در بین آنها نبود.</w:t>
+        <w:t xml:space="preserve">حالا اگر واقعاً همین‌طور باشد، انسان در تمام مدّت عمر همین‌طور در گریه و ناله باشد برای محو سیّئه‌ای از سیّئات، آیا به این وسیله می‌تواند در ذات و کینونت خود، خود را محِقّ برای ثواب و آمرزش و بهشت و... ببیند؟! نه، این حق را چه کسی به او داده است؟ این احقاق را چه کسی به او عنایت کرده است؟ مگر خدا عنایت نکرده است؟! خدا رَب است و مَلِک المُلک است؛ و در مقام ربوبیّت او کسی جرأت مخالفت ندارد، ولکن رحمت او عام است و می‌آید می‌گیرد و همه را می‌آمرزد و می‌برد؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لکن بِرَحمَتِه تُرحَمون</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">از اینها گذشته، در مقابل اعمال حسنه‌ای که انسان دارد، اعمال سیّئه و اعمال بد هم دارد؛ و اگر پروردگار علیّ‌أعلیٰ بخواهد انسان را بر یکی از آن اعمال بد بگیرد و مؤاخذه کند، آن‌وقت انسان با کدام برهان و دلیلی می‌تواند خدا را محکوم کند که: برای تو چنین حقّی نیست؟! بلکه:</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">لَکَ الحُجّةُ علَیَّ فی جمیعِ ذَلِکَ، و لا حُجّةَ لی فی ما جَریٰ علَیَّ فیهِ قَضائُکَ و ألزَمَنی حُکمُکَ و بَلائُکَ؛</w:t>
+        <w:t xml:space="preserve">اینجا هم حضرت سجّاد علیه السّلام بر همین اساس دعا می‌کنند که:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لَستُ أتَّکلُ فی النَّجاةِ مِن عِقابِک علیٰ أعمالِنا؛ «من این‌طور نیستم که در رهایی از عقاب تو و عذاب تو اتّکال کنم بر اعمالی که می‌کنیم، نه این‌طور نیست!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چه عملی؟! مگر نفرمود: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ما أنا یا رَبِّ و ما خَطَری؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اصلاً خدایا من چه کسی هستم و کار من چیست؟!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">بَل بِفَضلِک عَلَینا؛ «من اتّکال می‌کنم به فضل تو بر ما، که تو بر ما فضل داری می‌گذاری و منّت داری و احسان داری. من به احسان تو اتّکال می‌کنم.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حجّت با خداست که بر انسان اقامه می‌کند که: من خدا بودم و حاضر و عالم و محیط و حیّ، و به تو امری کردم و تو هم بندۀ من بودی، چرا مخالفت کردی؟! و این مخالفت تو هم از روی اضطرار و اجبار نبود، که از تو سلب اختیار کند؛ نه از روی اختیار مخالفت کردی. و اگر خدا تمام اعمال حسنۀ انسان را نادیده بگیرد و بخواهد انسان را بر یکی از آن اعمال سیّئه‌ای که انجام داده است عقوبت کند، خلاف نکرده و روی عدل رفتار کرده است؛ چون تمام اعمال حسنه‌ای که انسان انجام داده، تازه به مقام لیاقت او نرسیده است تازه اعمال حسنه‌اش کدام است؟! در عین حال، سیّئاتی انجام داده است که از عهدۀ حجّت یکی از آنها هم نمی‌تواند بر آید، و در محکمۀ عدل و مؤاخذۀ الهی نمی‌تواند حتّی بر یکی از آنها اقامۀ حجّت کند آن‌وقت در این‌صورت چه کسی می‌تواند بر عمل خودش اتّکال کند؟!</w:t>
+        <w:t xml:space="preserve">و این هم جای اتّکال است؛ چرا؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لِأنّک أهلُ التّقوَیٰ و أهلُ المَغفِرة؛ «تو اهل تقوا هستی و اهل مغفرت!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تو اهل انتقام که براساس بخل و طمع و تَشفّیِ قلب و آز وحرصی که در تو باشد نیستی، تو کسی را عذاب نمی‌کنی، اینها در تو نیست؛ اگر عذاب کنی برای تربیت است، و الاّ ذات تو اقتضای تقوا و مغفرت می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">گریۀ اهل‌بیت در مناجات، به‌جهت عمق معرفت به خداوند</w:t>
+        <w:t xml:space="preserve">خداوند بدون استحقاق، إنعام می‌کند و از گناهان می‌گذرد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">تُبدِئُ بِالإحسانِ نِعَمًا و تَعفُو عنِ الذَّنبِ کرَمًا؛ «اصلاً کار تو این است و عادت </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تو این است که همیشه نعمت‌ها را به‌واسطۀ احسان ابتدائیِ خود می‌ریزی!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">دعاهایی که می‌بینیم ائمّه علیهم السّلام می‌خواندند، گریه و زاری می‌کردند و مناجات داشتند که: من چنینم، چنان ضعیفم، چنان گناه کرده‌ام، سزاوار عقوبتم، کرم توست که دستت ما را گرفته و... اینها از روی تعلیم و تربیت نبوده است که می‌خواستند امّت را این قِسم تعلیم کنند، و تصنّع نبوده است؛ بلکه حالشان این‌طور بود و حال واقع این‌طور بوده است که هرچه علم و معرفت انسان بیشتر می‌شود، بیشتر به قدرت و عظمت پروردگار پی می‌برد و به نیستی و ناچیزی خودش. پس حال آنها بوده که اقتضای این معنا را می‌کرده است؛ و این حال هم بر خلاف واقع نبوده است، که یک حالی بر خلاف واقع و متن امر در آنها پدید بیاید، بلکه آن حال مطابق واقع بوده و در مقام عبودیّت، حتماً آنها خود را شرمنده می‌دیدند؛ و اگر شرمنده نمی‌دیدند؛ این از مقام عبودیّت خارج بود.</w:t>
+        <w:t xml:space="preserve">احسان ابتدائی، نه احسان ثانوی که روی اصل مُزد و ثواب باشد. یک‌وقت شما باری به حمّالی می‌دهید و می‌گویید که: بردار بیاور دکّان ما! این هم مزد و إنعامت! در مقابل کاری که کرده است. امّا یک‌وقت حمّالی دارد می‌گذرد و شما هم صدایش می‌کنید، ده‌برابر آن مزدی که می‌خواهید برای بردن بار به او بدهید، به او می‌دهید و بدون اینکه بگویید که بار را ببر، می‌گویید: آقا بگیر و برو به سلامت! این می‌شود:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تُبدِئُ بِالإحسانِ نِعَمًا؛ «نعمت‌هایی را (نه یک نعمت را) به احسانِ خود ابتدائاً دادی!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تا احسانی از طرف او نباشد، انسان برانگیختۀ برای کار خیر نمی‌شود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چه نعمت‌هایی را خدا به تو داده است؟ اصل وجود؛ تمام حسناتی که از انسان تراوش می‌کند مال وجود انسان است. اگر وجود انسان نباشد آیا از او کار خیری، علمی، قدرتی، حیاتی و چیزی پیدا می‌شود؟! پس اصل وجود را که از عدم در صحنۀ وجود آورد، این نعمت پروردگار است؛ بزرگترین نعمت، به دنبال او سایر نعمت‌هایش است، و این نعمت، نعمت ابتدائی است. تازه آنجاهایی که انسان موفّق به کار خیر می‌شود تا احسانی از طرف او نباشد، انسان برانگیختۀ برای کار خیر نمی‌شود؛ تا توفیق نباشد، نمی‌شود!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انسان اختیار دارد؛ ولی توفیق از جانب خداست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">درست است که انسان اختیار دارد، ولی توفیق از جانب اوست؛ کما اینکه خِذلان هم از جانب اوست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثلاً فرض کنید شما یک‌وقت می‌خواهید بروید در مسجد نماز بخوانید، به اختیار خود می‌روید و کسی مجبور نمی‌کند، ولیکن اسباب برای آمدن جور می‌شود؛ اوّلاً وقتی که اراده می‌کنید کسالت ندارید، خسته نیستید، سرتان درد نمی‌کند، برمی‌خیزید که وضو بگیرید، فوراً آب خنکی در حوض است وضو می‌گیرید، چراغ‌ها روشن است و کفش را پیدا می‌کنید، لباس را می‌پوشید می‌آیید مسجد حالتان هم خوب است برای عبادت؛ شما اختیار کردید ولی مدام اسباب پشت سرِ هم آمده و یکی، دیگری را معاضدت کرده تا اینکه شما را به مقصود رسانده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک‌وقت هم میل عبادت در شما پیدا می‌شود، ولیکن مدام مانع روی مانع می‌آید؛ سرتان گیج می‌رود، دل به‌هم می‌خورد، حال خستگی و فُتور انسان را گرفته، انسان بلند می‌شود برود وضو بگیرد چراغ خاموش می‌شود، می‌رود کلید برق را بزند برق کنتاکت می‌کند، اصلاً خانه خاموش می‌شود، صدای همه بلند می‌شود. می‌رود دست بزند کفشش را بپوشد داخل آن یک عقرب پیدا می‌شود، می‌آید کتش را کول کند یک موش [در آستینش می‌بیند]، و امثال اینها؛ بعد می‌خواهد بیاید مسجد ، درِ خانه را باز می‌کند، تا می‌آید ببندد دستش می‌رود بین در و می‌شکند یا اینکه خون می‌آید و باید برود پانسمان کند و ... ، بعد این‌قدر از این موانع سر راه او پیش می‌آید که اصلاً دیگر نمی‌تواند مسجد بیاید. یا تازه اگر هم بیاید، آن گوشه می‌افتد و خُرخُر می‌کند و دیگر حالی برایش نمی‌ماند. این را می‌گویند خِذلان؛ خذلان در مقابل توفیق است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک‌وقت اسباب برای انسان مدام پشت سر هم می‌آید؛ این دستگیریِ خدا است! یک‌وقت هم نه، خداوند انسان را توفیق نمی‌دهد و خذلان می‌کند؛ آن هم دست خدا است، آن هم روی حساب است و بی‌حساب نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هیچ چیز در این عالم بی‌سبب نیست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بزرگان درست این حساب‌ها را کرده‌اند و می‌گویند که:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هر وقتی که انسان در راه، راه می‌رود و یک وقتی سنگی زیر پای او گیر کرد و او لغزید و افتاد، برود حساب خودش را بکند که چه‌کار کرده است تا اینکه عقوبتش را دیده است؟!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">خطبۀ امیرالمؤمنین علیه السّلام در عید أضحیٰ‌</w:t>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هیچ‌چیز در این عالم بی‌سبب و بی‌حساب نیست! خیلی عجیب است! به اندازه‌ای عجیب است که عقل متحیّر می‌ماند! تمام مقدّراتی که برای انسان پیش می‌آید، روی حساب است. درست است انسان اختیار دارد، ولیکن تا کمک او نباشد، انسان کجا می‌تواند کار بکند؟!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">تُبدِئُ بِالإحسانِ نِعَمًا؛ «تو ابتدا می‌کنی به احسان!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">امیرالمؤمنین علیه السّلام در یکی از خطبه‌های نماز عید قربان، خطبۀ خیلی مفصّلی خواندند که مرحوم شیخ صدوق در کتاب </w:t>
-[...594 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">داری نعمت می‌بینی؛ چند تا نعمت؟! هزاران هزار نعمت! همین‌طور آن‌وقت ما در مقابل این احسانی که داری، گناه می‌کنیم:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و تَعفُو عنِ الذَّنبِ کرَمًا؛</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
@@ -3355,61 +3410,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="8" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>