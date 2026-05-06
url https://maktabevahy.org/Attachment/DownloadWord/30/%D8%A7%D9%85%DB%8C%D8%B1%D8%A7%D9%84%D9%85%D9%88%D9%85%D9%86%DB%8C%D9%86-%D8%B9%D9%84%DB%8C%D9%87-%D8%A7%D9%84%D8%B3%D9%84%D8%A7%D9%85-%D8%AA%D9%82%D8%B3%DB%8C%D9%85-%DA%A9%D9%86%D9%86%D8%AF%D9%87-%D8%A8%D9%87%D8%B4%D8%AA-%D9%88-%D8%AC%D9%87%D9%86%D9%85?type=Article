--- v0 (2025-10-18)
+++ v1 (2026-05-06)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -175,50 +169,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ما براى این روایات سه معنى مى‌کنیم که آنها نیز مترتب بر یکدیگر مى‌باشند. یعنى در سه مرحله متفاوت از نقطه نظر ظهور و خفا آنها را تفسیر مى‌نماییم:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اول: از نقطه نظر عمل، و آن اینکه امیرالمؤمنین که از طرف خدا داراى مقام ولایت و امامت بوده، فعل و گفتارش حجّت است یعنى افراد مسلمان بلکه تمام افراد بشر، باید در تمام شئون حیاتى خود به آن حضرت اقتدا کنند. بنابراین هر کس از آن حضرت پیروى کند مسلّماً اهل صدق، و صفا، و عبادت، و تسلیم، و جهاد، و جود، و ایثار خواهد بود؛ و معلوم است که چنین شخصى اهل بهشت است؛ چون بهشت ظهور افعال و ملکات نیک در عوالم دیگر است، و هر کس دعوت آن حضرت را رد کند و اقتدا به سیره آن حضرت ننماید دروغ، و خیانت، و کم‌فروشى، و رباخوارى، و زیاده‌طلبى، و شهوت‌پرستى، و نفع طلبى، و هواخواهى، و اعراض از ذکر خدا را دنبال کند مسلّماً اهل دوزخ است؛ چون دوزخ نیز ظهور مَلَکات و افعال زشت در آن عوالم است؛ و آنچه موجب تفریق و جدایى این دو دسته از هم گردیده است امر و نهى مقام ولایت است که دسته‌اى پذیرفتند و دسته‌اى رد کردند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنابراین على قسمت کننده بهشت و جهنّم خواهد بود؛ مانند معلّمى که شاگردانى تربیت مى‌کند، و به آنها دروس را تعلیم مى‌کند، یک دسته کوشش می‌کنند، و دروس را یاد مى‌گیرند و دسته دیگر، تن به تنبلى داده، و از تعلّم و یاد گرفتن، ابا مى‌کنند. معلم یک دسته را قبول و دسته دیگر را مردود مى‌کند، پس صحیح است که بگوییم معلم دسته‌اى را به مقام بالا فرستاده و دسته‌اى را در مکان سابق خود زندان نموده است؛ همچنین صحیح است که بگوییم: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عَلِىٌّ قَسیمُ الْجَنَّةِ وَ النّارِ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دوم: از نقطه نظر حبّ و بغض، چون نتیجه و روح عمل، محبّت است؛ لذا افرادى که داراى محبت نباشند، بلکه عیاذاً باللَه بغض آن حضرت را در دل بپرورانند آنها از حقیقت و واقع بسیار دورند؛ کسى که چیزى را دوست داشته باشد مسلّماً آثار او را نیز دوست دارد کسانى که امیرالمؤمنین را دوست دارند، از افعال و گفتار و سیره آن حضرت نیز مسرور، و محبّت این آثار را دارند؛ و بالعکس کسانى که امیرالمؤمنین را دشمن دارند، سیره و سنّت آن حضرت را نیز مبغوض دارند، لذا کردارشان طبعاً کردارى خشن و ناپسند است، و چون افعال نیک در انسان ایجاد محبت و صفا و نور مى‌کند، و افعال زشت موجب ظلمت، و تاریکى قلب، و قساوت مى‌گردد، بنابراین دوستان امیرالمؤمنین طبعاً مردمى با حقیقت و با صفا و با محبت بوده، قلب آنان پاکیزه و روح آنان نورانى‌تر و نفس آنان سبک‌تر است؛ و دشمنان امیرالمؤمنین، طبعاً مردمى از حقیقت و صفا دور، قلب آنان تاریک، و نفس آنان خسته، و سنگین، و روح آنان آلوده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و چون نتیجه اعمال نیک همان صفا و نورانیت و محبّت به خداست، و نتیجه اعمال زشت ظلمت و قساوت و اعراض از خداست، بنابراین امیرالمؤمنین به سبب تقسیم نمودن افراد مردم را به دو دسته محبّ و مبغض، آنها را به دو دسته بهشتى و دوزخى تقسیم فرموده است.</w:t>
       </w:r>
@@ -231,50 +226,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قندوزى حنفى از ابوصلت هروى روایت مى‌کند، که مأمون از حضرت علىّ بن موسى الرضا علیه‌السلام سؤال کرد: که مرا خبر ده به چه علّتى جَدَّت أمیرالمؤمنین علىّ علیه السلام قسیم جنّت و نار است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت رضا فرمودند: آیا خودت از پدرانت از عبداللَه بن عباس روایت نمى‌کنى که او گفت: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سَمِعْتُ رَسولَ اللَه یقولُ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> حُبُّ عِلىٍّ ایمانٌ وَ بُغْضُهُ کفْرٌ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «از رسول خدا شنیدم که مى‌فرمود حبّ علىّ، ایمان و بغض علىّ، کفر است؟»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در جواب گفت: آرى! حضرت رضا فرمودند: چون بهشت جاى مؤمنین و جهنم جاى کافرین است، اگر بنا بشود تقسیم ایمان و کفر بر مدار حب و بغض على باشد بنابراین على قسیم بهشت و جهنم شده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,123 +296,128 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. «خداوند مرا بعد از تو زنده نگذارد (که بر من مشکلى پیدا شود و تو نباشى که آن مشکل را حل کنى)، حقّاً تو وارث جدت رسول خدا هستى!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ابوصلت مى‌گوید: چون حضرت رضا علیه‌السلام از مجلس مأمون به منزل خود مراجعت فرمود، عرض کردم: فدایت شوم چقدر خوب پاسخ مأمون را دادید. حضرت فرمود: اى اباصلت! این کلامى بود که بدون تأمّل قبلى یک مرتبه بر زبان من جارى شد، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ لَقَد سَمِعْتُ أبى یحَدَّثُ عَن آبائهِ عَن عَلِىّ عَلَیهِمُ السَّلامُ انَّهُ قالَ رَسولُ اللَه صلى اللَه علیه و آله:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یا عَلِىُّ انْتَ قَسیمُ الجَنَّةِ وَ النّارِ یوْمَ الْقَیمةِ تَقولُ للِنَّارِ: هَذَا لِى وَ هذا لَک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «من از پدرم شنیدم که از پدرانش نقل مى‌کرد که رسول خدا صلى اللَه علیه و آله درباره على علیه‌السلام فرموده است: اى علىّ تو قسمت کننده بهشت و جهنّمى در روز قیامت، به آتش میگویى: این براى من است، و آن براى تو.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و نیز خوارزمى موفّق بن احمد مکى با اسناد خود از نافع از ابن عمر روایت‌ کرده است که او گفت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قالَ رسولُ اللَه صلى اللَه علیه و آله لِعَلِىٍّ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اذا کانَ یومَ الْقَیمةِ یؤْتَى بِک یا عَلِىُّ بِسَریرٍ مِن نورٍ، وَ عَلىَ رَاسِک تاجٌ، قَد اضاءَ نَورُهُ وُ کاد یخْطِفُ ابْصارَ اهلِ الْمَوقفِ، فَیأتِى النَّداءُ مِن عِندِ اللَه جَلَّ جَلالُهُ: أینَ وَصِىُّ مُحَمَّدٍ رَسولِ اللَه؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَتَقولُ: ها انا ذا!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَینادِى المُنادى: ادخِلْ مَنْ احَبَّک الْجَنَّةَ وَ ادْخِلْ مَنْ عاداک فى النّارِ فَانْتَ قَسیمُ الْجَنَّةِ وَ النّارِ. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«حضرت رسول اللَه به أمیرالمؤمنین فرمودند: چون روز بازپسین شود اى علىّ! تو را به روى یک تختى از نور در محشر بیاورند، و بر سرت تاجى است که نور او صحراى محشر را روشن کند، بطورى که نور چشمهاى اهل موقف از شدّت نور آن نزدیک مى‌شود که از بین برود، در این هنگام ندا از جانب خداوند جلّ و علا می‌آید کجاست وصىّ محمّد رسول خدا؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -425,50 +426,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تو مى‌گویى منم اینجا! منادى ندا در مى‌دهد: اى على داخل کن در بهشت هر که تو را دوست دارد، و داخل کن در دوزخ هر که تو را دشمن دارد، اى على بنابراین تو قسمت کننده بهشت و جهنم خواهى بود.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و نیز ابن مغازلى شافعى با سند خود از ابن مسعود روایت کرده است که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: قال رسول اللَه صلى اللَه علیه و آله:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یا عَلِىُّ انَّک قَسیمُ الجَنَّةِ وَ النّارِ، انْتَ تَقْرَعُ بابَ الجَنَّةِ وَ تَدخُلها احِبَّائَک بغَیر حِسَابٍ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سوم: از نقطه نظر تابش شعاع ولایت و ظهور و بروز حقائق و مخفیات و بروز استعدادات است، و این مرحله احتیاج به دقت و تأمّلى دارد، و براى روشن شدن این مرحله مقدّمه‌اى به عنوان مثال و شاهد ذکر مى‌کنیم:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -554,152 +556,152 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">همه و همه در یک ردیف قرار گرفته، و چه بسا ممکن بود اشقیا خود را از سعدا بهتر دانند، و به خود بیشتر بالند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">همین که آفتاب ولایت طلوع کرد و بر جانهاى فسرده تابید، و نفوس را به جنبش انداخت، سرائر و ضمائر و غرائز هر یک از افراد انسان طلوع نموده، و با اختیار یا راه سعادت را طى کرده و آن استعدادات روشن و نورانى را به مرحله فعلیت مى‌رسانند، و در اشقیاء نیز آن خبث سریرت را به سبب تمرّد و انکار و جحود قلبى آنان ظاهر نموده، و در مراحل فعل و گفتار، آثار زشت و بدى از خود بروز مى‌دهند.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -960,61 +962,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="14" name="_x0000_i0014" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="12" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0014" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5281,56 +5283,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5346,51 +5347,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5615,51 +5616,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6434,51 +6435,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6548,72 +6549,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6823,62 +6827,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6938,250 +6944,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7258,50 +7293,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7750,120 +7797,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>