--- v1 (2026-05-06)
+++ v2 (2026-07-08)
@@ -962,61 +962,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="12" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="26" name="_x0000_i0026" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0026" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>