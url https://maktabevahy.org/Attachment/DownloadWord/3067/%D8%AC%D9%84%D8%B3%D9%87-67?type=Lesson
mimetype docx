--- v0 (2025-11-04)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فصل ٩: فى الوجود الرابطى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -306,147 +300,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شما هر اعتبارى كه مى‌كنید، در بحث تقدم وجود بر ماهیت، در آنجا هم بحث شد. شما هر ماهیتى كه اعتبار مى‌كنید و حمل وجود بر آن مى‌كنید، این وجود ماهیت را در ذهنتان خواهید آورد، چه بخواهید و چه نخواهید. چون نظر به ماهیت نظر به خارج است. یعنى وقتى كه شما مى‌گوئید زیدٌ موجودٌ یعنى زید در خارج را دارید لحاظ مى‌كنید. این زیدى كه در خارج وجود دارد ما وجود را بر آن بار كردیم. منتهى چون ما نمى‌توانیم با صرف اطلاق زید وجود را بار كنیم، مجبوریم یك محمول بیاوریم. ولى در مورد زید عالم این طور نیست ما مى‌توانیم زید را بگوئیم اصلًا عالم را نیاوریم قادر را نیاوریم، كاتب را نیاوریم، شاعر را نیاوریم هیچ چیز نیاوریم. فقط زید را مى‌گوئیم و خود وجود زید را در اینجا بگوئیم. مى‌گوئیم زید. طرف مخاطب وقتى كه مى‌گوئیم زید، زید را مى‌فهمد. منتظر است بر اینكه ما بگوئیم چه وصفى را بر او بار مى‌كنیم. همین كه میگ‌وئیم زید، وجود زید در نظر مخاطب مى‌آید. حالا این مى‌ماند در اینكه این زیدى كه ما داریم اطلاق مى‌كنیم مى‌خواهیم چه گلى به سرش بگذاریم. یك وقتى همان وجود را به سرش مى‌گذاریم و چیزى اضافه نیست این مى‌شود هلیه بسیطه. یعنى همان زیدى كه الآن وجودش را فهمید. آیا شما وقتى كه به یك فردى مى‌گوئید زیدٌ ولى هنوز خبر را نمى‌آورید، هنوز محمول را نمى‌آورید، آیا او شاعرٌ مى‌فهمد، كاتبٌ مى‌فهمد، رازقٌ مى‌فهمد. چه مى‌فهمد؟ هیچ چیز نمى‌فهمد، فقط مى‌گوید زید. فرض كنید كه مى‌گوئید شیر، وقتى كه مى‌گوئید شیر، مخاطب از این مسئله چه مى‌فهمد؟ مى‌گوید شیر، منتظر است كه ببینید كه این شیر چیست؟ یك وقت مى‌گوید شیر را خوردم، این مى‌شود همین شیر خوردنى یك وقت مى‌گوید شیر مرا خورد، این مى‌شود شیر باغ وحش. یا اینكه مى‌گوئید شیر منظور این باشد كه شیر را بستم. اینكه مى‌گوئید شیر را بستم، این منظور شیر دستشوئى است. خوب، با گفتن شیر، مخاطب یك وجودى در ذهن او خواهد آمد. منتهى نحوه اتصاف این وجود براى اوچگونه است؟ آیا این وجود متصف به خودش است یا این وجود متصف به یك صفت است؟ این در اینجا براى او مورد سؤال است. منتظر است تا شما محمول را بگوئید. پس در وهله اول نفس وجود موضوع بر موضوع ثابت مى‌شود درسپس ما در هلیه بسیطه شق القمر نكردیم، كار اضافه نكردیم، وقتى كه مى‌گوئیم زیدٌ، این وجود بر این زید بار شد. چه بخواهیم و چه نخواهیم، این بار شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وجود ذهنى به لحاظ حكایت از وجود خارجى است. من در باب تصورات كه نیستم وقتى كه شما مى‌گوئید زیدٌ، این وجود براى زید ثابت شد. یعنى این زید منظور وجود اوست البته بعد ممكن است كه شما بگوئید زیدٌ ممكن الوجود. این در اینجا تصحیح تخیل او را بكند، اما وقتى كه شما مى‌گوئید زیدٌ، بالاخره مخاطب وجود خارجى را در اینجا مى‌آید بار مى‌كند، وجود ذهنى كه شما در ذهنتان آوردید را كه بار نمى‌كنید پس در قضیه هلیه بسیطه محمول كارى را انجام نمى‌دهد. فقط مى‌آید همان وجودى را كه بر زید بار شده، همان وجود را مى‌آید تثبیت مى‌كند. نه اینكه بیاید زید را در عالم ابهام نگهدارد و بعد بیاید این وجود بر او عارض بشود، نه، اصلًا معناى هلیه بسیطه این است. اصلًا هلیه بسیطه معنایش این است كه فقط موضوع در اینجا مورد لحاظ است نه محمول.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در اینكه موضوع و محمول در ذهن، هر دو، لحاظ فى نفسه مى‌شود شكى نیست. ولى صحبت در این است كه امرى خارج از خود وجود بار نمى‌كند. بطور كلّى در هلیه بسیطه اصلًا نفس الوجود ثابت است. اصلًا نفس الوجود. اثبات نفس الوجود. اثبات خود وجود. البیاض موجود. اصلًا ما به جنبه وصفى كارى نداریم. در البیاض موجودٌ شما كارى ندارید كه این بیاض عارض بر چه شده است؟ عارض بر فرش شده یا عارض بر قرطاس شده یا عارض بر دیوار شده است. خود نفس الوجود در هلیه بسیطه مورد لحاظ است. البیاض موجودٌ، السواد موجودٌ یا اینكه بگوئیم الكتاب موجودٌ. و البته خود كتاب وجود فى نفسه دارد. خود بیاض وجود فى نفسه دارد اینها همه وجود فى نفسه دارند. ولى در هلیه بسیطه ما بحث از فى نفسه و غیر نفسه نداریم. اثبات نفس الوجود است. همین والسلام. نفس الوجود را در اینجا اثبات مى‌كنیم ولى در قضیه هلیت مركبه ما وصف را مى‌خواهیم عارض بكنیم. اصلًا اشكال در اینجا پیدا مى‌شود. در قضیه هلیه مركبه و كان ناقصه ما داریم یك وصفى را بر یك ذاتى بار مى‌كنیم این تفاوت پیدا مى‌كند تا اینكه ما خود نفس الوجود را بر خود موضوع ثابت بكنیم. این دو تاست. بنابراین ماحصل كلام این است كه ما در قضایا، چه قضایاى بسیطه و چه قضایاى مركّبه غیر از نسبت بین موضوع و محمول چیز دیگرى نداریم تا شما اسمش را وجود رابط بگذارید. پس اینكه الآن در اینجا شما مى‌آئید و مى‌گوئید كه وجود رابط اختصاص دارد به قضایاى مركّبه، نسبتى است در قضایاى مركّبه كه آن نسبت در قضایاى بسیطه نیست. ما مى‌گوئیم در قضایاى مركبه و بسیطه یك نسبت بیشتر نداریم. هیچ فرق نمى‌كند بگوئیم زیدٌ موجودٌ، نسبت بین موجود و بین زید برقرار مى‌كنیم. یا اینكه بگوئیم زیدٌ عالم نسبت بین عالم و زید برقرار مى‌كنیم. در اینجا چه نسبتى دیگرى باقى است هست تا اسم او را شما وجود رابط بگذارید. این اشكال است راجع به آن، تأمل كنید. انشاءالله تا ببینیم براى این جوابى داریم یا نه.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -707,61 +701,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="99" name="_x0000_i0117" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="9" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0117" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4879,56 +4873,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -4937,51 +4930,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5206,51 +5199,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6025,51 +6018,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6139,72 +6132,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6414,62 +6410,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6529,250 +6527,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6849,50 +6876,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7341,120 +7380,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>