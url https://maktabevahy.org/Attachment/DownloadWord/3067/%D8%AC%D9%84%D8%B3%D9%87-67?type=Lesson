--- v1 (2026-05-07)
+++ v2 (2026-08-15)
@@ -701,61 +701,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="9" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="155" name="_x0000_i0173" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0173" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>