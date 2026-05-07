--- v0 (2025-11-06)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -354,152 +348,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این در اینجا اقتضاى مى‌كند كه انسان با مسائل به نحو مطلوبى برخورد كند به همین مقدار. نامه ها بسیار براى ما مى‌آمد. هفت صفحه ایى ده صفحه ایى و بیست صفحه ایى. یك نفر دیگر نامه ایى فرستاده بود خیلى از بیست صفحه دیگر متجاوز بود تجاوز مى‌كرد. دیگر ما در آنجا دیدیم كه كلام امیر المومنین را نوشتم. در آن خطبه همام حضرت مى‌فرماید: كه دعایشان افرادى كه آنها را مدح مى‌كنند این است كه: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم لا تواخذنى بما یقولون و اجعلنى افضل مما یظنون.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این كلام حضرت را ما، همین مطلب را مى‌گوئیم. خیلى ها به من البته خیلى ها حدود ٥ ـ ٦ نفر بودند كه یكى از آنها خیلى اصرار مى‌كردند البته من نگفتم كه این نامه را كى داده فقط گفتم یك همچنین نامه ایى آمده بود. اصرار مى‌كردند كه یك فتوكپى شما از این بر مى‌داشتید و چند تا زیراكس مى‌كردید و خلاصه پخش مى‌كردید و این حرفها. من به آن شخص گفتم كه من به خود این آقا پیغام داده بودم اگر مى‌خواهد راجع به این مسائل صحبت بكند بیاید ما كه ابائى نداشتیم. مى‌خواهد بلند شود بیاید ما هم با او صحبت مى‌كنیم و با این توجه كه نیامد و بعد این نامه را داده این مثل اینكه منظور دیگرى ایشان دارد. لذا ما هم بنابراین نمى‌خواهیم این قضایا فقط در جنبه فسادش حركت كند نه منظور ما این است كه مسأله روشن شود و بیان شود و من یك عبارتى را مرحوم آقا فرمودند این عبارت را من هم به او گفتم كه گفته ام، مرحوم آقا اواخر عمرشان فرموده بودند كه آنچه كه مطلب براى راهنمایى و تربیت افراد است ما بیان كردیم دیگر از این پس بر عهده افراد است كه اینها را بكار ببندند. این عبارت ایشان بود و دو سه بار هم من از ایشان شنیدیم و یكبار هم در مجلس عام ایشان مطلب را فرموده بودند. من هم الان این را مى‌گویم. من مى‌گویم آنچه كه مطلب براى ارائه طریق بود ما گفتیم در این مدت حالا دیگر بقیه اش به این است كه افراد خودشان بفهمند حالا یكى نمى‌خواهد، بنده چكار كنم خوب نمى‌خواهد دیگر. مى‌گوید آقا بنده نمى‌خواهم، نمى‌خواهد دیگر. بنده مى‌خواهم معتقد باشم این لیوان من باب مثال از ذَهَب است. حالا این لیوان از شیشه است حالا من مى‌خواهم معتقد باشم این لیوان از ذهب است مى‌گوئیم آقا بلند شوید برویم این را به بازار پیش طلا فروش محك بزنیم مى‌گوید اصلًا نمى‌خواهم بیایم محك بزنم. مى‌گوئیم بلند شویم برویم پیش مُختبر مى‌گوید آقا نمیآ خواهم بیایم و قتیكه نمى‌خواهد بیاید من چكارش كنم. خوب نمى‌خواهد دیگر خداحافظ شما. لذا این واقعاً عجیب است دیگر كه انسان به كار ببندد یعنى مطالبى را كه اینها از ائمه یا از بزرگان شنیده اینها را بكار ببندد، آقا الان شما كُلِ كتاب بوداییها را نگاه كنید از این مقدار تجاوز نمى‌كند. خط خطش را حفظ هستد، ما یك بحار الانوار داریم از اینجا تا آنجا و یك كتابش را نخواندیم آخر این بحار الانوار چه هست؟ بحار الانوار روایاتى است كه از ائمه بیان شده است دیگر ما نباید بفهمیم فرض كنید «امام سجاد» چه فرمودند ما نباید بفهمیم «امام جواد» چه فرمودند گفته اند «امام عسگرى» چه فرموند؟ اینها مال كیه؟ مال ماست دیگر، اینها، براى ما آمده اند بعضى این مسائل را انسان وقتیكه مطالعه مى‌كند اصلًا خیلى عجیب مى‌شود. یك بینش جدیدى. یك بصیرت جدیدى در فهمش و در فكرش پیدا مى‌شود و همین طور كتابها هست و هیج خبرى از اینها نیست همین طور مطالبى كه ما از بزرگان شنیده ایم. خوب بله شنیدیم توى نوارها زیاد است نه اصلًا انگار براى ما نیست، انگار این مطالب براى ما نیست. ایشان در آن كتاب روح مجردى كه برداشتند نوشتند خوب این یك مسأله ایى است كه نه از نظر اینكه الان شخصِ من در این مسأله مطرح است من الان عرض مى‌كنم گفتن این قضیه براى من مشكل است ولى اگر كسى جاى من بود اما صحبت در اصل این قضیه است اگر كسى جاى من بود خوب آقا فرض كنید مطالبى كه در روح مجرد برداشتن گفته اند گیرم بر اینكه به این مطالبى كه به یك شخصى مثل من نسبت داده مى‌شود این مطالب مطالب صحیحى است ما بنا را براین مى‌گذاریم مطالب مطالب صحیح است جایى كه مرحوم آقا به آقا سید محمد صادق مى‌فرمایند. آقا پسر آقاى حداد كه ریشش را مى‌تراشد تو حق اشكال كردن ندارى. خودش مى‌داند و پدرش، ریشش را مى‌تراشید. تظاهر به فسق علنى دیگر حالانه ما زیارت كرده بودیم قبر آقاى حداد را در همان پایین پاى ایشان یكى از آقا زاده هاى ایشان است، عكسى كه روى قبر است با كراوات است، نمى‌دانم چرا این عكس را برداشتن حك كردن روى قبر روى سنگ حك كردن خوب حالا دیگر كردن اینكار را، خوب حالا خوب این پسر آقا حداد خودش مى‌داند خوب حالا روى جوانى و فلان و این حرفها فرض كنید توى عروسى اش بود؟ وى خواسته الان یك دانه كراوات بزند. خوب از آقاى حداد هم حرف شنوى لابد نداشته خوب حالا با این ریش تراشیدن به جهنم نمى‌رود بابا. مى‌خواهد بگوید چه؟ حالا خودش مى‌داند و پدرش حالا آدم بیاید یك ولى نعمت خودش مثل آقا حداد كه همه وجودش، حیاتش سعادتش مرهون نَفَس آن است بلند شود حالا پسرش یك ریش مى‌تراشد یك ریش عادى كه همه مى‌تراشند و فلان و این حرفها حالا بلند شود بیاید توى بوق و كرنا بكند. بنده خدا توى دلت هزار و یك درد و بدبختى هست كه به هفت دریا شسته نمى‌شود حالا آمدى به دو تا موى پسر استادت بند كردى، كه حالا ریشش را تراشیده. این را آقا مى‌خواهند بگویند به ایشان. آنوقت این مرامى كه ایشان دارند مطرح مى‌كند. یك كتاب روح مجرد نوشتن آنوقت شما بیاید بر اساس تخیلات تهمتهایى بزنند به پسر استادشان كو به لاتهاى قم نمى‌زنند این تهمتها را، فلانى اینكار را مى‌كند فلانى آن كار را مى‌كند خوب بلند شوند توى نامه بنویسند. خوب ما كه سالك نیستیم ما كه خودمان هم گفتیم سالك نیستیم ما یك نماز مى‌خوانیم و شما كه سالك هستید این روش استادتان بوده شما كه مَبَلِّغ روش عرفان هستید. مُبَلغ این است. چرا؟ چون جواب آقا سید محسن را نمى‌توانند بدهند. آقا سید محسن چه مى‌گفته؟ آقا سید محسن مى‌گفته؟ حرف را باید درست بزنید این لیوان شیشه است. بلور است. نگوئید این لیوان طلاست حرف ما این بوده دیگر ببیند چه بساطى درست كردند این در خود زمان آقا هم حرف آقا را نمى‌شنید این خون به دل آقا كرده حالا ما خون به دل آقا كردیم یا نكردیم. صحبت در مسیر حق و صحیح حرف زدن و صحیح عمل كردن است ما حالا خون به دل آقا كردیم. اصلًا بنده یزید. تو بیا جواب یزید را بده این یزید مى‌گوید تو چرا به این شیشه مى‌گوئى طلا خوب بیا جوابش ر ا بده دیگر این خیلى مسأله است دیگر كه آنوقت این مى‌شود راه. راهى كه توصیه شده ائمه توصیه كردند بزرگان توصیه كردند و خودشان رفتن خودشان عمل كردند. «امام سجاد» مى‌فرماید كه: والله آن شمشیرى كه با آن شمشیر پدر مرا كشته اگر به من امانت بدهند من به آنها بر مى‌گردانم. با شمشیر پدر من كشته شده ولى امانت باید در اینجا چه بشود حفظ شود امانت باید در اینجا لحاظ شود بحث امروز و روضه‌اش.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -760,61 +754,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="17" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5076,56 +5070,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5141,51 +5134,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5410,51 +5403,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6229,51 +6222,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6343,72 +6336,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6618,62 +6614,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6733,250 +6731,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7053,50 +7080,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7545,120 +7584,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>