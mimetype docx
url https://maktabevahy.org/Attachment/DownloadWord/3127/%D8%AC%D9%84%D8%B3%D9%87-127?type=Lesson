--- v1 (2026-05-07)
+++ v2 (2026-08-15)
@@ -754,61 +754,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="17" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="21" name="_x0000_i0021" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0021" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>