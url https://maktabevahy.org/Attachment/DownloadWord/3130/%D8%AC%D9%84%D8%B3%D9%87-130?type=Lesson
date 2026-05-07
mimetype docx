--- v0 (2025-10-29)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -488,147 +482,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> جواب: حالا ما در علت اول صحبت مى‌كنیم تا بعد در علت بعدى پیدا بشود در علت اول كه خداوند متعال هست آیا خداوند متعال واجب بالقیاس الى الغیر است یا نه؟ نه، هست چرا؟ چون وقتى كه ما معلول حق را در نظر مى‌گیریم نمى‌شود معلول حق باشد ولى خود ذات حق نباشد پس اگر معلول در خارج باشد حتما باید این وجود حق متصف به وجوب باشد اگر متصف به امكان باشد یعنى فرض عدم بر این ذات صحیح است در حالتى كه تخلف این معلول از علت لازم مى‌آید این مى‌شود واجب بالقیاس الى الغیر پس ما دو واجب داریم بلكه سه واجب داریم. یك واجب داریم، واجب ذاتى، واجب ذاتى اختصاص به حضرت حق دارد این بحثش را مى‌گذاریم كنار، یك واجب داریم واجب بالغیر است یعنى یك ذاتى وجودش را یا صفتش را از غیر دریافت كرده است قبل از وجودش یا قبل از اوصاف اضافه بر وجود قبل از او چیزى نبوده در خارج، عدم بوده، بعد از ناحیه علت، علت به او عنایت كرده سرش منت گذاشته بهش وجود داده به این ماهیت یا اوصاف كمالى وجود را به این داده پس الان این وجود براى او ضرورت دارد الان یعنى الان كه وجود پیدا كرده است وجود براى او ضرورت دارد منتهى این ضرورت وجود براى او ضرورت استقلالى نیست بلكه ضرورت تبعى است و ضرورت تدلى به غیر است چون غیر بالاى سرش است وجود براى او ضرورت دارد اگر نازى كند از هم فرو ریزند قالبها اگر علت یك لحظه عنایتش را از معلول بردارد دیگر نه دیرى مى‌ماند و نه دیارى پس این ضرورت وجود الان براى این ذات متكى به غیر است چون علت بالاى سرش است این وجود الان براى این ذات ضرورت دارد اگر علت برود كنار این هم مى‌شود عدم مطلق، این را مى‌گویم وجوب بالغیر یعنى وجوبى را كه الان كسب كرده و دارد با آن وجوب به عالم فخر مى‌فروشد این وجوب از ناحیه غیر است این شخصى كه الان دارد راه مى‌رود این فرض كنید كه پادویى كه در كاروانسرا هست و دارد به این و آن دستور مى‌دهد از ناحیه غیر است آن وزیرى كه الان دارد امر و نهى مى‌كند و بالا و بیا و مملكت را به هم مى‌ریزد و درست و راست مى‌كند و فتق و رتق مى‌كند این كارهایى كه دارد مى‌كند از ناحیه غیر است اگر همین جناب رئیس جمهور بیاید الان حكم عزلش را ثابت كند این آقاى وزیر توى خانه مى‌نشیند و بر سر خود مى‌كوبد. پس بنابراین این افتخار همش ازناحیه رئیس جمهور دارد به او مى‌رسد آن رئیس جمهور هم همین است اون هم تمام افتخارات و منم منمى كه دارد این از ناحیه رهبرى است رئیس جمهور را مى‌تواند رهبر عزل كند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> سؤال: از طریق مجلس شوراى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> جواب: بله مجلس شورا استیضاح و فلان بنى صدر را این كار را كردند استیضاح كردند خب این هم از ناحیه غیر است خود آن رهبر هم از ناحیه مردم و این حرفها است، خود آن مردم هم از ناحیه یك تبدل اوضاع و ملكوتى و این حرفها وقتى كه شما نگاه كنید مى‌بینید كه آقا همه این راهها به رُم ختم مى‌شود تمام این بیا و برو و دنگ و فنگ و افتخار و اینها همه به آنجا مى‌رسد تمام این باد و بودها همه بسته به اراده و مشیت حضرت عزرائیل است فرض كنید كه اگر ایشان تعلق بگیرد. تِقّى مى‌آید همه را بهم مى‌ریزد اگر تعلق نگیرد مشیتش، مى‌گوید خ حالا توى سر همدیگر بزنید عیب ندارد فعلا براى همدیگر فخر بفروشید فعلا كاریتان نداریم بجایش كه مى‌رسد همچین زیراب همه شما را مى‌زنیم كه نفهمید از كجا خوردید. این فخرى كه الان دارد این جناب وزیر مى‌فروشد و بر همه امر و نهى و این حرفها، این فخر را از ناحیه غیر دریافت كرده، رئیس جمهور به ایشان این سمت را داده اگر این انتساب یك لحظه از میان برخیزد بین جناب وزیر و بین من بیچاره هیچ گونه تفاوتى نخواهد بود این وجوب بالغیر از این باب است كه اصلا این ذات این وجوب وجودى كه الان براى او ثابت شده است این وجوبش متكى به غیر است ذاتا واجب نیست ذاتا بیچاره، ممكن بود ذاتا معدوم بود غیر آمده و به او وجود داده است و بواسطه وجود، وجوب داده است این را مى‌گویم وجوب بالغیر. یك وجوب بالقیاس الى الغیر داریم یعنى ما اصلا كارى نداریم به اینكه آیا این از ناحیه غیر واجب شده وجود پیدا كرده از این نقطه نظر كارى نداریم یعنى وقتى كه مى‌خواهیم مقایسه كنیم یعنى یك وجودى كه هست این وجود را مقایسه مى‌كنیم با آن مسائلى كه در دور او است یك وقت ما این كتاب را مقایسه مى‌كنیم با این كتاب مى‌گویم آیا این این كتاب در انتسابش با این كتاب واجب است؟ مى‌بینیم نه، یعنى وجود این هیچ متوقف بر وجود این نیست این را یك صحافى و یك كارخانه آمده فرض كنید كه من باب مثال كاغذش را درست كرده و بعد هم آمدند چاپ كردند توى مطبعه و چاپخانه، این هم یك كارخانه دیگرى آمده فرض كنید كه كاغذش را درست كرده و بعد هم توى مطبعه چاپ شده پس وجود این متوقف بر این نیست از آن طرف وجود این هم متوقف بر این نیست پس چه نسبتى بین این دو است امكان بالقیاس الى الغیر است یعنى این ممكن است در قیاس با این، در قیاس با این كه ممتنع نیست یعنى وجود این اگر وجود پیدا بكند وجود این كه ممتنع نیست اگر هم این وجود پیدا بكند وجود او ضرورت ندارد پس وقتى كه ممتنع و ضرورت رفت كنار مى‌ماند امكان پس این ممكن الوجود است در قیاس به كتاب دیگر، این ممكن الوجود است در قیاس به این، این مى‌شود امكان بالقیاس الى الغیر، یك وجوب بالقیاس الى الغیر داریم یعنى وقتى یك شى‌اى را در مقایسه با شى دیگر ما مى‌سنجیم مى‌بینیم حتما باید باشد معلول را در مقایسه با علت مى‌سنجیم مى‌بینیم باید باشد زید را در مقایسه با عمرو كه پدرش هست مى‌سنجیم مى‌بینیم زید حتما باید باشد الان زیدى كه در خارج وجود دارد. نه اینكه عمر كه با یك زنى با یك دخترى ازدواج كرده هنوز بچه به دنیا نیامده، اینها همه امكان بالقیاس به اولاد دارند اما حالا اگر این اولاد بوجود آمد در عرصه وجود پا گذاشت در اینجا این زید در مقایسه با عمرو وجوب بالقیاس الى الغیر دارد چرا؟ چون نمى‌شود كه عمرو باشد و زید نباشد الان كه هست قبلا امكان بالقیاس الى الغیر داشت ولى الان كه وجود پیدا كرده الان شده واجب بالقیاس الى الغیر چون عمرو است زید هست و چون زید هست ما كشف مى‌كنیم پس عمرو هم باید باشد این مى‌شود واجب بالقیاس بالقیاس همان كه علت و معلولیت دارند.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -889,61 +883,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="8" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="39" name="_x0000_i0039" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0039" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5061,56 +5055,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5119,51 +5112,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5388,51 +5381,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6207,51 +6200,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6321,72 +6314,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6596,62 +6592,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6711,250 +6709,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7031,50 +7058,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7523,120 +7562,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>