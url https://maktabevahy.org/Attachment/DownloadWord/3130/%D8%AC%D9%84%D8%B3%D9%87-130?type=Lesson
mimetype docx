--- v1 (2026-05-07)
+++ v2 (2026-08-15)
@@ -883,61 +883,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="39" name="_x0000_i0039" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="27" name="_x0000_i0027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0039" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>