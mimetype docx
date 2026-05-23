--- v0 (2025-11-07)
+++ v1 (2026-05-23)
@@ -13,32413 +13,484 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">متن جلسات شرح حکمت متعالیه ؛ ج‌٥ ؛ ص١٢٩</w:t>
+        <w:t xml:space="preserve">درس یکصد و شصت و یکم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لحاظ آلی و استقلالی بودن موضوعِ احکام، و تسلسل در مواد قضایا (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:br w:type="page"/>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">١٢٧</w:t>
+        <w:t xml:space="preserve">لحاظ آلی و استقلالی در تسلسل وجود ذهنی و خارجی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[فإذن هو بما هو لزومٌ لیس بشی‏ءٍ مِن الأشیاءِ حتى یحكُمَ علیه بلزومٍ أو عدمِ لزومٍ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«دراین‌صورت آن لزوم از آن جهت که لزوم است موجودی نیست که بر آن حکمِ به لزوم و یا عدم لزوم شود.»]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ثمّ إذا لوحِظَ بما هو مفهومٌ مِن المفهوماتِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و وصفٌ ما مِن الأوصاف.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«حالا این ضرورت كه به‌لحاظ آلى جهت در قضایا و مادۀ در قضایاى خارجى بود اگر ملاحظه بشود از نظر اینکه یك مفهومى از مفاهیم است [و وصفی از اوصاف است]، ذهن این را جزء مفاهیم به‌حساب مى‏آورد.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بسم الله الرحمن الرحیم‌</w:t>
+        <w:t xml:space="preserve">والا اگر آن را از مفاهیم به‌حساب نمى‏آورد، حتى در جهت قضیه هم نمى‏توانست آن را به كار بگیرد. بالاخره معناى حرفى هم مفهوم است، منتها این مفهوم یك‌وقت مفهومیتش را ازدست می‌دهد و لحاظ آلى پیدا مى‏كند. یعنی ذهن به‌جاى «مِن»، «فى» نمى‏آورد که بگوید: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سرتُ فی البصرة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». اینكه «من» را مى‏آورد معلوم مى‏شود كه یك مفهومى را تصور كرده، منتها در لحاظ خارجى وقتی قضیۀ خارجى به‌كار مى‏برد، آن مفهوم را بالاستقلال قصد نمى‏كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NormalA++"/>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استُؤنِفَ النظرُ فی لزومِه أو لا لزومِه.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">در حمل هر محمولى براى هر موضوعى، لحاظِ مرتبه موضوع، باید اخذ شود</w:t>
+        <w:t xml:space="preserve">«نظر مستأنف مى‏شود در لزوم آن یا لا لزوم آن.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مرحوم آخوند در اینجا اشكال را به یك نحو دیگرى بیان مى‌كند. و خلطى كه مستشكل خلط مرتبه را در اینجا مرتكب شده، در اینجا به صورت اشكال مطرح مى‌كند. و آن مسأله عبارت از این است كه در حمل هر محمولى براى هر موضوعى، لحاظِ مرتبه موضوع، باید اخذ شود، یعنى اگر یك محمولى را شما بر یك موضوعى حمل مى‌كنید یك وصفى را بر یك موضوعى حمل مى‌كنید، باید خصوصّیت مرتبه درآن موضوع، در این حمل باید لحاظ شود. اگر ما مى‌خواهیم لوازم ذاتى یك موضوع را بر موضوع حمل كنیم، در اینجا نظر به ماهیت موضوع داریم و كارى به آن لوازم خارجى موضوع ما نداریم. ما كارى به وجود خارجى آن موضوع نداریم به لوازم ذاتى آن موضوع كار داریم. فرض كنید من باب مثال مى‌خواهیم بگوئیم «امام علیه السلام» داراى این خصوصیات است. وقتى كه مى‌خواهیم بگوئیم كه «امام علیه السلام» مُشرِف بر ما كان و ما یكون هست، این از اینجا استفاده نمى‌شود كه الان «امام علیه السلام» هم در خارج وجود دارد، این اشِراف الان باید درخارج وجود داشته باشد، «امام على السلام» به همه نفوس اطلاع دارد. «امام علیه السلام» مُلك و ملكوت در دستش هست «امام علیه السلام» واسطه فیض است، بین همه ممكنات از تجردات و غیر تجردات و قوابل صورت و ماده. خوب این اوصافى را كه براى امام مى‌آوریم این نه به لحاظ وجود خارجى‌</w:t>
+        <w:t xml:space="preserve">یعنى وقتى كه نظر را دوباره به این لزوم یا امكان در قضیۀ ممكنه برگردانیم مى‏گوییم: این امكانى كه جهت در این قضیه بود، آیا این امكان لازم براى قضیه است یا لازم نیست؟ این استیناف نظر، به‌خاطر این است كه ما امكان را در اینجا به‌عنوان یك مبتدا یا به‌عنوان موضوع در قضیه مدنظر قرار می‌دهیم، و این از لحاظ آلى مى‏افتد.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فالموصوفُ بامتناعِ الانفكاكِ عن الملزومِ لیس إلا اللزومَ الملتفتَ إلیه و المنظورَ فیه بالذات لا بما هو لزومٌ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«پس موصوف به امتناع انفكاك از ملزوم (الان موصوف ما همان امكان یا لزوم است، فرق نمى‏كند. امكان یا لزومى كه در قضیه جهت بود و لحاظ آلى بود، الآن این موصوفی كه ما برایش وصف مى‏آوریم، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ممتنع الانفكاك عن الملزوم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است و نمى‏شود از ملزومش جدا باشد. لزوم نمى‏تواند از لزومى كه جهت در قضیه واقع مى‏شود جدا باشد، امكان نمى‏تواند از لزوم جدا باشد. امكان در یك قضیۀ ممكنه لزوم دارد، پس امكان نمى‏تواند از لزوم جدا باشد، امكان باید لازم‏ باشد، زیرا اگر لزومش را ازدست بدهد انقلاب لازم مى‏آید؛ انقلاب قضیۀ ممكنه امكان ذاتى، یا به امتناع است یا به وجوب و ضرورت، و این محال است.) پس این موصوف، این امكان، این ضرورت كه موصوف به امتناع انفكاك از ملزوم خودش است، این لزوم با لزوم اول كه جهت در قضیه بود فرق مى‏كند، این لزوم، لزوم ملتفتٌ‌الیه و منظورٌ‌فیه و منظورٌ‌الیه است، نه‌اینكه این لزوم از نقطه‌نظر ضرورتش در قضیه متصف به امتناع انفكاك است، (بلکه این لزوم خودش فى‌حدنفسه، موضوعٌ مفهومٌ مستقلٌ، و در این دارد نظر می‌شود.)»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لا ضرورةَ فی كونِ كلِّ لزومٍ ملتفتًا إلیه منظورًا فیه بالذات فلا محالةَ تنقطِعُ خطراتِ الأوهامِ فی مرتبةٍ مِن المراتبِ.‏</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«و ضرورتى ندارد هر لزومى كه ملتفتٌ‌الیه است و به او التفات مى‏شود، منظورٌ‌فیه بالذات باشد و مشكلى در اینجا پیش نمى‏آورد. وقتى ما ضرورتى را كه در قضیه هست و این ضرورت ملتفتٌ‌الیه است، ضرورتی که منظورٌفیه باشد وقتی این ضرورت را لحاظ نكردیم، این ضرورت را عقل در اینجا انجام می‌دهد، مى‏گوید: خب عقل این كار را انجام ندهد، هیچ ضرورتى ندارد كه شما یك جهت قضیه را كه لزوم است بیاورید و موضوع قرار بدهید و لوازمى را برای آن ثابت بكنید.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> اوست نه، بلكه به لحاظ مرتبه ماهوى اوست. نه هویت او، یعنى ما امام را اینطور مى‌دانیم. ما امام را به این كیفیت مى‌شناسیم ما امام را اگر بخواهیم تعریف كنیم تعریف ما از امام به این نحو خواهد بود. حالا سواءٌ اینكه امام در خارج وجود داشته باشد، مثل اینكه الان امام علیه السلام حضرت بقیه الله؟؟؟؟؟ له الفدا ایشان در خارج وجود دارد. یا اینكه امامى در خارج وجود نداشته باشد باز در این صورت مثل زمان قبل از امامت كه خوب امام نبود و حالا پیغمبرى بود براى خودش یا یك وَلِى بود، در نقطه من الفقاط و بقعه من البقاع ولى «امام علیه السلام» به این خصوصیت وجود نداشته است، ائمه انحصار در دوازده تا دارند. معصومین انحصار در اربعه عشره نفراً دارند. این لحاظ مرتبه است و مرتبه ماهوى است. یعنى ماهیت «امام علیه السلام» ماهیتش اینطور است سِواءٌ آنكه در خارج باشد یا نباشد.</w:t>
+        <w:t xml:space="preserve">آیا امكانى كه در این قضیه هست ضرورت دارد بر این قضیه یا ضرورت ندارد؟ مى‏گوییم: بله، ضرورت دارد. پس حمل ضرورت بر امكان در اینجا یك قضیۀ ذهنى دیگر است. مى‏گوید: حالا ذهن این كار را بكند یا نكند اشكالى وارد نمى‏شود. ضرورتى ندارد كه ذهن براى اینكه زید را ممكن الوجود كند، بى‏نهایت قضیۀ اول را در خودش درست کند تا بعد بتواند یك قضیۀ خارجى را القاء كند. ذهن نگاه مى‏كند به ماهیت زید و به وجودى كه نبوده و حالا این وجود آمده و یك امكانى را انتزاع مى‏كند، خب تمام شد و رفت دیگر! همین‌قدر كه ذهن نگاه مى‏كند كه زید دیروز نبوده و حالا از شكم مادر به‌دنیا آمده همین «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هذا و معنی الامكان</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»؛ [فرقی نمی‌کند که] بیاید و در ذهن خودش هزارتا قضیۀ متسلسل را بچیند [یا نچیند]! شما بچینى یا نچینى زید به‌دنیا آمده است! این ماهیتى را كه شما مى‏خواهید ثابت كنید امكان به آن صادق است. بالاى سر مریض نشسته و او دارد درد می‌کشد و می‌گویند که سریع برو و قابله بیاور! مى‏گوید: واجب است كه بر این امكان، وجود صدق كند و دارد قضایاى ذهنیه را درست مى‏كند! یک‌دفعه مى‏بیند که بچه به‌دنیا آمد. خیلى قضیه را طول‏ ندهید مشكل حل شد! این امكانى كه جهت در قضیه است یك تأمل ذهنى است، حالا که به دنیا آمده بعد بیاید بنشیند و بگوید: حالا ایشان به‌دنیا آمدند و لباس وجود پوشیدند، ببینیم باز امكان براى او ضرورى است یا وقتى به‌دنیا آمدند قضیۀ ممكنه به ضروریه برمى‏گردد. مى‏گوییم: نه، همان‌طور كه در بقائش قضیه، قضیۀ ممكنه بود در استمرارش هم قضیۀ ممكنه است. می‌گوییم: دیگر به چه چیزی فکر می‌کنی؟! می‌گوید: حالا به‌دنبال استمرارش هستم می‌خواهم ببینم که آیا این وجود مستمر، منقلب به ضرورت شد، آیا حتماً دیگر باید استمرار داشته باشد؟ نه، یك‌دفعه من‌باب‌مثال بچه مریض مى‏شود مى‏افتد و فوت مى‏كند. این معنایش این است که امكان ذاتى در هر حالى و در هر جهت، لاینفك از ممكنات و از موصوف متصف به امكان خواهد بود؛ در مقام تعین و خلق، امكان ذاتى همه خواهد بود. این معنی، معناى امكان است. حالا این امكان برای قضایاى ما ضرورت دارد. بین این امكانى كه موضوع قرار گرفته و آن ضرورتى كه بر این حمل مى‏كنیم آیا ضرورت دارد؟ آیا اینكه ضرروت را براى امكان آوردیم، ضرورت دارد یا نه به‌جاى ضرورت مى‏توانستیم امتناع بگذاریم؟ آیا به‌جاى آن قضیۀ ذهنى مى‏توانستیم امتناع یا امكان بگذاریم؟ اگر این‌طور بود باز انقلاب پیش مى‏آمد و تسلسل لازم مى آمد. ایشان مى‏گویند: ضرورت ندارد كه یك جهت قضیه‌اى كه ذهن مى‏تواند مفهوم قرار بدهد، حتماً آن جهت قضیه را مفهوم قرار بدهد، چنین ضرورتى وجود ندارد. و شما هم بیخود زحمت نكشید، بیش از این كار دارید، اینها براى آدم‌هاى بیكار است، واقعاً یك‌عده باید همین‌طور بیكار بمانند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: ممكن، ممكن است بالضرورة، واجب هم واجب است بالضرورة، ممتنع هم ممتنع است بالضرورة، این یك امر بدیهى است. آیا ایشان بیش از این مى‏خواهند بگویند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> فرض كنید مى‌گوئیم كسى كه به مقام ولایت برسد داراى این خصوصیات خارجى خواهد بود خوب این كارى نداریم كه این آیا الان در خارج ولى وجود دارد، صَرف نظر از «امام علیه السلام» یا ولى در خارج وجود ندارد. ما به او كار نداریم، ما الان داریم تعریف این را مى‌كنیم. و حمل این محمولات و اوصاف بر موضوع استدعاى وجود خارجى را نمى‌كند، و حالا كه ما این محمولات را حمل بر موضوع مى‌كنیم، لاجرم باید وجود خارجى هم در اینجا محقق باشد، نخیرممكن است باشد، ممكن است ولى اى درخارج هم نباشد. این هیچ استدعا ندارد. این یك مطلبٌ یا اینكه ما مى‌آئیم موضوع را موجود تصّور مى‌كنیم یعنى موضوعى كه وجود دارد مثل زید مثل فرض كنید كه امامى كه هست امامى كه در خارج هست ما او را مى‌آئیم تصور مى‌كنیم. امامى كه درخارج وجود دارد اگر بخواهیم وصفى را بر او بار بكنیم. دیگر این وصف به ماهیت امام بر نمى‌گردد. این وصف به وجود امام بر مى‌گردد. امامى كه الان در خارج وجود دارد داراى این اوصاف است. داراى این خواص است. كه در روایات داریم «امام علیه السلام» مثل خورشید مى‌ماند گرچه‌</w:t>
-[...127 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+        <w:t xml:space="preserve">استاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">» یعنى چنان مى‌روند نه اینكه این ماشین جهنم است، مى‌روند در جهنم خیالشان. مى‌روند در جهنم توهمشان مى‌روند در جهنم انا نیتشان، مى‌روند در جهنم افتراق خودشان از بقیه مردم مى‌روند در جهنم تفرّد خودشان، از حالت جمعیت به حالت‌</w:t>
+        <w:t xml:space="preserve">: بله، ایشان هم همین را مى‏خواهند بگویند. مى‏خواهند بگویند: این یك مسئلۀ عادى است و مطلب عادى است كه به جهت قضیه در خارج برمى‏گردد. حالا شما به این جهت عادى [چه لحاظی می دهید؟]</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> تفرّد مى‌آیند و اصلًا انگار در دنیا پرنده اى پر نمى‌زند، الّا به دور سر اینها و تمام عالم مى‌گردد بر مدار فكر اینها و سلیقه اینها. اینها هم مال چه هست؟ مال جهل است آقاجان جهل است اینها همه اش مال جهل است.</w:t>
+        <w:t xml:space="preserve">اللهمَ صلّ علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...31993 lines deleted...]
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -32680,61 +751,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -32760,800 +831,70 @@
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">١- فرقان آيه ٦٣</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">الحکمة المتعالیة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">١- سوره الفرقان ٢٥ ذيل آيه ٦٣</w:t>
-[...704 lines deleted...]
-        <w:t xml:space="preserve">سورة فصلت (٤١) ذيل آيه ٥٣</w:t>
+        <w:t xml:space="preserve">، ج 1، ص 144.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -37646,56 +4987,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -37711,51 +5051,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -37980,51 +5320,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -38799,51 +6139,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -38913,72 +6253,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -39188,62 +6531,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -39303,250 +6648,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -39623,50 +6997,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -40115,120 +7501,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>