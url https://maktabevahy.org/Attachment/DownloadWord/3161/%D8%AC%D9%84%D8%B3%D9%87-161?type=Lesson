--- v1 (2026-05-23)
+++ v2 (2026-07-26)
@@ -751,61 +751,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="54" name="_x0000_i0054" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0054" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>