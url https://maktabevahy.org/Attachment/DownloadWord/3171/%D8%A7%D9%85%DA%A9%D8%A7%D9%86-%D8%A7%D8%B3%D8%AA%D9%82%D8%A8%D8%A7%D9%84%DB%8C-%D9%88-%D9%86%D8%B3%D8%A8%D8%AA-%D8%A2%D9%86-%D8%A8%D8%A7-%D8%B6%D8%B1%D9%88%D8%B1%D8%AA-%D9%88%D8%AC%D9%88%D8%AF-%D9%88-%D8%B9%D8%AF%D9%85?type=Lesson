--- v0 (2026-06-02)
+++ v1 (2026-08-03)
@@ -918,76 +918,106 @@
         </w:rPr>
         <w:t xml:space="preserve">إِنَّ ٱلظَّنَّ لَا يُغۡنِي مِنَ ٱلۡحَقِّ شَيۡ‍ًٔا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اینها همه ظنی است دیگر. واقعاً مولانا در اینجا خیلى عالى و عجیب در موارد عدیده‏اى علوم بنى‌آدم و بنى‌البشر را مى‏آید و توضیح می‌دهد مى‏گوید:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">همه‌اش خیال! می‌گوید: آخ، آن آمده به من این‌طور نگاه كرده، من بروم این‌طور كنم! آى، این آمده نسبت به من این گمان را كرده، من بروم این‌طور كنم! آى، آن فلان كرده! مى‏روند، مى‏زنند، ادعاى خدا، ادعاى پیغمبر، ادعای حمایت از اسلام و حمایت از خدا و حمایت از عرفان می‌کنند، بر مغزشان بزنید و له‏شان كنید! همۀ اینها تخیل است، همۀ اینها ظنى است! بعد وقتى كه طرف مى‏رود به یكى مى‏گوید: قضیه این‌طور است. مى‏گوید: عجب، این‌طور بوده؟! عجب، آن‌طور بوده؟! سه سال این طور، ده سال آن طور، بیست سال بالا و پایین بیار تازه [می‌گوید: عجب!] اینكه اولیاء و بزرگان و... این حرف‌ها و این قضایا را ندارند چون اشراف دارند. حالا طرف هر طور باشد او اشراف دارد که در این قلب چه مى‏گذرد، وقتى اشراف دارند مشكلى هم پیدا نمى‏كنند. آن اشراف ندارد، علومش انفعالى است، امروز این‌طور مى‏شود، فردا آن‌طور مى‏شود. چون انفعال است، امروز از این برمی‌‏گردد این‌طور عكس‌العمل نشان می‌دهد، فردا از آن برمى‏گردد، دوباره پس‌فردا این‌طرف مى‏آید با آن طرف مى‏زند و قلبش را برمى‏گرداند و... ، آن‌وقت دائماً در حال تزاحم و ... همین‌طور می‌باشد. لذا این مطلب مرحوم آخوند بسیار مطلب عالى‌ای است كه مى‏فرماید: علوم ما علوم انفعالى است و همه امكانى است و جنبۀ فعلى ندارد و همه ظنى و تخیلى است.</w:t>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جان همه روز از لگد كوب خیال *** وز زیان و سود وز خوف زوال</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نی صفا می‌ماندش نی لطف و فر *** نی به‌سوی آسمان راه سفر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">همه‌اش خیال! می‌گوید: آخ، آن آمده به من این‌طور نگاه كرده، من بروم این‌طور كنم! آى، این آمده نسبت به من این گمان را كرده، من بروم این‌طور كنم! آى، آن فلان كرده! مى‏روند، مى‏زنند، ادعاى خدا، ادعاى پیغمبر، ادعای حمایت از اسلام و حمایت از خدا و حمایت از عرفان می‌کنند، بر مغزشان بزنید و له‏شان كنید! همۀ اینها تخیل است، همۀ اینها ظنى است! بعد وقتى كه طرف مى‏رود به یكى مى‏گوید: قضیه این‌طور است. مى‏گوید: عجب، این‌طور بوده؟! عجب، آن‌طور بوده؟! سه سال این طور، ده سال آن طور، بیست سال بالا و پایین بیار تازه [می‌گوید: عجب!] اینكه اولیاء و بزرگان و... این حرف‌ها و این قضایا را ندارند چون اشراف دارند. حالا طرف هر طور باشد او اشراف دارد که در این قلب چه مى‏گذرد، وقتى اشراف دارند مشكلى هم پیدا نمى‏كنند. آن اشراف ندارد، علومش انفعالى است، امروز این‌طور مى‏شود، فردا آن‌طور مى‏شود. چون انفعال است، امروز از این برمی‌‏گردد این‌طور عكس‌العمل نشان می‌دهد، فردا از آن برمى‏گردد، دوباره پس‌فردا این‌طرف مى‏آید با آن طرف مى‏زند و قلبش را برمى‏گرداند و... ، آن‌وقت دائماً در حال تزاحم و ... همین‌طور می‌باشد. لذا این مطلب مرحوم آخوند بسیار مطلب عالى‌ای است كه مى‏فرماید: علوم ما علوم انفعالى است و همه امكانى است و جنبۀ فعلى ندارد و همه ظنى و تخیلى است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّما الإمكانُ و الظنُ بحسبِ حالِ الماهیاتِ الغیرِ المستدعیّةِ لشی‏ءٍ مِن طرفَی الوجودِ و العدمِ و هو لا ینفَكُّ عن إیجابِ الوجودِ الناشی مِن اقتضاءِ السلبِ التامِ و الجمهورُ یظُنّونَه كذلك فی الواقعِ و التحقیقُ یَأباه لأنّ الممكنَ ممكنٌ بذاتِه واجبٌ بوجودِ علتِه و ممتنعٌ بعدمِها فما لا یُعلَمُ مِن الممكن إلا الإمكانُ فلا یُتَصَوَّرُ أن یُعلَمَ منه أنّه واقعٌ أو غیرُ واقعٍ و إن عُلِمَ وجودُ سببِه كان وجودُه واجبًا لا ممكنًا و إن عُلِمَ عدمُ سببِه كان عدمُه واجبًا لا ممكنًا فإذن وجودُ الممكناتِ باعتبارِ السببِ واجبٌ فلوِ اطَّلَعنا علىٰ جمیعِ أسبابِ شی‏ءِ واحدٍ و عَلِمنا وجودَها قَطَعنا بوجودِ ذلك الشی‏ءِ لأنّه صارَ واجبًا باعتبارِ وجودِ أسبابِه و الأوّلُ تعالى یَعلَمُ الحوادثَ المستقبلةَ بأسبابِها لأنّ الأسبابَ و العللَ ترتَقی إلَى الواجبِ الوجودِ و كلُّ حادثٍ ممكنٌ فهو بسببِه واجبٌ و لو لم یَجِب بسببِه لما وُجِدَ و سببُه أیضًا واجبٌ بغیرِه إلىٰ أن ینتهیَ إلىٰ مسببِ الأسبابِ مِن غیرِ سببٍ فلمّا كان هو عالمًا بترتّبِ الأسبابِ كان عالمًا بلا وَصمةِ شكٍّ یعتَریه و المُنجِّمُ لمّا تَفَحَّصَ عن بعضِ أسبابِ الوجودِ و لم یَطَّلِع علىٰ جمیعِها لا جَرَم یحكُمُ بوجودِ الشی‏ءِ ظنًّا و تخمینًا لأنّه یجوزُ أنّ ما اطَّلَعَ علیها رُبما یُعارِضُه مانعٌ فلا یكونُ ما ذَكَرَه كلَّ السببِ بل ذلك مع انتفاءِ المصادماتِ و المعارضاتِ فإن اطَّلَعَ علىٰ أكثرِ الأسبابِ قَویَ ظَنُّه و إن اطَّلَعَ علَى الكلِّ حَصَلَ له العلمُ كما یُعلَمُ فی الشتاءِ أنّ الهواءَ سیُحمَى بعدَ ستةِ أشهُرٍ لأنّ سببَ الحِمَى كونُ الشمسِ قریبَ المَمَرِّ مِن سمتِ الرأسِ و ذلك فی وسطِ البروجِ الشمالیةِ لسُكّانِ الأقالیمِ الشمالیةِ و یَعلَمُ بحكمِ الأوضاعِ السماویّةِ و عادةِ الله فیها و سنةُ الله التی لا تبدیلَ لها أنّ الشمسَ لا یُتغَیَّرُ مسیرُها و أنّها ستعودُ إلَى الأسدِ بعدَ هذه المدّةِ و سنَزیدُك إیضاحًا لهذا مِن ذی قِبَلٍ فی كیفیةِ علمِ الله تعالى بالمتغیّراتِ إن شاءَ الله تعالى.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«امكان و ظن به‌حسب حال ماهیاتى است كه استدعا نمى‏كنند هیچ‌كدام از دو طرف وجود و عدم را، و این منفك نیست از ایجاب وجودى كه ناشى مى‏شود از اقتضاى سلب تام. (سلب تام بیاید و وجود را براى این تام و تمام كند.) جمهور همه خیال مى‏كنند درواقع به همین كیفیت است و تحقیق اِباء مى‏كند، چون ممكن، ممكن است به ذات خودش، ولى وجوب بالغیر دارد و واجب است بر وجود علتش و ممتنع است به عدم آن علتش. آن چیزى كه را انسان از ممكن نمى‏داند و فقط یك امكان مى‏داند. نمى‌داند که آیا واقع است یا غیر واقع. ولى درواقع خالى از یکی از این دوتا نیست. اگر وجود سببش را بدانیم، خب این وجودش واجب مى‏شود و دیگر ممكن نیست، و اگر عدم سببش را بدانیم یعنى علم به عدم سبب داشته باشیم، عدم آن واجب است نه ممكن. پس وجود ممكنات به اعتبار سبب واجب مى‏شوند و به اعتبار عدم سبب ممتنع مى‏شوند. اگر خداوند به ما چشمى بدهد كه بر همۀ اسباب شى‏ء واحد اطلاع پیدا كنیم و وجود اینها را بدانیم، یعنی علل و اسباب را، ما قطع به وجود این پیدا مى‏كنیم، اگرچه در زمان او نباشیم، چون این به اعتبار وجود اسبابش واجب مى‏شود. خداوند متعال علم به حوادث مستقبل به اسبابش دارد، چون تمام اسباب و علل به خودش برمى‏گردد؛ پس چطور علم نداشته باشد و هر حادث ممكنى به سبب او واجب مى‏شود؟! و اگر واجب نشود به سبب او، هیچ‏گاه پیدا نخواهد شد و ممتنع خواهد بود. و سبب این حادث ممكن واجب است با سبب بالاتر از خودش، تا اینكه منتهى شود به مسبب الأسباب، آن كسى كه دیگر سببى او را تسبیب نمى‏كند. از آنجایی كه او عالم به ترتب اسباب است، عالم است بدون هیچ نوع شكى كه شامل آن شود و آن را بگیرد. و از آنجایی كه منجم تفحص از بعضى از اسباب وجود مى‏كند برحسب مسائل ریاضى و هیئى و تنجیم، اما بر همۀ آن علل و اسباب مطلع نیست، از روی ناچاری حكم به وجود یك شیئى مى‏كند ظناً و تخمیناً (اینکه مثلاً ممكن است در سال دیگر این حادثه اتفاق بیفتد، چون اقتران فلان ستاره در کنار فلان ستاره مى‏شود و اگر این‌طور شود این حكایت از این مى‏كند كه باران مى‏بارد!! گاهى‌اوقات این منجم‌ها واقعاً كشف سرّ مستسر هم مى‏كنند!! یا اینکه اوضاع كواكب دلالت مى‏كند كه ابر در آسمان مى‏آید!! خب خودمان داریم مى‏بینیم!! یا مى‏گوید: ظاهراً در تابستان گرما مى‏آید، ظاهراً هوا گرم مى‏شود!!) به‌خاطر اینکه تجویز مى‏كند آن چیزی را كه بر آن مطلّع شود. و چه‌بسا ممكن است مانع بیاید؛ لذا به‌صورت ظن مى‏گوید. آن را كه ایشان مى‏گوید همۀ سبب و علت نیست، بلکه این مسئله‏اى را كه ایشان مى‏گوید، بعضى از اسباب است در صورتى كه مصادمات و معارضات با تحقق این پدیده نباشد. اگر بر اسباب بیشتر اطلاع پیدا كند ظنش محكم‌تر مى‏شود و اگر مانند مبادى وجود و اوائل الوجود بر همۀ اسباب اطلاع پیدا كند، علم پیدا مى‏شود؛ همان‌طورى كه در شتاء بعد از شش ماه هوا گرم مى‏شود، به‌خاطر اینكه سبب گرما این است، شمس ممرّش از سمت الرأس نزدیك است. (البته این بنا بر نظر قدیم است، بنا بر نظر جدید، دور به‌حساب مى‏آورند و مى‏گویند: در تابستان خورشید دور مى‏شود و چون اشعه‏اش به‌طور مستقیم مى‏خورد گرم‌تر است و در زمستان خورشید نزدیك مى‏شود.) و این در وسط برج‌هاى شمالى است (كه حَمَل و ثور و جوزا و سرطان و أسد و سنبله و... باشد.) در وسط برج‌هاى شمالى مى‏گویند براى سكان اقالیم شمالى در نیم‌كرۀ شمالى است و بعد برمى‏گردد براى نیم‌كرۀ أرضى که تابستان و بهار پیدا مى‏شود. علم به حكم اوضاع سماویه پیدا مى‏كند و عادت خداوند در این اوضاع سماوى است، و سنت الهى كه تبدیلى برایش نیست، اینها هم سلسلۀ علل و اسباب است كه خورشید مسیرش تغییری پیدا نمى‏كند، و برمى‏گردد به أسد. بعد از یك‌مدت برمى‏گردد و هوا گرم مى‏شود. و ما یك توضیح بیشترى به همین زودی براى شما در كیفیت علم حق تعالى بالمتغیرات إن‌شاء‌الله تعالى خواهیم داد، در آنجایی که دربارۀ‌ پروردگار صحبت می‌کنیم.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهمَ صلّ علی محمد و آل محمد</w:t>
@@ -1377,61 +1407,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i1025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i1025" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1504,50 +1534,87 @@
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. سوره یونس (10)، آیه 36.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثنوی معنوی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (میرخانی)، دفتر اول، ص 12.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>