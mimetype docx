--- v0 (2026-06-02)
+++ v1 (2026-08-03)
@@ -355,50 +355,69 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا اگر گفتیم که شاید منظور آقایان در این قضیۀ امکان بالقیاس الی الغیر، مسئله خود ماهیت است صرف نظر از وجود و عدم، این‌طور مسئله را بحث کردیم که ماهیت زید در ارتباط با ماهیت عمرو در اینجا امکان بالقیاس الی الغیر دارد، وجود خارجی ندارد، یعنی زید می‌خواهد در خارج باشد یا نباشد، ما می‌گوییم که آیا بین وجود زید و وجود عمرو دعوا هست یا بین این دوتا آشتی هست؟ هنوز هیچ کدام هم نیستند! هنوز هیچ‌کدام پا به عرصۀ وجود نگذاشته‌اند! آیا بین آنها تنازع در بقاء است یا توافق در بقاء است؟ بین این دوتا چه حکمی در اینجا حاکم است؟ این زید و عمروی که با همدیگر لحاظ می‌شوند و هردو هم وجود ندارند و 10 سال دیگر می‌خواهند وجود پیدا بکنند، ارتباط بین این دوتا چیست؟ یک امکان ذاتی دارند که مال خودشان است، یعنی زید فی‌حدنفسه صرف نظر از وجود و عدم این امکان ذاتی دارد، یعنی در ارتباط با وجود، در حمل وجود بر او ممکن بالذات است. حالا در ارتباط با آن می‌گوییم: این امکان بالقیاس الی الغیر است. آن که مزاحمتی با این ندارد، و از یک طرف وجود او هم برای این ضرورت ندارد، او که علت برای این نیست تا اینکه این امکان بالقیاس الی الغیر نباشد بلکه واجب بالغیر باشد، و از یک طرف وجود این هم برای او ضرورت ندارد، عدم این هم برای او ضرورت ندارد. یعنی ضرورت هیچکدام؛ نه ضرورت عدم است برای غیر و نه ضرورت وجود است. این امکان بالقیاس الی الغیر در اینجا ثابت می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اگر این مطلب را آقایان بفرمایند، اشکالی که در اینجا وارد می‌شود این است که در امکان همیشه وجود مدنظر است برای اتصاف یک ماهیت به امکان و عدم امکان. یعنی همان‌طور که در بحث امروز ـ که نمی‌دانم می‌رسیم یا نه ـ مرحوم آخوند می‌خواهند ثابت کنند که ماهیت من حیث هی را اگر شما درنظر بگیرید، در اینجا هیچ وصفی را این ماهیت قبول نمی‌کند؛ مثلاً اگر ماهیت قرطاس را درنظر بگیرید، این قرطاس وصف بیاض را اقتضا نمی‌کند. آیا در قرطاس بیاضیت خوابیده است؟ بیاضیت و سوادیت و احمراریت در قرطاس نخوابیده است. پس همان‌طور که این قرطاس، اوصاف را فی‌حدنفسه اقتضا نمی‌کند، همین‌طور این قرطاس، وجود را و حتی عدم را فی‌حدنفسه اقتضا نمی‌کند. یعنی یک ماهیتی را که شما مد‌نظر قرار بدهید، این ماهیت در ذاتش وجود نخوابیده، کما اینکه این‌همه ماهیات معدومه داریم. و همین‌طور در ذات ماهیت عدم نخوابیده، که صرف اینکه شما یک ماهیت را درنظر بگیرید، عدم آن به نظرتان بیاید؛ نه‌خیر، خود او در نظر می‌آید. اصلاً واقعاً همین‌طور است دیگر! وقتی که شما یک ماهیت را تصور می‌کنید اصلاً کاری به وجود و عدم او ندارید، بعد صحبت در این می‌کنید که آیا این ماهیت هست یا نه؟ آیا در خارج هست یا نه؟ به وجود و به عدم او اصلاً توجهی نمی‌شود. و این قضیه در همۀ مسائل ذهنیه هست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا مسائل خارجیه را دیگر در بحث امروز اصلاً فرصت نیست. در روز بعد راجع به اشکال دیگری که بر این مسئله وارد می‌شود صحبت می‌شود که چطور مرحوم آخوند در فرق بین هلیۀ بسیطه و هلیۀ مرکبه در اختلاف بین قضایای تصدیقیه و بین تصورات، در آنجا نفی ضرورت را از تصور می‌کنند اما در قضایای تصدیقیه در آنجا حکم به وجود موضوع می‌شود. این را عرض می‌کنم از باب اینکه این مطلب مورد نظرتان باشد تا اشکالی که به مرحوم حاجی و مرحوم آخوند وارد می‌شود در آن مسئله بیاید. اگر یادتان باشد، به‌نظر می‌رسد که این قضیه را من به‌عنوان اشاره، حتی در بحث منظومه که می‌فرماید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و قَدِّمَن سلباً علَى‏ الحیثیةِ *** حتّى یعُمُّ عارضَ المَهیّةِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در آنجا این مطلب را به‌نحو اشاره عرض کردم که اشکالی در اینجا هست، ولی ظاهراً در آنجا طبق اقتضای مقام نگفته بودم.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آن مطلب در اینجا می‌آید که فرق بین قضیۀ سالبة الموضوع و بین قضیۀ معدولة المحمول که سلب آیا به محمول بخورد یا سلب مقدم بر موضوع و محمول بشود؟ فرق بین «زیدٌ لا قائم» و فرق بین «زیدٌ لیس بقائمٍ» در آنجا یک مسائلی هست که إن‌شاءالله می‌آید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -828,61 +847,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -928,50 +947,87 @@
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحکمة المتعالیة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج 1، ص 155.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح المنظومة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏2، ص 329.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>