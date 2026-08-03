--- v0 (2026-06-02)
+++ v1 (2026-08-03)
@@ -1,44 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
@@ -165,72 +166,108 @@
         </w:rPr>
         <w:t xml:space="preserve">خروج امکان بالقیاس الی الغیر از تقسیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا ما عرضمان با کمال جسارت به مرحوم آخوند این است: شما که یک‌هم‌چنین مطلب و یک‌هم‌چنین اتجاه دو وجود در ارتباط و در قیاس به هم این مسئله را هم مد‌نظر قرار بدهید که چطور ممکن است که ما تمام دایرۀ وجود را محکوم قانون علیت و معلولیت بدانیم و آنگاه امکان بالقیاس الى الغیر هم داشته باشیم؟! به جهت اینکه در امکان بالقیاس الى الغیر آنچه مدنظر است این است که ما یک ماهیت را نه به‌لحاظ یک ماهیت دیگر بلکه به‌لحاظ وجود خارجى او لحاظ مى‏کنیم. اگر شما یک ماهیت را، یعنى خود یک ماهیت را به‌لحاظ نفس ماهیت دیگر مدنظر قرار مى‏دادید این مطلب اشکال نداشت و اشکالش لغویت بود، به‌لحاظ اینکه مواد ثلاث به‌لحاظ وجود بر ماهیات حمل مى‏شوند نه به‌لحاظ نفس ذاتیات. به‌لحاظ نفس ذاتیات، این مواد ثلاث بر این وجود حمل نمى‏شوند الا اینکه ما بخواهیم ذاتیات یک ماهیت را بر یک ماهیتى حمل کنیم؛ اربعه را بر زوج حمل کنیم، زوحیت را بر اربعه حمل کنیم، کارى نداریم به اینکه اربعه وجود خارجى دارد یا ندارد. در حمل ذاتیات یک ماهیت بر یک ماهیت دیگر اشکال ندارد، وجود مد نظر نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا اشکال مهمى که در همین بحث اگر برسیم می‌آید که در بحث تقدم سلب بر قضیه است یا اینکه تأخر سلب از موضوع است، که بحث معدوله و غیرمعدوله پیش مى‏آید و در اینجا هم باز مسائلى هست. آنچه در اینجا مطرح است این است که فقط در جایى که ذاتیات یک ماهیت را شما بخواهید بر موضوع و بر آن ماهیت حمل بکنید، مسئلۀ ضرورت هست، والا در غیر آن صورت همیشه به‌لحاظ وجود ماهیت است که یا امتناع بر این ماهیت حمل مى‏شود، [مثل اینکه] آیا شریک البارى فى‌حدنفسه ممتنع است یا نه؟ نه‌خیر، ممتنع نیست، ولى وقتى که مى‏خواهد به‌لحاظ وجود خارجى بیاید مى‏شود ممتنع. شما هزارتا شریک البارى در ذهن بیاورید، آن‌قدر ما شریک البارى در ذهنمان آوردیم، هیچ ممتنع نیست بلکه ضرورت هم دارد و این از مرحلۀ امکان هم گذشته است!!</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ای هواهای تو هوا انگیز *** وی خدایان تو خدای آزار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کار از شریک الباری و این حرف‌ها گذشته است! مسئله در ما ضرورت دارد. نکته این است که ماهیات فی‌حدنفسه ممتنع نیستند، همین‌که ماهیات لباس خارج و وجود خارج می‌خواهند بگیرند، یا می‌شوند ممتنع، یا مى‏شوند ممکن ـ چطور اینکه در امکانش‏ هم یک بحث دقیقی هست ـ و یا اینکه مى‏شوند ضرورت. اما خود ماهیت فى‌حدنفسه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لیست الا هى، الماهیةُ مِن حیث هى لیست الاّ هى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، فقط خودش فى‌حدنفسه مطرح است، فقط در مرتبۀ نفس الامرىِ ذات، نه نفس الأمرىِ خارج. در مرتبۀ نفس الامرى ذات است که حمل ذاتیات ماهیت بر ماهیت مى‏شود ضرورت. اما در اینجا که مطلب ما امکان بالقیاس الى الغیر است، قطعاً آنچه متعلّق به مادۀ قضیه است، و مادۀ قضیه متعلَّق است و جهت به او تعلّق دارد وجود خارج است، یعنى وجود خارجى ماهیت است که جهت را مى‏پذیرد و مادۀ در قضایا را به خود مى‏پذیرد. این به‌خاطر آن است، والا اگر شما وجود خارجى را براى ماهیت درنظر نگیرید، نه ضرورت حاکم است و نه امکان و نه امتناع. ماهیت، ماهیت است دیگر. شما هزارتا ماهیت در ذهنتان مى‏آورید، حتى اجتماع نقیضین را در ذهنتان مى‏آورید، أعدام را هم در ذهنتان مى‌آورید، شریک البارى را هم در ذهنتان مى‏آورید و هیچ مشکلى هم پیدا نمى‏کنید و سُر و مُر و گُنده هم در خیابان راه مى‏روید! هزارتا شریک البارى هم در سرتان هست بعد هم در خیابان راه مى‏روید. گفت:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسیط زمین، سفرۀ عام اوست *** بر این خوان یغما چه ‌دشمن چه ‌دوست</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کافر و مشرک و مؤمن همه دارند از این سفرۀ خدا مى‏خورند و آن‌وقت خدا را هم لعنت مى‏کنند. هم لعنتش مى‏کنند و هم خلاف مى‏روند و بعد هم از نعمت‌هاى خدا مى‏خورند! خب کار خدا این است دیگر، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یا ذاالجود و الکرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">! این کار ما است و آن هم کار او. او کار خودش را مى‏کند و ما هم کار خودمان را و ما هردو کار خودمان را مى‏کنیم، ولى فردا معلوم مى‏شود که چه کسی دست بالا را دارد! این مسئله مربوط به این قضیه است.</w:t>
@@ -371,101 +408,124 @@
         </w:rPr>
         <w:t xml:space="preserve">مى‏ماند مرتبۀ سوم که مرتبۀ وجود خارج است که شکى در او نیست، به او نفس الامر اطلاق مى‏شود و او عبارت است از وجود خارجى زید و وجود خارجى اشیاء. حالا صحبت در این است که به کدامیک از مراتب این ماهیت، این جهات ثلاث حمل مى‏شود؟ به ماهیتى که وجود لباس خارجی به‌خود گرفته مثل این کتاب یا به ماهیتی که لباس وجود ذهنى به‌خود گرفته یا به ماهیت در مقام تقرر به ذات خودش بدون توجه به لباس وجود ذهنى و به لباس وجود خارجى؟ به کدامیک از اینها مواد ثلاث حمل مى‏شود؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا ما از پایین به بالا مى‏آییم. شکى نیست در اینکه ماهیتى که لباس وجود خارج به‌خود گرفته است یکى از این مواد ثلاث بر او حمل مى‏شود. یعنى ماهیتى که در خارج محقق است، یا این وجود ذاتى براى اوست مثل بارى تعالى، این مى‏شود واجب بالذات، ـ یعنى ما به‌لحاظ خارج در اینجا این جهات را حمل مى‏کنیم ـ یا وجود خارج براى او امتناع دارد این مى‏شود امتناع بالذات یا امتناع بالغیر، یا اینکه این وجود خارج برای او تساوى الطرفین است که مى‏شود امکان ذاتى. پس ماهیاتى که همۀ این ماهیات در عالم خارج وجود دارند یا اینکه وجود ندارند ولى ممکن است وجود پیدا کنند، اینها در اینجا مشمول چه هستند؟ مشمول حکم به امکان بالذات هستند. این ماهیت را ما به‌لحاظ وجود خارجى در اینجا ملاحظه مى‏کنیم، یعنى مى‏گوییم: این وجود خارجى هیچ ضرورتى برای این ماهیت ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اگر خدا نمى‏خواست هیچ مسئله‌ای هم پیش نمى‏آمد. حالا ما سر خدا منت بگذاریم که بله، ما فلان هستیم! نه، خدا هم حالا لطف کرده و ما مصلحت را هم نمى‏دانیم چیست! گاهى اوقات آدم مى‏گوید: خدایا، ما مصلحت این را نمى‏دانیم، این دیگر چه کارى بود که تو کردى؟! خدا مى‏گوید: خب نباید هم بدانى! تو چه کسى هستى که بخواهى از مصلحت من مطلع شوی؟! مى‏گویند: خدایا ما نمى‏دانیم که صدام را براى چه درست کردى؟! اتفاقاً صدام خیلى مفید است! خیلى فوائد دارد! بله، صدام خیلى مفید است و خیلى فوائد دارد! حالا ما کارى به بى‌دینى و لامذهبى او نسبت به خودش و ارتباطش با مسائل خودش نداریم ولى بالاخره این یک موجودى است که در عالم خلق، خدا از او خوب استفاده مى‏کند و خوب در کار خودش و در جریان خودش از او بهره‌بردارى مى‏کند! حالا مى‏گویند: خدایا ما نمى‏دانیم این چه مصلحت است! مگر قرار است که همیشه ما بدانیم؟! مگر قرار است که ما بدانیم؟! بله، اگر ما هم مى‏فهمیدیم که خدا مى‏شدیم، دیگر بنده نبودیم! ما یک عقل داریم ـ تازه اگر داشته باشیم، اگر داشته باشیم این‌قدر کم است! حالا با این که به‌اندازۀ یک پشه هست و پف بکنیم می‌رود، مى‏خواهیم کل عالم وجود را بسنجیم؛ کل عالم! شما از پشت دیوار خانه ات خبر ندارى، آن‌وقت مى‏خواهى تمام سلسلۀ عرشیه و فرشیه و ملائکه و عقول مجرده و فلان و همۀ اینها را ارزیابى کنى! نه جانم، اگر داشته باشیم این‌قدر کوچک است، خیلی کوچک! من این را شوخى نمى‏کنم! جدى مى‏گویم! واقعیت قضیه این است!</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پشه کى داند که این باغ از کى ست *** کو بهاران زاد و مرگش در دى ست</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> [این پشه در] باغى که درخت‌هاى هفت هزار ساله و هشت هزار ساله دارد [آمده‌ است]. ما یک جا رفتیم که روی این درخت‌هایی که آنجا بود تابلو داشت که مثلاًا ین درخت هشت هزار سال سن دارد، این سه هزار و پانصد ساله است، این شش هزار ساله است. حالا یک پشه بیاید و بالاى این درخت بنشینید و بخواهد عمر این درخت را ارزیابى کند! تو دو ماه بیشتر مهلتت نیست چطور مى‏توانى ارزیابى کنى و به خصوصیات این درخت پى ببرى که کى آمده، چه حوادثی بر این درخت گذشته، چه بادهایی آمده، چه برف‌هایی روی آن آمده، چه باران‌هایى روی آن ریخته، چه تبرهایى به این خورده، چه بلاهایى بر سر این آمده است؟! این که مشخص نیست! این یک مسئله.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مطلب دیگر اینکه این وجود را ما در مرتبۀ ذهن به او توجه مى‏کنیم. آن وجودى که در مرتبۀ ذهن آمده است، یعنى آن ماهیتى که در مرتبۀ ذهن، لباس وجود به‌خود گرفته است، آن هم به یکى از آن جهات ثلاث در مرتبۀ ذهن موجّه مى‏شود: یا اینکه آن ماهیت که لباس وجود ذهنى گرفته است، این وجود براى او ضرورت داشته یا ضرورت نداشته یا امتناع داشته است. وجود ضرورت نداشته به‌لحاظ اینکه دیروز نبوده و فردا هم نخواهد بود، فقط در یک ثانیه شما یک ماهیتى را تصور کرده‌اید، پس وجود براى او ضرورتى نداشته است. امتناع هم نداشته بالاخره به‌خاطر اینکه شما تصورش را کرده‌اید. پس‏ امکان بالذات می‌ماند؛ امکان ذاتى از نقطه نظر لباس وجود. این ماهیت در لباس وجود آمدن براى او امکان بالذات است و این هم مرتبۀ دوم از مراتب نفس الامر است. فقط مرتبۀ اول مى‏ماند که در مرتبۀ اول که مرتبۀ خود ماهیات است، در آن مرتبه مرحوم آخوند مى‏فرمایند که هیچ کدام از جهات ثلاث بر ماهیت حمل نمى‏شود. چون ماهیت، ماهیتى است که نه لباس وجود خارجى دارد و نه لباس وجود ذهنى دارد. بنابراین خود [این ماهیت] فى‌حدنفسه، این ماهیت صرف نظر از وجود، نه ممکن است چون </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الماهیة من حیث هى لیست هى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. وقتى که شما مى‏گویید: حیوان ناطق، حیوان ناطق در او امکان نخوابیده است. انسان حیوان ناطق است، حیوانیت است و نطق است. دیگر حیوان و ناطق و امکان [نیست]، امکان دیگر در او نیست، مثل اینکه بگوییم: حیوان و ناطق و وجوب یا بگوییم: حیوان و ناطق و امتناع. پس در مرحلۀ تقرر خود ماهیات، هیچ کدام از جهات ثلاث در آنجا راه ندارد. توضیح بیشتر إن‌شاءالله برای بعد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم صلّ علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
-      <w:footerReference w:type="even" r:id="rId4"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId6"/>
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
+      <w:footnotePr>
+        <w:pos w:val="pageBottom"/>
+        <w:numFmt w:val="decimal"/>
+        <w:numRestart w:val="eachPage"/>
+      </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -819,90 +879,245 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="46" name="_x0000_i0046" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0046" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیوان سنائی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، قصیده 75.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بوستان سعدی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، بخش 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rPavaraghi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اَدیم زمین، سفرۀ عام اوست *** بر این خوان یغما چه دشمن چه دوست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثنوی معنوی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (میرخانی)، دفتر دوم، ص 162.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
@@ -5002,50 +5217,57 @@
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:pos w:val="pageBottom"/>
+    <w:numFmt w:val="decimal"/>
+    <w:numRestart w:val="eachPage"/>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7191,51 +7413,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2122870525">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maktabevahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>