--- v0 (2026-06-02)
+++ v1 (2026-07-25)
@@ -599,234 +599,279 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» وجود موضوع در اینجا مفروض است، ما زید را ثابت کردیم و قیام را از او برداشتیم ولی درواقع منظور ما این است که زید هم نیست. اگر زید نباشد جملۀ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«زیدٌ لیس بقائمٍ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» در اینجا جملۀ صحیحی نخواهد بود. لذا می‌فرمایند:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">این قضیه در بحث موضوعات خارجی روشن شد، حالا می‌خواهیم این قضیه را منطبق کنیم بر ماهیات و بر لوازم ماهیات. اینکه مرحوم حاجی می‌فرمایند:</w:t>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و قَدِّمَن سلباً علَى‏ الحیثیةِ *** حتّى یعُمُّ عارضَ المَهیّةِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و بر مشی مرحوم آخوند هستند، معنایش این است که در باب ماهیات که هیچ چیزی در آنجا راه ندارد، ذاتیات هم در باب ماهیات راه ندارند. در آنجا اگر ما بخواهیم عبارت را درست ادا کنیم این‌طور باید ادا کنیم بگوییم: «</w:t>
-      </w:r>
+        <w:t xml:space="preserve">این قضیه در بحث موضوعات خارجی روشن شد، حالا می‌خواهیم این قضیه را منطبق کنیم بر ماهیات و بر لوازم ماهیات. اینکه مرحوم حاجی می‌فرمایند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لیست الماهیة مِن حیث هی الا هی</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">» نفی وجود از ماهیت می‌کند، از ماهیت نفی وجود می‌کند. و وقتی که نفی وجود از ماهیت کرد، ذاتیات ماهیتی که به‌لحاظ وجود بر ماهیت حمل می‌شوند، طبعاً از ماهیت سلب می‌شوند.</w:t>
+        <w:t xml:space="preserve">و قَدِّمَن سلباً علَى‏ الحیثیةِ *** حتّى یعُمُّ عارضَ المَهیّةِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بنابراین بر طبق مبنا که می‌گوییم: در ماهیت و در ذات ماهیت هیچ چیزی نخوابیده است جز خود آن ماهیت، حتی امکان هم در آنجا نخوابیده است، اگر بخواهیم این مطلب را با این عبارت بیان کنیم که </w:t>
+        <w:t xml:space="preserve">و بر مشی مرحوم آخوند هستند، معنایش این است که در باب ماهیات که هیچ چیزی در آنجا راه ندارد، ذاتیات هم در باب ماهیات راه ندارند. در آنجا اگر ما بخواهیم عبارت را درست ادا کنیم این‌طور باید ادا کنیم بگوییم: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«الماهیة من حیث هی لیست الا هی</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">» در اینجا چون ثبوت ماهیت به‌عنوان قضیه موجبه، موجب وجود ماهیت می‌شود و امکان به‌لحاظ وجود، حمل بر ماهیت می‌شود، دیگر امکان را نمی‌توانیم در اینجا از ماهیت سلب کنیم. برای اینکه بشود امکان را از ماهیت حتی سلب کرد باید عبارت «</w:t>
+        <w:t xml:space="preserve">لیست الماهیة مِن حیث هی الا هی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» نه‌اینکه بگوییم: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الماهیة لیست من حیث هی الا هی</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">» را منقلب کنیم به «</w:t>
+        <w:t xml:space="preserve">الماهیة من حیث هی لیست الا هی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». فرقش چیست؟ فرقش این است که وقتی می‌گوییم: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">الماهیة من حیث هی لیست الا هی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» ما در اینجا وجود ماهیت را لحاظ کردیم، وقتی که وجود ماهیت لحاظ بشود لوازم آن ماهیت هم طبعاً لحاظ خواهد شد، ولی اگر ما بخواهیم بگوییم که ماهیت در ذات و در مفهومش هیچ چیز نیست جز خودش، باید بگوییم: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">لیست الماهیة من حیث هی الا هی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">»، تا اینکه وجود را نتوانیم برای ماهیت ثابت بکنیم، و وقتی که نتوانستیم وجود را برای ماهیت ثابت کنیم، امکان هم به‌لحاظ وجود بر ماهیت حمل نمی‌شود. این کلام مرحوم آخوند و به‌تبع ایشان مرحوم سبزواری بود.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">اشکال به مرحوم آخوند و مرحوم سبزواری در طریق سلب امکان از ماهیت</w:t>
+        <w:t xml:space="preserve">» اصلاً نیست ماهیت من حیث هی مگر خودش! یعنی اصلاً ماهیتی را ما در اینجا تصور نکرده‌ایم، وجود ماهیتی را ما در اینجا تصور نکرده‌ایم! وجود ماهیتی را ما تصور نکرده‌ایم، نه به تصور ذهنی و نه به تصور خارجی که ذاتیات بخواهند بر آن حمل بشوند یا حمل نشوند. این عبارت «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لیست الماهیة من حیث هی الا هی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» نفی وجود از ماهیت می‌کند، از ماهیت نفی وجود می‌کند. و وقتی که نفی وجود از ماهیت کرد، ذاتیات ماهیتی که به‌لحاظ وجود بر ماهیت حمل می‌شوند، طبعاً از ماهیت سلب می‌شوند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">بنابراین بر طبق مبنا که می‌گوییم: در ماهیت و در ذات ماهیت هیچ چیزی نخوابیده است جز خود آن ماهیت، حتی امکان هم در آنجا نخوابیده است، اگر بخواهیم این مطلب را با این عبارت بیان کنیم که </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«الماهیة من حیث هی لیست الا هی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» در اینجا چون ثبوت ماهیت به‌عنوان قضیه موجبه، موجب وجود ماهیت می‌شود و امکان به‌لحاظ وجود، حمل بر ماهیت می‌شود، دیگر امکان را نمی‌توانیم در اینجا از ماهیت سلب کنیم. برای اینکه بشود امکان را از ماهیت حتی سلب کرد باید عبارت «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الماهیة لیست من حیث هی الا هی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» را منقلب کنیم به «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لیست الماهیة من حیث هی الا هی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»، تا اینکه وجود را نتوانیم برای ماهیت ثابت بکنیم، و وقتی که نتوانستیم وجود را برای ماهیت ثابت کنیم، امکان هم به‌لحاظ وجود بر ماهیت حمل نمی‌شود. این کلام مرحوم آخوند و به‌تبع ایشان مرحوم سبزواری بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اشکال به مرحوم آخوند و مرحوم سبزواری در طریق سلب امکان از ماهیت</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">اشکالی که در اینجا به نظر می‌رسد این است که همان مطلبی را که در ابتدای بحث عرض کردم در اینجا مورد بحث قرار می‌گیرد و آن این است که در قضایای سلبیه فرق نمی‌کند، تصور در آن قضایای سلبیه منافاتی با تصدیق ندارد بلکه تصدیق در قضایا با تصور در آن قضایا هر دو لازم و ملزوم همدیگر هستند. اگر شما می‌گویید: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">زیدٌ قائمٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» و تصدیق به قیام برای زید می‌کنید، تصور زید و تصور قیام را کرده‌اید، و همین‌طور در این تصدیق شما دو تصدیق دیگر و بلکه سه تصدیق دیگر خوابیده است: اول تصدیق به اینکه مفهوم زید در ذهن شما هست، این یک تصدیق ـ تصدیق‌ها تصدیق‌های بسیار ظریف و مخفی هستند! ـ دوم تصدیق به مفهوم قیام است که شما قیام را در ذهن خودتان تصور کرده‌اید، این هم تصدیق به این قضیه خوابیده، تصدیق سوم حمل قیام بر زید است و تصدیق چهارم که همان تصدیق ساذج و خالص است عبارت است از همان نسبت حکمیه، یعنی حکم به نسبت حکمیه. حالا در اینجا ما می‌خواهیم ببینیم که آیا در قضیۀ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و قَدِّمَن سلباً علَى‏ الحیثیةِ *** حتّى یعُمُّ عارضَ المَهیّةِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در اینجا تقدیم و تأخیر حرف سلب، دخالتی دارد یا دخالتی ندارد؟ خب ایشان و به‌تبع ایشان مرحوم حاجی می‌فرمایند: اگر امکان را بخواهید از این ماهیت سلب کنید باید عبارت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«الماهیة من حیث هی لیست الا هی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» را برگردانید به «</w:t>
@@ -1720,61 +1765,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="3" name="_x0000_i1027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="50" name="_x0000_i0062" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i1027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0062" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1820,50 +1865,87 @@
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. رجوع شود به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شرح منظومه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> از استاد محترم و معزّز، درس 112.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح المنظومة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏2، ص 329.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>