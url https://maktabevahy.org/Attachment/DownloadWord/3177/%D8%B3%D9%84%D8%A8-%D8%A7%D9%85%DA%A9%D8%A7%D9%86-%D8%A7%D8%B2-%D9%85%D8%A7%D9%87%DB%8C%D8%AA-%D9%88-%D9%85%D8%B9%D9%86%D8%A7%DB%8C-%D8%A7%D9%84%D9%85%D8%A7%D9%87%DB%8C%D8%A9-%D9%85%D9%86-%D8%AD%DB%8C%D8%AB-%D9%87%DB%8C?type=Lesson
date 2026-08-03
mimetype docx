--- v0 (2026-06-02)
+++ v1 (2026-08-03)
@@ -198,50 +198,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الأربعة لیس بفردٍ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» و با این اربعه، نه‌اینکه وجود اربعه ثابت کنید و بعد فردیت را از آن نفی کنید، نه‌خیر، در مقام حمل صفات ماهیت و لوازم ماهیت بر ماهیت اصلاً متکلم در مقام وجود و عدم قرار ندارد، بلکه در مقام هویت خود ماهیت قرار دارد. یعنی هویت خارجی او مد نظر نیست بلکه هویت تقرّریۀ او که همان نفس ماهیت اوست در آنجا مورد نظر است، درحالی‌که این بحثی که مرحوم آخوند در اینجا مطرح کردند به ماهیت از نقطۀ نظر وجود مفید و مطلوب است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بناء‌علی‌هذا در بحثی که مرحوم حاجی هم کرده بودند که:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و قَدِّمَن سلباً علَى‏ الحیثیةِ *** حتّى یعُمُّ عارضَ المَهیّةِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در آنجا هم آن‌طور که به‌نظر می‌رسد این مسئله عرض شد که ماهیت را اگر بخواهیم سلب کنیم، خود ماهیت را اگر بخواهیم اثبات کنیم و همۀ لوازم آن را از او سلب کنیم، ایشان می‌فرمایند: با عبارت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«الماهیة من حیث هی لیست الا هی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">» شما نمی‌توانید امکان را و همین‌طور بعضی از جهات دیگر را از ماهیت سلب کنید که وجود و امثال‌ذلک باشد، چون همین‌که می‌گویید: «</w:t>
@@ -1329,61 +1342,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="4" name="_x0000_i1028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="52" name="_x0000_i0064" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i1028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0064" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>