--- v0 (2026-06-10)
+++ v1 (2026-08-12)
@@ -248,368 +248,407 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا نکته‌اى که در اینجا مرحوم آخوند مى‏خواهند به آن اشاره بکنند این‏ است که مرحوم حاجى هم در بحث </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">منظومه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مى‏فرماید:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> در این غرفه نداریم، اما وقتى که چشممان را باز کردیم و نگاه کردیم دیدیم که کتاب اینجا هست دیگر بحث منتفى مى‏شود. پس صحبت در این است که بحث راجع به اوصاف ماهیت، تمام این بحث‌ها قبل از وجود است، قبل از شرط وجود ما این بحث‌ها را مى‏کنیم که آیا این ماهیت موجود است یا نه.</w:t>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و قَدّمَن سلبًا علَى‏ الحیثیةِ *** حتى یعُمَّ عارضَ المهیةِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اشکالى که در اینجا مى‏کنند این است که بنا بر اینکه همۀ سلوب بر ماهیت من حیث هى هى صادق باشد، یعنى الماهیة لوخلّى و طبعه این ماهیت را شما در نظر بگیرید، لازمه‌اش این است که خالى از امکان و ضرورت و امتناع باشد، با وجود اینکه در عالم واقع و در عالم نفس تقرر ماهیت، ماهیت خالى از یکى از این سه‌تا نیست، این اشکالى است که به اینجا شده است.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">جواب مرحوم آخوند از اشکال به نفی جمیع سلوب از ماهیت</w:t>
+        <w:t xml:space="preserve">منظور از سلب در آنجا چیست و خلافش در اینجا باید ثابت بشود. چون در کبرى و در قیاس ما که در اینجا هست، مطلب دیگر که مورد نظر است این است که ما در ماهیت وقتى که امکان یا ضرورت یا امتناع را بر ماهیت حمل مى‏کنیم، به‌شرط وجود و مقارن با وجود نیست، چون اگر ماهیت در خارج موجود باشد دیگر از امکان بیرون مى‏آید و تبدیل به وجوب مى‏شود، منتها وجوبش وجوب بالغیر است. یا اینکه در بارى تعالى بحث مى‏شود که آیا بارى تعالى واجب الوجود است یا ممکن الوجود است؟ آن بحث تسلسل و دور و احتیاج به علت ثالثه و امثال‌ذلک که پیش مى‏آید، بدون شرط وجود و بدون لحاظ وجود ما در اینجا راجع به بارى تعالى بحث مى‏کنیم، اما اگر بارى تعالى را به لحاظ وجود خارجى با وجود خارجى لحاظ کردیم واجب الوجود است، دیگر بحث از وجوب ازبین مى‏رود. من‌باب‌مثال اینکه ما مى‏گوییم: آیا ممکن است که کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسفار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در این اتاق و در این غرفه باشد یا نباشد، این در صورتى است که ما علم به وجود کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسفار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در این غرفه نداریم، اما وقتى که چشممان را باز کردیم و نگاه کردیم دیدیم که کتاب اینجا هست دیگر بحث منتفى مى‏شود. پس صحبت در این است که بحث راجع به اوصاف ماهیت، تمام این بحث‌ها قبل از وجود است، قبل از شرط وجود ما این بحث‌ها را مى‏کنیم که آیا این ماهیت موجود است یا نه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرحوم آخوند در اینجا مى‏فرمایند که ما ماهیت را دو قسم‏ مى‏توانیم تصور کنیم. همان مطلبى را که مرحوم حاجى در </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> و در بحث</w:t>
+        <w:t xml:space="preserve">اشکالى که در اینجا مى‏کنند این است که بنا بر اینکه همۀ سلوب بر ماهیت من حیث هى هى صادق باشد، یعنى الماهیة لوخلّى و طبعه این ماهیت را شما در نظر بگیرید، لازمه‌اش این است که خالى از امکان و ضرورت و امتناع باشد، با وجود اینکه در عالم واقع و در عالم نفس تقرر ماهیت، ماهیت خالى از یکى از این سه‌تا نیست، این اشکالى است که به اینجا شده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جواب مرحوم آخوند از اشکال به نفی جمیع سلوب از ماهیت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فرمودند، آن مطلب را هم در اینجا مرحوم آخوند تکرار مى‏کنند ایشان مى‏فرمایند: یک‌وقتى شما ماهیت را درنظر مى‏گیرید و منظور شما از آن ماهیت من حیث هى هى است، یعنى ماهیت من حیث هى هى ماهیتى که فقط ذاتش مدنظر است، ماهیتى که در مقام بحث و در مقام خطاب فقط ذات او [لحاظ می‌شود. من‌باب‌مثال ماهیت </w:t>
-      </w:r>
+        <w:t xml:space="preserve">مرحوم آخوند در اینجا مى‏فرمایند که ما ماهیت را دو قسم‏ مى‏توانیم تصور کنیم. همان مطلبى را که مرحوم حاجى در </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">منظومه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و در بحث</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">انسانیة</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. ماهیت ماء از چه چیزى ترکیب شده؟ مى‏گویید: از اکسیژن و ئیدروژن. ماهیت این سیاره از چه چیز درست شده؟ مى‏گویید: ماهیتش از حدید است و از پلاستیک است و از نایلون است و از مس و آلومینیوم و لون و رنگ و... است. اینها ماهیت این سیاره را تشکیل مى‏دهند. اما یک‌وقت صحبت از این مى‏کنید که این سیاره و ماشین چند کیلومتر سرعت دارد؟ این دیگر در ذات ماهیت نخوابیده، مى‏گویید: این عقربه‌اش دویست‌تا را نشان مى‏دهد، دویست کیلومتر سرعت مى‏رود، صد و پنجاه کیلومتر سرعت مى‏رود و امثال‌ذلک.</w:t>
+        <w:t xml:space="preserve">و قَدّمَن سلبًا علَى‏ الحیثیةِ *** حتى یعُمَّ عارضَ المهیةِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بحث اول از ماهیت عبارت از همان مای حقیقیه است، که آنجا من عرض کردم: اصل در «ما» حقیقیه [است]، مای شارحه را ما نمى‏توانیم جزء سلسلۀ مراتب حقیقت بشماریم. «ما» را دو قسم شمرده‌اند: مای شارحه و مای حقیقیه. یک «ما» بیشتر نداریم و آن مای حقیقیه است. «هل»ى که بعد از آن مى‏آید آن هل، یا هل بسیطه است یا هل مرکبه. مای شارحه وجود ندارد چون مای شارحه تا شرح نشود اصلاً از حقیقتش صحبت نمى‏شود. بنابراین در مای حقیقیه فقط صحبت از حقیقیة الشى‏ء و حاقّ ذات شى‏ء است بدون لحاظ عوارض خارجى، و حتى عوارضى که از ذات منتزع مى‏شود. مثل اینکه ما خیلى از صفات داریم و خیلى از اعراض داریم که از ذات انتزاع مى‏شود، اما در موقع لحاظ ماهیت لحاظ نمى‏کنیم. شما وقتى که زید را در نظر مى‏گیرید آن ماهیت زید عبارت از حیوان و ناطقیت است، حالا ممکن است از زید، ابوت را هم انتزاع بکنید و این در ذات زید نیست. ممکن است از ذات زید، بنوّت را انتزاع بکنید، باز این در ذات زید نیست. آنچه در ذات زید هست حیوانیت و ناطقیت است و بس! علاوه بر ناطقیت، آن خصوصیت ممیزۀ بین زید و بین غیر زید، باز آن غیر از ناطقیت است. ناطقیت به آن معناى کلى و عام و سعى است که در همۀ افراد انسان از زید و عمرو و بکر وجود دارد ولى آن خصوصیتى که زید را از دیگران تمیز مى‏دهد و مائز بین زید و بقیه است همان خصوصیت نفسانى اوست که آن خصوصیت نفسانى هم داخل در ذاتیات باب ایساغوجى به‌حساب مى‏آید. این زید با این خصوصیت را اگر شما در نظر داشته باشید همۀ سلوب را مى‏توانید بر این زید بار کنید؛ </w:t>
+        <w:t xml:space="preserve">فرمودند، آن مطلب را هم در اینجا مرحوم آخوند تکرار مى‏کنند ایشان مى‏فرمایند: یک‌وقتى شما ماهیت را درنظر مى‏گیرید و منظور شما از آن ماهیت من حیث هى هى است، یعنى ماهیت من حیث هى هى ماهیتى که فقط ذاتش مدنظر است، ماهیتى که در مقام بحث و در مقام خطاب فقط ذات او [لحاظ می‌شود. من‌باب‌مثال ماهیت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">زید لیس بممکنٍ، زید لیس بضرورىٍّ، زید لیس بممتنعٍ، زید لیس بکاتبٍ، زید لیس بشاعرٍ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> که آنها دیگر در اینجا مراتب به‌شرط وجود است.</w:t>
+        <w:t xml:space="preserve">انسانیة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از چه] چیزى مرکب شده؟ شما مى‏گویید: از</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حیوانیة و ناطقیة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ماهیت ماء از چه چیزى ترکیب شده؟ مى‏گویید: از اکسیژن و ئیدروژن. ماهیت این سیاره از چه چیز درست شده؟ مى‏گویید: ماهیتش از حدید است و از پلاستیک است و از نایلون است و از مس و آلومینیوم و لون و رنگ و... است. اینها ماهیت این سیاره را تشکیل مى‏دهند. اما یک‌وقت صحبت از این مى‏کنید که این سیاره و ماشین چند کیلومتر سرعت دارد؟ این دیگر در ذات ماهیت نخوابیده، مى‏گویید: این عقربه‌اش دویست‌تا را نشان مى‏دهد، دویست کیلومتر سرعت مى‏رود، صد و پنجاه کیلومتر سرعت مى‏رود و امثال‌ذلک.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لذا در اینجا مرحوم حاجى مى‏فرماید: «</w:t>
+        <w:t xml:space="preserve">بحث اول از ماهیت عبارت از همان مای حقیقیه است، که آنجا من عرض کردم: اصل در «ما» حقیقیه [است]، مای شارحه را ما نمى‏توانیم جزء سلسلۀ مراتب حقیقت بشماریم. «ما» را دو قسم شمرده‌اند: مای شارحه و مای حقیقیه. یک «ما» بیشتر نداریم و آن مای حقیقیه است. «هل»ى که بعد از آن مى‏آید آن هل، یا هل بسیطه است یا هل مرکبه. مای شارحه وجود ندارد چون مای شارحه تا شرح نشود اصلاً از حقیقتش صحبت نمى‏شود. بنابراین در مای حقیقیه فقط صحبت از حقیقیة الشى‏ء و حاقّ ذات شى‏ء است بدون لحاظ عوارض خارجى، و حتى عوارضى که از ذات منتزع مى‏شود. مثل اینکه ما خیلى از صفات داریم و خیلى از اعراض داریم که از ذات انتزاع مى‏شود، اما در موقع لحاظ ماهیت لحاظ نمى‏کنیم. شما وقتى که زید را در نظر مى‏گیرید آن ماهیت زید عبارت از حیوان و ناطقیت است، حالا ممکن است از زید، ابوت را هم انتزاع بکنید و این در ذات زید نیست. ممکن است از ذات زید، بنوّت را انتزاع بکنید، باز این در ذات زید نیست. آنچه در ذات زید هست حیوانیت و ناطقیت است و بس! علاوه بر ناطقیت، آن خصوصیت ممیزۀ بین زید و بین غیر زید، باز آن غیر از ناطقیت است. ناطقیت به آن معناى کلى و عام و سعى است که در همۀ افراد انسان از زید و عمرو و بکر وجود دارد ولى آن خصوصیتى که زید را از دیگران تمیز مى‏دهد و مائز بین زید و بقیه است همان خصوصیت نفسانى اوست که آن خصوصیت نفسانى هم داخل در ذاتیات باب ایساغوجى به‌حساب مى‏آید. این زید با این خصوصیت را اگر شما در نظر داشته باشید همۀ سلوب را مى‏توانید بر این زید بار کنید؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و قَدّمَن سلبًا علَى‏ الحیثیةِ</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">اختلاف جهت نظر به اوصاف ماهیت، موجب اشکال در مسئله</w:t>
+        <w:t xml:space="preserve">زید لیس بممکنٍ، زید لیس بضرورىٍّ، زید لیس بممتنعٍ، زید لیس بکاتبٍ، زید لیس بشاعرٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که آنها دیگر در اینجا مراتب به‌شرط وجود است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">روى این جهت به دو نظر ما مى‏توانیم به ماهیت نظر بیندازیم: در نظر اول خود ماهیت من حیث هى هى‏ بدون توجه حتى به ذاتیاتش. یعنی به ذاتیات باب برهان و به منتزعاتش بدون توجه به او نفس ماهیت مورد نظر مى‏آید، جمیع سلوب غیر از ذاتیات بر ماهیت صادق است، حتى سلوبى که آن صفت را ما از ماهیت انتزاع مى‏کنیم که امکان باشد بر ماهیت صادق است. این همان معناى کلام شعر مرحوم حاجى است که مى‏فرمایند: «</w:t>
+        <w:t xml:space="preserve">لذا در اینجا مرحوم حاجى مى‏فرماید: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و قَدّمَن سلبًا علَى‏ الحیثیةِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rtl/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">». وقتى که شما مى‏گویید: </w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»، یعنى در مقام تقرر ماهیت اگر نفس ماهیت من حیث هى هى ملحوظ شود، در آن لحظه تمام سلوب را از آن ماهیت شما مى‏توانید سلب کنید و بگویید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الماهیة لیست من حیث هى هى الا هى</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">، آن ماهیتى است که غیر از نفس ذاتیات خودش که باب ایساغوجى است، جمیع اوصاف را چه اوصاف به‌لحاظ وجود، امکان، ضرورت، امتناع، یا اوصاف مقارنۀ با وجود، کتابت و شعر و فقه و اعراض دیگر، تمام اینها را شما بتوانید بر ماهیت حمل بکنید، این مى‏شود ماهیت معرّاى از هر وصفى.</w:t>
+        <w:t xml:space="preserve">الماهیة لیس بممکنٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. بله، در مرتبۀ تقرر ذات، امکان داخل در ماهیت نیست. در مرتبۀ تقرر ذات، ضرورت و امتناع حتى داخل در ماهیت نیست. ولى در این لحاظ، لحاظ من حیث هى هى فقط عنایت به ذاتیات ماهیت داریم؛ آن هم فقط ذاتیات باب ایساغوجى نه باب برهان که ذاتیاتى است که از آن ماهیت انتزاع مى‏شود، نه، مثل اینکه شما تعجب را از انسان انتزاع مى‏کنید، این ذاتى باب برهان است ولى داخل ذاتى باب ایساغوجى نیست. ماهیت زید و ماهیت تعجب، متعجب نیست اگرچه متعجب را شما از انسان انتزاع مى‏کنید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اختلاف جهت نظر به اوصاف ماهیت، موجب اشکال در مسئله</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حالا به یک قسم دیگر ما مى‏توانیم ماهیت را لحاظ کنیم و آن ماهیتى است که شرط وجود در آن ماهیت لحاظ نشده است، ماهیت را لحاظ کنیم به‌تنهایى بدون لحاظ شرط لا، بدون لحاظ عدم تقیّده به هر قید و عدم تعنونه به هر عنوان و </w:t>
+        <w:t xml:space="preserve">روى این جهت به دو نظر ما مى‏توانیم به ماهیت نظر بیندازیم: در نظر اول خود ماهیت من حیث هى هى‏ بدون توجه حتى به ذاتیاتش. یعنی به ذاتیات باب برهان و به منتزعاتش بدون توجه به او نفس ماهیت مورد نظر مى‏آید، جمیع سلوب غیر از ذاتیات بر ماهیت صادق است، حتى سلوبى که آن صفت را ما از ماهیت انتزاع مى‏کنیم که امکان باشد بر ماهیت صادق است. این همان معناى کلام شعر مرحوم حاجى است که مى‏فرمایند: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">عدم اتصافه به کل وصفٍ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> حتى وصف امکان، بلکه ماهیت را من حیث هى لحاظ کنیم، لا بشرط لحاظ کنیم، من‌باب‌مثال ماء لا بشرط، لا ماء ساذج، لا ماء التفّاح، لا ماء العنب، بلکه خود و نفس ماهیت را من حیث هى لحاظ کنید بدون توجه به وجود خارجى، یعنى بدون لحاظ وجود خارجى. اگر خود این ماهیت لحاظ بکنید در ملاحظۀ با وجود خارج مى‏توانید امکان را بر او حمل بکنید، دیگر در اینجا امکان را نمى‏توانید از او سلب کنید، سلب امکان بر او صادق نیست، و این موضوع ما با ذاتیات و با منتزعات از ذات که ذاتیات باب برهان است باهم در یک‌ جا اجتماع پیدا مى‏کند. این لحاظ دوم ماهیت است.‏</w:t>
+        <w:t xml:space="preserve">و قَدّمَن سلبًا علَى‏ الحیثیةِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». وقتى که شما مى‏گویید: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الماهیة لیست من حیث هى هى الا هى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، سلب را بر حیثیت مقدم مى‏کنید بنابراین سلب روى من حیث رفته است، یعنى من حیث ذاته و ذاتیاته و من حیث نفسه و حاقّ ذاته </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الماهیة لیست هى الا هى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. فقط همان ذاتیاتش است، فقط همان جنس و فصلش است. پس همۀ سلوب در اینجا [صادق است.] لذا ایشان در اینجا مى‏فرماید: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حتى یعُمَّ عارضَ المهیةِ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تا اینکه سلب ما از عوارض ماهیت هم عمومیت پیدا کند بر عوارض ماهیت مثل امکان. امکان و ضرورت و امتناع از عوارض ماهیت هستند، ذاتى ماهیت که نیستند، از عوارض خارج هستند به‌لحاظ وجود لا بشرط وجود. این سلب براى اینکه خود ماهیت را من حیث هى هى مدنظر داشته باشید ناچارید و ضرورت دارد که جمیع سلوب را حتى عوارض لازمۀ ذاتى ماهیت را از ماهیت و از آن موضوع سلب کنید؛ این مى‏شود ماهیت. پس ماهیتِ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معرّاى عن کلّ وصفٍ و عن کلّ عارضٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، آن ماهیتى است که غیر از نفس ذاتیات خودش که باب ایساغوجى است، جمیع اوصاف را چه اوصاف به‌لحاظ وجود، امکان، ضرورت، امتناع، یا اوصاف مقارنۀ با وجود، کتابت و شعر و فقه و اعراض دیگر، تمام اینها را شما بتوانید بر ماهیت حمل بکنید، این مى‏شود ماهیت معرّاى از هر وصفى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">حالا به یک قسم دیگر ما مى‏توانیم ماهیت را لحاظ کنیم و آن ماهیتى است که شرط وجود در آن ماهیت لحاظ نشده است، ماهیت را لحاظ کنیم به‌تنهایى بدون لحاظ شرط لا، بدون لحاظ عدم تقیّده به هر قید و عدم تعنونه به هر عنوان و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدم اتصافه به کل وصفٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حتى وصف امکان، بلکه ماهیت را من حیث هى لحاظ کنیم، لا بشرط لحاظ کنیم، من‌باب‌مثال ماء لا بشرط، لا ماء ساذج، لا ماء التفّاح، لا ماء العنب، بلکه خود و نفس ماهیت را من حیث هى لحاظ کنید بدون توجه به وجود خارجى، یعنى بدون لحاظ وجود خارجى. اگر خود این ماهیت لحاظ بکنید در ملاحظۀ با وجود خارج مى‏توانید امکان را بر او حمل بکنید، دیگر در اینجا امکان را نمى‏توانید از او سلب کنید، سلب امکان بر او صادق نیست، و این موضوع ما با ذاتیات و با منتزعات از ذات که ذاتیات باب برهان است باهم در یک‌ جا اجتماع پیدا مى‏کند. این لحاظ دوم ماهیت است.‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">پس منظور حاجى در آنجایى که مى‏فرماید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و قَدّمَن سلبًا علَى‏ الحیثیةِ *** حتى یعُمَّ عارضَ المهیةِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">منظور حاجى شامل سلب ماهیت از اینجا خواهد شد. منظور حاجى در آنجا لحاظ ماهیت است من حیث هى هى، نه لحاظ ماهیت است لا بشرط. یعنی اگر ما ماهیت را لا بشرط لحاظ کنیم، قضیه کاذب خواهد بود چون وقتى ماهیت، ماهیت لا بشرط است امکان بر او صادق است، ضرورت بر او صادق است، امتناع بر او صادق است، در شریک البارى امتناع صادق است. چون در شریک البارى ماهیت لا بشرط لحاظ شده و در زید ماهیت لا بشرط لحاظ مى‏شود لذا امکان بر او صادق است. این مسئله داخل در آن شعر مرحوم حاجى نیست، شعر مرحوم حاجى مربوط مى‏شود به لحاظ ماهیت فقط کنه ذاتش و بشرط لاى از لحاظ وجود. یعنى نفس ماهیت تنها بدون هیچ‌گونه وصفى و بدون هیچ قیدى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا این آقایان که اشکال وارد کردند که بنابراین اگر قرار باشد لو فرض که جمیع سلوب صادق بر موضوع و بر ماهیت صادق باشد، لازمه‌اش این است که ماهیت از این سه امر خالى باشد، درحالتى‌که در حاقّ واقع </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
@@ -1444,61 +1483,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="16" name="_x0000_i0016" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0016" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>