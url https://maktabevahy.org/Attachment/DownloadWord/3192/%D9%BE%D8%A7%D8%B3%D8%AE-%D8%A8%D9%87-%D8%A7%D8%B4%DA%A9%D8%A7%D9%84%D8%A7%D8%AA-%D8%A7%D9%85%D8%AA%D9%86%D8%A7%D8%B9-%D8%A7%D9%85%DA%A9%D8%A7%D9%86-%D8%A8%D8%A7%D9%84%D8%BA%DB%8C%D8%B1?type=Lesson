--- v0 (2026-06-10)
+++ v1 (2026-08-12)
@@ -712,435 +712,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعم بودن قاعدۀ اجتماع نقیضین نسبت به مجردات</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اتفاقاً یک مطلبى را در بحث ارتفاع نقیضین که فلاسفه مى‏شمرند الان به ذهنم آمد که بد نیست بگویم. در بحث ارتفاع نقیضین مى‏شمرند:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">بعضی‌ها وحدت حمل را هم داخل مى‏کنند. ببینید، در تناقض این مربوط به امور خارجى‌ای است که اینها منصرم به انصرام زمان هستند، یعنى متدرج الحصول هستند اما در بحث تناقض بحث ما اعم است حتى مجردات را هم در بحث تناقض شامل مى‏شود در اینکه آیا این وجود مجرد، این عقل، عقل بسیط، مجردات و امثال‌ذلک آیا این وصف را دارند یا ندارند. زمان دیگر در اینجا نمى‏تواند مطرح باشد، وحدت مرتبه در اینجا بایستى ملاحظه بشود، و مرتبه یک امرى است خارج از زمان. اینکه در اینجا شرایط براى تناقض شمرده‌اند، این برمى‏گردد به امور مکانى و به امور مادى، اما آن امور مجرده آنها از تحت تناقض خارج مى‏شوند درحالى‌که قانون ارتفاع نقییضین و اجتماع نقیضین حتى در مجردات هم خواهد آمد. بله، بحث تضاد، آن یک بحث دیگرى است که مربوط به عالم ماده است. ما در عالم غیر ماده ممکن است قائل به تضاد بشویم که من‌باب‌مثال یک شیئی در عین اینکه یک رنگى دارد درعین‌حال رنگ دیگرى هم دارد، یک شى‏ء در عین اینکه داراى یک جهت است جهت خلاف هم دارد. ولى در بحث تناقض، قانون تناقض اصلاً به اصل وجود من حیث أنه موجود برمى‏گردد. خدمتتان عرض کردم که در مرتبه تناقض نیست، به وجود بما هو أنه موجود برمى‏گردد، منتها آن موجود به تمام مراتبى که دارد مشمول قاعدۀ تناقض خواهد شد، نه‌اینکه فقط مرتبۀ مادى او مشمول قانون تناقض است بلکه مراتب دیگر هم خواهد بود. این مطلب به‌عنوان معترضه در اینجا عرض شد.</w:t>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در تناقض هشت وحدت شرط دان *** وحدت موضوع و محمول و مکان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وحدت شرط و اضافه، جزء و کل *** قوه و فعل است، در آخر زمان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حالا در اینجا چون [حمل] بر این ماهیت به‌عنوان سلب تحصیلى است لذا این ماهیت امر ثبوتى نیست، «این امر ثبوتى نیست» بر ماهیت حمل مى‏شود. اگر امکان یک امر ثبوتى بود دیگر نمى‏توانست داخل در ذات ماهیات بشود، چون ذات ماهیت جنس و فصل است. امکان یک وصف ثبوتى است به‌لحاظ وجود، و این وصف ثبوتى به‌لحاظ وجود بر ماهیت حمل مى‏شود نه به‌لحاظ ماهیت من حیث هى هى. این جواب را هم ایشان داده‌اند.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">اشکال نقضی مرحوم آخوند به جواب آقایان</w:t>
+        <w:t xml:space="preserve">بعضی‌ها وحدت حمل را هم داخل مى‏کنند. ببینید، در تناقض این مربوط به امور خارجى‌ای است که اینها منصرم به انصرام زمان هستند، یعنى متدرج الحصول هستند اما در بحث تناقض بحث ما اعم است حتى مجردات را هم در بحث تناقض شامل مى‏شود در اینکه آیا این وجود مجرد، این عقل، عقل بسیط، مجردات و امثال‌ذلک آیا این وصف را دارند یا ندارند. زمان دیگر در اینجا نمى‏تواند مطرح باشد، وحدت مرتبه در اینجا بایستى ملاحظه بشود، و مرتبه یک امرى است خارج از زمان. اینکه در اینجا شرایط براى تناقض شمرده‌اند، این برمى‏گردد به امور مکانى و به امور مادى، اما آن امور مجرده آنها از تحت تناقض خارج مى‏شوند درحالى‌که قانون ارتفاع نقییضین و اجتماع نقیضین حتى در مجردات هم خواهد آمد. بله، بحث تضاد، آن یک بحث دیگرى است که مربوط به عالم ماده است. ما در عالم غیر ماده ممکن است قائل به تضاد بشویم که من‌باب‌مثال یک شیئی در عین اینکه یک رنگى دارد درعین‌حال رنگ دیگرى هم دارد، یک شى‏ء در عین اینکه داراى یک جهت است جهت خلاف هم دارد. ولى در بحث تناقض، قانون تناقض اصلاً به اصل وجود من حیث أنه موجود برمى‏گردد. خدمتتان عرض کردم که در مرتبه تناقض نیست، به وجود بما هو أنه موجود برمى‏گردد، منتها آن موجود به تمام مراتبى که دارد مشمول قاعدۀ تناقض خواهد شد، نه‌اینکه فقط مرتبۀ مادى او مشمول قانون تناقض است بلکه مراتب دیگر هم خواهد بود. این مطلب به‌عنوان معترضه در اینجا عرض شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرحوم آخوند دوباره سر مطلب خودش برگشت، دوباره شروع به جواب دادن به این اشکال آقایان کرد. دو جواب ایشان مى‏دهد، یک جواب نقضى مى‏دهد که در دو خط است و یک جواب حلّى ایشان مى‏دهند. البته این مطلبى را که ایشان فرمودند: «</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> ... .» این اشکال به آن وارد مى‏شود، این غیر از آن مطلب بالایى است، این را راهى براى توجیهش نداریم. مطلبى که ایشان فرمودند این است که مرحوم آخوند مى‏گویند: اگر قرار باشد بر اینکه سلب تحصیلى بتواند بر ماهیت من حیث هى حمل بشود خب سلب تحصیلى که فقط اختصاص به سلب ضرورت ندارد، خود سلب امکان هم خودش یک سلب تحصیلى است پس باید شما خود این سلب امکان را بر ماهیت حمل بکنید درحالتى‌که اگر این‌طور باشد پس آن اشکال وارد مى‏شود؛ آن اشکالى که خود ماهیت دراین‌صورت امکان ندارد، در خود این ماهیت دیگر امکان نیست، امکان راه ندارد. یعنى این حمل امکان بر ماهیت که شما مى‏خواهید امکان را بر این ماهیت به‌عنوان سلب تحصیلى حمل کنید پس این حمل امکان بر این ماهیت اگر صادق است، نقیضش که عدم امکان است نباید صادق باشد درحالتى‌که او هم صادق خواهد بود.</w:t>
+        <w:t xml:space="preserve">حالا در اینجا چون [حمل] بر این ماهیت به‌عنوان سلب تحصیلى است لذا این ماهیت امر ثبوتى نیست، «این امر ثبوتى نیست» بر ماهیت حمل مى‏شود. اگر امکان یک امر ثبوتى بود دیگر نمى‏توانست داخل در ذات ماهیات بشود، چون ذات ماهیت جنس و فصل است. امکان یک وصف ثبوتى است به‌لحاظ وجود، و این وصف ثبوتى به‌لحاظ وجود بر ماهیت حمل مى‏شود نه به‌لحاظ ماهیت من حیث هى هى. این جواب را هم ایشان داده‌اند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اشکال به جواب نقضی مرحوم آخوند</w:t>
+        <w:t xml:space="preserve">اشکال نقضی مرحوم آخوند به جواب آقایان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بر این جواب نقضی که مرحوم آخوند مى‏دهند اشکال وارد مى‏شود، چون اگر منظور شما این است که به ماهیت من حیث هى هى مى‏خواهید امکان را به‌عنوان سلب تحصیلى را حمل کنید این اشکال ندارد، در آنجا هم امکان بر ماهیت حمل مى‏شود [و هم ضرورت و امتناع.] ماهیت زید من حیث هى هی، یعنى ماهیت زید به‌لحاظ ذات و ذاتیاتش، این ماهیت زید </w:t>
+        <w:t xml:space="preserve">مرحوم آخوند دوباره سر مطلب خودش برگشت، دوباره شروع به جواب دادن به این اشکال آقایان کرد. دو جواب ایشان مى‏دهد، یک جواب نقضى مى‏دهد که در دو خط است و یک جواب حلّى ایشان مى‏دهند. البته این مطلبى را که ایشان فرمودند: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لیس بضروریة الوجود و لیس بضروریة العدم</w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">، از حیثیت ذاتش. چون گفتیم که ارتفاع نقیضین در مرتبه اشکال ندارد. بنابراین اشکال مرحوم آخوند در اینجا نسبت به آن اشکال نقضى نمى‏تواند وارد بشود.</w:t>
+        <w:t xml:space="preserve">بعض الاماجد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ... .» این اشکال به آن وارد مى‏شود، این غیر از آن مطلب بالایى است، این را راهى براى توجیهش نداریم. مطلبى که ایشان فرمودند این است که مرحوم آخوند مى‏گویند: اگر قرار باشد بر اینکه سلب تحصیلى بتواند بر ماهیت من حیث هى حمل بشود خب سلب تحصیلى که فقط اختصاص به سلب ضرورت ندارد، خود سلب امکان هم خودش یک سلب تحصیلى است پس باید شما خود این سلب امکان را بر ماهیت حمل بکنید درحالتى‌که اگر این‌طور باشد پس آن اشکال وارد مى‏شود؛ آن اشکالى که خود ماهیت دراین‌صورت امکان ندارد، در خود این ماهیت دیگر امکان نیست، امکان راه ندارد. یعنى این حمل امکان بر ماهیت که شما مى‏خواهید امکان را بر این ماهیت به‌عنوان سلب تحصیلى حمل کنید پس این حمل امکان بر این ماهیت اگر صادق است، نقیضش که عدم امکان است نباید صادق باشد درحالتى‌که او هم صادق خواهد بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اشکال حلی مرحوم آخوند به جواب آقایان</w:t>
+        <w:t xml:space="preserve">اشکال به جواب نقضی مرحوم آخوند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اشکال بعدى که اشکال حلّى مى‏کنند وارد است و آن اینکه ایشان مى‏فرمایند: امکان اصلاً امر سلبى نیست، امکان امر ثبوتى است، امکان یک حیثیت اتّصافیه است. ماهیت، نه‌اینکه عدم اتّصاف به امکان را دارد بلکه ماهیت متلّبس بالامکان است، لباس امکان را پوشیده و امکان یک امر ثبوتى است. یعنى امکان عبارت است از یک امرى که بر ماهیت حمل مى‏شود، مى‏گوییم: ماهیت واجد امکان است، ماهیت متلبّس به امکان است و آن تساوى الطرفین است. پس امکان عبارت است از یک امر ثبوتى که بر ماهیت حمل مى‏شود، و امر ثبوتى به‌عنوان موجبۀ معدوله یا سالبة المحمول یا معدولة المحمول که این یک امر ثبوتى است. آن‏ ماهیت ماهیتى است که ماهیت اطلاقى لحاظ بشود نه ماهیت به‌لحاظ من حیث هى هى. چون اگر ماهیت را من حیث هى هى ملاحظه بکنیم یعنى ذات ماهیت را نه ماهیت اطلاقى را لحاظ بکنیم، آن امکان دیگر ذات و ذاتیات او نخواهد بود. این دو مسئله بود.</w:t>
+        <w:t xml:space="preserve">بر این جواب نقضی که مرحوم آخوند مى‏دهند اشکال وارد مى‏شود، چون اگر منظور شما این است که به ماهیت من حیث هى هى مى‏خواهید امکان را به‌عنوان سلب تحصیلى را حمل کنید این اشکال ندارد، در آنجا هم امکان بر ماهیت حمل مى‏شود [و هم ضرورت و امتناع.] ماهیت زید من حیث هى هی، یعنى ماهیت زید به‌لحاظ ذات و ذاتیاتش، این ماهیت زید </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لیس بضروریة الوجود و لیس بضروریة العدم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ این معنی معناى امکان است. اگر این‌طور است نقیضش هم باز صادق است. اشکال ندارد، ما گفتیم: ارتفاع نقیضین در مرتبه اشکال ندارد. یعنى امکان به معناى سلب ضرورت وجود و سلب ضرورت عدم که یک معناى سالبۀ محصله است نه یک معناى ثبوتیه، به‌عنوان یک معناى سالبه محصله بر ماهیت صادق است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ماهیةُ زیدٍ لیس بضروریة الثبوت و لا بضروریة العدم. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس بر ماهیت زید، ضرورت ثبوت و ضرورت عدم وجود ندارد. سلب همین قضیه که امکان است، یعنى سلب امکان باز بر ماهیت زید صادق است. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ماهیةُ زیدٍ لیس بممکن من هذه الحیثیة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، از حیثیت ذاتش. چون گفتیم که ارتفاع نقیضین در مرتبه اشکال ندارد. بنابراین اشکال مرحوم آخوند در اینجا نسبت به آن اشکال نقضى نمى‏تواند وارد بشود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="SoalMatn"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">، ما داریم لحاظ مى‏کنیم خود ماهیت را که ماهیت چیست؟ وقتى که خود ماهیت را نگاه مى‏کنیم مى‏خواهیم بگوییم: ماهیت یک حقیقتى است که حقیقت وجود و حقیقت عدم به‌عنوان دو مفهوم در این راه ندارد، کارى به این نداریم که این ماهیت آیا در خارج موجود است یا معدوم که بگوییم: ارتفاع نقیضین یا اجتماع نقیضین.‏</w:t>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اشکال حلی مرحوم آخوند به جواب آقایان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد</w:t>
-[...105 lines deleted...]
-        <w:t xml:space="preserve">؟ مى‏گوییم: ممکن الوجود. پس در اینجا بحث از امکان یا ضرورت یا امتناع، بعد از فرض از معرفت ماهیت است. یعنى بعد از اینکه ما ماهیت را شناختیم، به‌لحاظ وجود خارجى که آیا این کتاب ممکن است وجود داشته باشد یا ممکن نیست وجود داشته باشد، اگر این‌طور است مى‏گوییم: این ماهیت ممکن الوجود است، ممکن است وجود داشته باشد، بروید در بازار پیدا بکنید.</w:t>
+        <w:t xml:space="preserve">اشکال بعدى که اشکال حلّى مى‏کنند وارد است و آن اینکه ایشان مى‏فرمایند: امکان اصلاً امر سلبى نیست، امکان امر ثبوتى است، امکان یک حیثیت اتّصافیه است. ماهیت، نه‌اینکه عدم اتّصاف به امکان را دارد بلکه ماهیت متلّبس بالامکان است، لباس امکان را پوشیده و امکان یک امر ثبوتى است. یعنى امکان عبارت است از یک امرى که بر ماهیت حمل مى‏شود، مى‏گوییم: ماهیت واجد امکان است، ماهیت متلبّس به امکان است و آن تساوى الطرفین است. پس امکان عبارت است از یک امر ثبوتى که بر ماهیت حمل مى‏شود، و امر ثبوتى به‌عنوان موجبۀ معدوله یا سالبة المحمول یا معدولة المحمول که این یک امر ثبوتى است. آن‏ ماهیت ماهیتى است که ماهیت اطلاقى لحاظ بشود نه ماهیت به‌لحاظ من حیث هى هى. چون اگر ماهیت را من حیث هى هى ملاحظه بکنیم یعنى ذات ماهیت را نه ماهیت اطلاقى را لحاظ بکنیم، آن امکان دیگر ذات و ذاتیات او نخواهد بود. این دو مسئله بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: این زمانى است که بخواهیم ماهیت را لحاظ کنیم که آیا موجود است یا معدوم‏، بعد امکان را روی آن بریزیم، ولى یک زمانى مى‏خواهیم خود ماهیت را بررسى کنیم. وقتى خود ماهیت را بررسی کنیم مثل اینکه کأنّه ما در بحث فلسفه سه عنوان را همیشه مطرح مى‏کنیم. وجود چیست؟ وجود را ما لحاظ مى‏کنیم مى‏گوییم: وجود چیزى است که ماهیت نیست و عدم نیست. سلب ماهیت و سلب عدم. عدم چیزى است که در مقابل وجود و ماهیت این دوتا نیست. پس دراین‌صورت ماهیت چیست؟ مى‏گوییم: ماهیت حقیقتى است که مفهوم وجود و مفهوم عدم در او راه ندارد. دیگر آن بحث و اشکالی که دیروز کردند و شما فرمودید که آنها گفتند: اگر بخواهیم امکان را سلب کنیم، سلب امکان هم سلب مى‏شود بعد لازمه‌اش ارتفاع نقیضین یا اجتماع نقیضین است اصلاً لازم نمى‏آید، مى‏گوییم: چون ما اینجا کارى نداریم که آیا ماهیت در خارج امکان وجود دارد یا نه.</w:t>
+        <w:t xml:space="preserve">: در بحث نفى وجود و عدم است که ذات ماهیت بتواند به‌طریق دیگرى هم لحاظ بشود و آن اینکه ما وقتى مى‏گوییم: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الماهیة لیست من حیث هى هى الا هى لا موجودة و لا معدومة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ما داریم لحاظ مى‏کنیم خود ماهیت را که ماهیت چیست؟ وقتى که خود ماهیت را نگاه مى‏کنیم مى‏خواهیم بگوییم: ماهیت یک حقیقتى است که حقیقت وجود و حقیقت عدم به‌عنوان دو مفهوم در این راه ندارد، کارى به این نداریم که این ماهیت آیا در خارج موجود است یا معدوم که بگوییم: ارتفاع نقیضین یا اجتماع نقیضین.‏</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: خب بحث، بحث نفس‌الامر است. صحبت در این است که در نفس‌الامر بحث ارتفاع نقیضین [می‌آید] یعنی در [ماهیت] به‌لحاظ وجود بحث ارتفاع نقیضین پیش مى‏آید.</w:t>
+        <w:t xml:space="preserve">: اگر این‌طور است که دیگر امکان را هم نمى‏توانید بر این حمل کنید. شما الان در اینجا ماهیت را به‌لحاظ ذاتیاتش تصور کرده‌اید. ببینید، یک‌وقت مى‏گویند: کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسفار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> چیست؟ شما مى‏گویید: کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسفار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کتابى است که در او مطالب حکمت و مطالب فلسفه جمع‌آورى شده است. مى‏گویند: فلسفه چیست؟ مى‏گویید: بحث از وجود و عدم است. الان شما ماهیت کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسفار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را با مطالبى که در آن مدوّن است در اینجا تعریف کرده‌اید، خب امکان کجاى این تعریف شما آمده است؟! آیا این کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسفار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ممکن الوجود است؟! اصلاً بحث راجع به امکان وجود نمى‏کنیم. یک‌وقت شما فارغ مى‏شوید مى‏گویید: کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسفار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، کتابى است که در آن مطالب حکمت و فلسفه و بحث از وجود و عدم و صفات بارى و... مدوّن است و گرد آمده است. حالا کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسفار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را فهمیدیم که چیست، دیگر اشکالى نیست. حالا </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هل هو موجودٌ أم لا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؟ مى‏گوییم: ممکن الوجود. پس در اینجا بحث از امکان یا ضرورت یا امتناع، بعد از فرض از معرفت ماهیت است. یعنى بعد از اینکه ما ماهیت را شناختیم، به‌لحاظ وجود خارجى که آیا این کتاب ممکن است وجود داشته باشد یا ممکن نیست وجود داشته باشد، اگر این‌طور است مى‏گوییم: این ماهیت ممکن الوجود است، ممکن است وجود داشته باشد، بروید در بازار پیدا بکنید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: خب آخر ما که مرتبه نداریم!</w:t>
+        <w:t xml:space="preserve">: این زمانى است که بخواهیم ماهیت را لحاظ کنیم که آیا موجود است یا معدوم‏، بعد امکان را روی آن بریزیم، ولى یک زمانى مى‏خواهیم خود ماهیت را بررسى کنیم. وقتى خود ماهیت را بررسی کنیم مثل اینکه کأنّه ما در بحث فلسفه سه عنوان را همیشه مطرح مى‏کنیم. وجود چیست؟ وجود را ما لحاظ مى‏کنیم مى‏گوییم: وجود چیزى است که ماهیت نیست و عدم نیست. سلب ماهیت و سلب عدم. عدم چیزى است که در مقابل وجود و ماهیت این دوتا نیست. پس دراین‌صورت ماهیت چیست؟ مى‏گوییم: ماهیت حقیقتى است که مفهوم وجود و مفهوم عدم در او راه ندارد. دیگر آن بحث و اشکالی که دیروز کردند و شما فرمودید که آنها گفتند: اگر بخواهیم امکان را سلب کنیم، سلب امکان هم سلب مى‏شود بعد لازمه‌اش ارتفاع نقیضین یا اجتماع نقیضین است اصلاً لازم نمى‏آید، مى‏گوییم: چون ما اینجا کارى نداریم که آیا ماهیت در خارج امکان وجود دارد یا نه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: احسنت، لذا من هم عرض کردم که بحث ارتفاع نقیضین در مرتبه‏ اصلاً نیست، یعنى در مرتبه که اصلاً بحث از معرفت و شناخت ماهیت است، به‌عبارت دیگر بحث شناخت است نه‌اینکه بحث وجود است، در این مرتبه اصلاً بحث نقیضین و بحث تضاد و... پیش نمى‏آید، فقط مسئلۀ معرفت و شناخت خود ماهیت است که این ماهیت ذات و ذاتیاتش چیست؟ دیگر در این ذات و ذاتیاتش وجود که نخوابیده، چون وجود یک بحث عارض بر ماهیت مى‏شود. یعنى بعد از اینکه شما این ماهیت را شناختید آن‌وقت بحث مى‏شود که این ماهیت در خارج موجود است یا موجود نیست. پس بحث از وجود بحث عارضى است و لاحق است، لاحق بر مرتبۀ ماهیت است. پس در خود مرتبۀ ماهیت چه چیزى مقرّر است؟ ذات و ذاتیات باب ایساغوجى. فقط اینها در مرتبۀ ماهیت مقرّر هستند، در مرتبۀ ذاتش! از این مرتبه یک مرتبه پایین‌تر مى‏آییم، ماهیت را مطلق درنظر مى‏گیریم، یعنى از این بحث ذات و ذاتیات ماهیت فارغ شدیم، حالا مى‏آییم سراغ اینکه این ماهیت به‌لحاظ وجود خارجى آیا ممکن الوجود بر آن صدق مى‏کند یا ضرورى الوجود صدق مى‏کند یا ممتنع الوجود بر آن صدق مى‏کند، هر کدام از این سه‌تا. تازه باید دلیل بیاوریم بر اینکه این ماهیت ممکن الوجود است یا ضرورى الوجود است مثل واجب الوجود یا ممتنع الوجود است مثل شریک البارى.</w:t>
+        <w:t xml:space="preserve">: خب بحث، بحث نفس‌الامر است. صحبت در این است که در نفس‌الامر بحث ارتفاع نقیضین [می‌آید] یعنی در [ماهیت] به‌لحاظ وجود بحث ارتفاع نقیضین پیش مى‏آید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: خب آخر ما که مرتبه نداریم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بنابراین سه مرتبۀ ماهیت متصوّره داریم:</w:t>
+        <w:t xml:space="preserve">استاد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: احسنت، لذا من هم عرض کردم که بحث ارتفاع نقیضین در مرتبه‏ اصلاً نیست، یعنى در مرتبه که اصلاً بحث از معرفت و شناخت ماهیت است، به‌عبارت دیگر بحث شناخت است نه‌اینکه بحث وجود است، در این مرتبه اصلاً بحث نقیضین و بحث تضاد و... پیش نمى‏آید، فقط مسئلۀ معرفت و شناخت خود ماهیت است که این ماهیت ذات و ذاتیاتش چیست؟ دیگر در این ذات و ذاتیاتش وجود که نخوابیده، چون وجود یک بحث عارض بر ماهیت مى‏شود. یعنى بعد از اینکه شما این ماهیت را شناختید آن‌وقت بحث مى‏شود که این ماهیت در خارج موجود است یا موجود نیست. پس بحث از وجود بحث عارضى است و لاحق است، لاحق بر مرتبۀ ماهیت است. پس در خود مرتبۀ ماهیت چه چیزى مقرّر است؟ ذات و ذاتیات باب ایساغوجى. فقط اینها در مرتبۀ ماهیت مقرّر هستند، در مرتبۀ ذاتش! از این مرتبه یک مرتبه پایین‌تر مى‏آییم، ماهیت را مطلق درنظر مى‏گیریم، یعنى از این بحث ذات و ذاتیات ماهیت فارغ شدیم، حالا مى‏آییم سراغ اینکه این ماهیت به‌لحاظ وجود خارجى آیا ممکن الوجود بر آن صدق مى‏کند یا ضرورى الوجود صدق مى‏کند یا ممتنع الوجود بر آن صدق مى‏کند، هر کدام از این سه‌تا. تازه باید دلیل بیاوریم بر اینکه این ماهیت ممکن الوجود است یا ضرورى الوجود است مثل واجب الوجود یا ممتنع الوجود است مثل شریک البارى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">بنابراین سه مرتبۀ ماهیت متصوّره داریم:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">مرتبۀ اول: ماهیت در مرتبۀ ذات من حیث هى هى بلا لحاظ وجود خارجى که لیست الا هى. این همانجایى است که مرحوم حکیم سبزوارى ـ رضوان الله تعالی علیه ـ مى‏فرماید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و قَدّمَن سلبًا علَى‏ الحیثیةِ *** حتى یعُمَّ عارضَ المهیةِ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینجا را مى‏خواهد بفرماید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرتبۀ دوم ماهیت، ماهیت اطلاقى است که به‌لحاظ وجود خارجى مدنظر قرار مى‏گیرد نه به‌شرط وجود خارجى؛ یعنى اعم از اینکه در خارج موجود باشد یا نباشد، علت موجده داشته باشد یا نداشته باشد، اعم از اینها مدنظر قرار مى‏گیرد دراین‌صورت امکان بر آن حمل مى‏شود یا وجوب بر آن حمل مى‏شود یا امتناع بر آن‏ حمل مى‏شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1548,61 +1585,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="13" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>