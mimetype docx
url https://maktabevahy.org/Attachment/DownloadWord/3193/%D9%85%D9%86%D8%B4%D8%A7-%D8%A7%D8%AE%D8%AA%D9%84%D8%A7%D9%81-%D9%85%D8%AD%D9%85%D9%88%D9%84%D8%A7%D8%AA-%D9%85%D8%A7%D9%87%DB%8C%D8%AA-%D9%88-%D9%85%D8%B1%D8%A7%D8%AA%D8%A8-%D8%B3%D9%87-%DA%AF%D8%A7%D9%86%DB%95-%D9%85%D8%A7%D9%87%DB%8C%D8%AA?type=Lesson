--- v0 (2026-06-10)
+++ v1 (2026-08-12)
@@ -458,321 +458,339 @@
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عدم الضرورة الوجود و العدم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. هم این صدق مى‏کند و هم عدم این صدق مى‏کند. مى‏گوییم: در ماهیت زید، نه عدم ضرورت وجود و عدم خوابیده و نه ثبوت این وصف که خالى بودن از ضرورت وجود و عدم است، این هم نخوابیده است. یعنى در این ماهیت زید، نه ضرورت خوابیده که ماهیت زید در آن ضرورت وجود هست، که مى‏بینیم نیست بلکه ماهیت زید حیوان و ناطقیت است. و نه در ماهیت زید، ضرورت وجود است و نه در ماهیت زید، عدم ضرورت وجود است. یعنى ماهیت زید مشروط به عدم ضرورت و عدم امتناع نیست که به‌محض اینکه شما زید را تصور مى‏کنید عدم ضرورت وجود و عدم امتناع هم در ذهن شما همراه با تصور ماهیت بیاید درحالتى‌که چنین چیزى نمى‏آید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شما وقتى که ماهیتى را تصور مى‏کنید فقط حیوان و ناطقیت را تصور مى‏کنید والسلام، چیز دیگر در نظر شما نمى‏آید. اگر یک جنبۀ عدمى در ذهن شما مى‏آمد وقتى که من‌باب‌مثال شما شب را تصور مى‏کنید، در شب آیا عدم نور در ذهن شما نمى‏آید؟! یا اینکه نه، عدم نور یک معناى خارج از ذات لیلیت است؟! وقتى که لیلیت تصور مى‏شود خواهى‌نخواهى عدم نور و عدم ضوء هم در ذهن مى‏آید، وقتى نهار تصور مى‏شود شمس و ضوء هم در ذهن مى‏آید پس معلوم مى‏شود ضوء و شمس جزء ذاتیات نهار و عدم نور و ظلمت جزء ذاتیات لیل است. اما من‌باب‌مثال وقتی که شما قمر و ماه را تصور مى‏کنید یک‌دفعه شب در ذهنتان مى‏آید. اینکه شب در ذهنتان مى‏آید آیا به‌عنوان ذات و ذاتیات قمر در ذهن مى‏آید یا نه، به‌عنوان مقارناتش و مصاحباتش در ذهن می‌آید؟ جزء آن [ذات] نیست و جزء آن [ذاتیات]‌ نمى‏آید. مى‏گوید:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...67 lines deleted...]
-        <w:t xml:space="preserve">تغییر شخصیت افراد راه نرفته به‌محض تغییر ماهیت</w:t>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ببند یک نفس ای آسمان دریچه صبح *** بر آفتاب که امشب خوش است با قمرم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در اینجا مرحوم آخوند مى‏خواهند بفرمایند که وقتى ما ماهیت را به‌لحاظ وجود و به قیاس وجود مدنظر قرار مى‏دهیم، دیگر امکان ما از مرحلۀ سلبى بیرون مى‏آید و امکان مى‏شود یک امر ثبوتى. یعنى ماهیت، لباس امکان را مى‏پوشد نه‌اینکه بدون لباس است بالنسبه به امکان. نه، ماهیت اقتضاى امکان را مى‏کند. در آن بحثى که قبلاً گذشت این بود که ماهیت من حیث هى هى اقتضا نمى‏کند بلکه ماهیت من حیث هى هى اقتضاى ذات و ذاتیات را مى‏کند ولى ماهیت به‌لحاظ امکان دیگر با آن ماهیت تغییر پیدا کرده و این ماهیت مقتضى است.</w:t>
+        <w:t xml:space="preserve">کأنّ وقتى که این قمر در شب طلوع مى‏کند آن زیبایى قمر در این تاریکى یک جلوه و جمالى مى‏دهد که آفتاب وقتى که مى‏آید آن را ازبین مى‏برد. پس اینکه همیشه شعرا تاریکى را همراه با قمر و ماه درنظر مى‏گیرند یا اینکه ستارگان را همراه با ماه و لیل و... مدنظر قرار مى‏دهند، به‌خاطر این است که بعضى از مقارنات به‌واسطۀ انسى که با آن موضوع دارند زود به ذهن مى‏آیند نه به‌خاطر این است که آنها داخل در ذات آن موضوع هستند. این مسئله‌اش با آن فرق مى‏کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و إلا لصَدَقَ سلبُ الإمکانِ أیضًا.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«[والا سلب امکان هم] صدق می‌کند [درحالی‌که] ما مى‏گوییم: اشکال ندارد که صدق کند و این مشکلى به‌وجود نمى‏آورد.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ثم قد مَرَّ أنّ المقسَمَ فی الأمورِ الثلاثةِ هی حالُ الماهیةِ بالقیاسِ إلى الوجودِ و العدمِ و هذه‏ حالةٌ ثبوتیةٌ اتصافیةٌ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«گذشت اینکه مقسم ما در بحث ماهیت در امور ثلاثه که امکان و امتناع و ضرورت باشد،‏ حال ماهیت است نه به‌لحاظ ذات و ذاتیاتش بلکه به قیاس به وجود و عدم، و این حالت یک حالت عدم نیست بلکه این یک حالت ثبوتى اتصافی است.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تغییر شخصیت افراد راه نرفته به‌محض تغییر ماهیت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ماهیتى که قبل از مرجعیت است مى‏گوید: رساله چیست؟! مرید چیست؟! ارادت چیست؟! مقلد چیست؟! وجوهات چیست؟! این حرف‌ها چیست؟! اینها را مى‏گوید اما وقتى که این ماهیت آمد و رئیس شد و مرجع شد، اگر همین وجوهات را خانۀ شخص ببرند مى‏خواهد چشم طرف را هم دربیاورد! یا اگر بخواهد یک مرید به فلان آقا اضافه بشود مى‏خواهد سر به تنش نباشد! یا اینکه یک رساله‌اش بخواهد در فلان ده در آن طرف کره زمین در استرالیا برود [چه می‌کند]! حالا دوتا آنجا مقلد [پیدا کرده اتفاقی نیفتاده است!]</w:t>
+        <w:t xml:space="preserve">در اینجا مرحوم آخوند مى‏خواهند بفرمایند که وقتى ما ماهیت را به‌لحاظ وجود و به قیاس وجود مدنظر قرار مى‏دهیم، دیگر امکان ما از مرحلۀ سلبى بیرون مى‏آید و امکان مى‏شود یک امر ثبوتى. یعنى ماهیت، لباس امکان را مى‏پوشد نه‌اینکه بدون لباس است بالنسبه به امکان. نه، ماهیت اقتضاى امکان را مى‏کند. در آن بحثى که قبلاً گذشت این بود که ماهیت من حیث هى هى اقتضا نمى‏کند بلکه ماهیت من حیث هى هى اقتضاى ذات و ذاتیات را مى‏کند ولى ماهیت به‌لحاظ امکان دیگر با آن ماهیت تغییر پیدا کرده و این ماهیت مقتضى است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">می‌گفتند:</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">یک اصفهانى در خیابان چهارباغ اصفهان کفاشى داشت و خیلى بداخلاق بود! ـ البته این قضیه را که نقل مى‏کنم، قضیۀ واقعی است نه‌اینکه شوخى است و این قضیه در همه جا هست ـ و خیلى عبوس بود. یکى گفت: «من مى‏روم و او را مى‏خندانم چقدر مى‏دهید؟» گفت: «یک سور مى‏دهم.» رفت و پیش او نشست و گفت: «سلام علیکم» کفاش گفت: «هوم!» گفت: «یک سؤالى از شما دارم.» کفاش سرش را تکان داد و گفت: «برو دنبال کارت!» هرچه گفت [جواب نداد!] یک مدت که گذشت‏ طرف دید که کفاش دارد مى‏خندد! گفت: «خیلى خوب بالاخره سور را بردى اما بگو چه کارش کردى؟» گفت: «به او گفتم که آیا مى‏دانى دیشب یک کفاش در کرمان مرد؟!» در کرمان! این از خوشحالى که یک همکارش در کرمان کم شده خنده‌اش گرفت!</w:t>
+        <w:t xml:space="preserve">ماهیتى که قبل از مرجعیت است مى‏گوید: رساله چیست؟! مرید چیست؟! ارادت چیست؟! مقلد چیست؟! وجوهات چیست؟! این حرف‌ها چیست؟! اینها را مى‏گوید اما وقتى که این ماهیت آمد و رئیس شد و مرجع شد، اگر همین وجوهات را خانۀ شخص ببرند مى‏خواهد چشم طرف را هم دربیاورد! یا اگر بخواهد یک مرید به فلان آقا اضافه بشود مى‏خواهد سر به تنش نباشد! یا اینکه یک رساله‌اش بخواهد در فلان ده در آن طرف کره زمین در استرالیا برود [چه می‌کند]! حالا دوتا آنجا مقلد [پیدا کرده اتفاقی نیفتاده است!]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حالا قضیه ما هم همین‌طور است، اگر بگویند: در فلان ده دوتا رساله فلان آخوند فرستاده، این دیگر مى‏خواهد خودش را جر بدهد! اینها همه به‌خاطر این است که تابه‌حال لا اقتضا بوده بلکه اقتضاى عدم بوده و می‌گفته: نه‌خیر، ریاست چیست؟! اینها دنیا است!</w:t>
+        <w:t xml:space="preserve">می‌گفتند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک اصفهانى در خیابان چهارباغ اصفهان کفاشى داشت و خیلى بداخلاق بود! ـ البته این قضیه را که نقل مى‏کنم، قضیۀ واقعی است نه‌اینکه شوخى است و این قضیه در همه جا هست ـ و خیلى عبوس بود. یکى گفت: «من مى‏روم و او را مى‏خندانم چقدر مى‏دهید؟» گفت: «یک سور مى‏دهم.» رفت و پیش او نشست و گفت: «سلام علیکم» کفاش گفت: «هوم!» گفت: «یک سؤالى از شما دارم.» کفاش سرش را تکان داد و گفت: «برو دنبال کارت!» هرچه گفت [جواب نداد!] یک مدت که گذشت‏ طرف دید که کفاش دارد مى‏خندد! گفت: «خیلى خوب بالاخره سور را بردى اما بگو چه کارش کردى؟» گفت: «به او گفتم که آیا مى‏دانى دیشب یک کفاش در کرمان مرد؟!» در کرمان! این از خوشحالى که یک همکارش در کرمان کم شده خنده‌اش گرفت!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یک کسى از دوستان که هم‌بحثی ما بود مى‏گفت:</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> خوانده بودم.) او را در خیابان دیدم گفتم: تبریک عرض مى‏کنم خدمتتان! گفت: «چه است؟!» گفتم: «شنیده‌ام امام‌جمعه شده‌ای! گفت: «مگر من چه جنایتى با شما کرده‌ام؟!» رنگش قرمز شد و گفت: «آخر من چه با شما کرده‌ام؟! شما از من چه دیده‌اید که اینها را به من نسبت مى‏دهید؟!»</w:t>
+        <w:t xml:space="preserve">حالا قضیه ما هم همین‌طور است، اگر بگویند: در فلان ده دوتا رساله فلان آخوند فرستاده، این دیگر مى‏خواهد خودش را جر بدهد! اینها همه به‌خاطر این است که تابه‌حال لا اقتضا بوده بلکه اقتضاى عدم بوده و می‌گفته: نه‌خیر، ریاست چیست؟! اینها دنیا است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">همین آقای بشرط عدم! این در اینجا لابشرط که نیست، این حرف‌هایى که مى‏زند یعنى بشرط‌لا دیگر! این ماهیت لابشرط چنان بشرط شیئی شد چنان بشرط شیئی شد که در جریان این بنده‌خدا آقاى منتظرى که نایب آقاى خمینى بود و همه‌کارۀ مسائل ایشان محسوب مى‏شد، ایشان در نمازجمعه‏ گفت: «اجازه نمى‏دهیم که ریش‌ها یک وجب بشود فقط آقاى منتظرى باید بماند!» همین آقا! این چیست؟ این دنیا است! دنیا مى‏آید و چه‌کار مى‏کند؟! یک پست و یک مقام و یک چیز چه‌کار می‌کند؟! این ماهیتِ بشرط لا با یک خنده و یک لطافت و یک برخورد و یک مقام و دوتا پاسدار و تفنگ، همین و هیچ چیز دیگر هم نیست [می‌شود بشرط شیء]. اصلاً این تفنگ را به ملک او نمى‏کنند بلکه این پاسدار با تفنگش یک جاى دیگر مى‏رود و در یک خیابان دیگر مراقب یک آقاى دیگر می‌شود. دیگر کسى نمى‏آید او را بکشد! همین قضیه این ماهیت بشرط لا را اى کاش لا بشرط مى‏کرد ولى چنان بشرط شى‏ء مى‏کند و یک چرت و پرت‌هایى مى‏گوید که اصلاً نمى‏توان جلویش را گرفت! آن‌وقت همین آقا وقتى که دوباره اوضاع برمى‏گردد، این منتظرى بیچاره پیشش مى‏شود کافر مطلق! اینکه من مى‏گویم هردو جنبه‌اش را با گوش خودم شنیدم که مى‏گویم، نقل‌قول نیست! اولی‌اش نقل‌قول بود که هم‌بحثى‌مان در خیابان گفت.</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک کسى از دوستان که هم‌بحثی ما بود مى‏گفت:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک روزى بعد از انقلاب داشتم در خیابان مى‏رفتم یک بنده‌خدایى شنیده بود که شخصی ـ اسم را ببرم شاید بشناسید ـ امام‌جمعۀ یکى از این شهرهاى شمال شده است. (خود من هم یک مقدارى آن اول پیشش درس </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معالم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خوانده بودم.) او را در خیابان دیدم گفتم: تبریک عرض مى‏کنم خدمتتان! گفت: «چه است؟!» گفتم: «شنیده‌ام امام‌جمعه شده‌ای! گفت: «مگر من چه جنایتى با شما کرده‌ام؟!» رنگش قرمز شد و گفت: «آخر من چه با شما کرده‌ام؟! شما از من چه دیده‌اید که اینها را به من نسبت مى‏دهید؟!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">«[سپس اینکه گذشت که مقسَم در امور سه‌گانه همان حال ماهیت است در قیاس به وجود و عدم،] و این حالت، حالت ثبوتى اتصافی است. یعنى ماهیت متصف است و اقتضا مى‏کند امکان را. و اگرچه بعضى از قیود [مانند امکان] سلبیه هستند ولى ماهیت اقتضاى این سلب را مى‏کند که مى‏شود موجبه. تا اینکه قضایایى که معقود به این امکان است، این از قضایایى شمرده مى‏شود که موجبۀ سالبۀ محموله است نه سالبۀ بسیطه.»</w:t>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">همین آقای بشرط عدم! این در اینجا لابشرط که نیست، این حرف‌هایى که مى‏زند یعنى بشرط‌لا دیگر! این ماهیت لابشرط چنان بشرط شیئی شد چنان بشرط شیئی شد که در جریان این بنده‌خدا آقاى منتظرى که نایب آقاى خمینى بود و همه‌کارۀ مسائل ایشان محسوب مى‏شد، ایشان در نمازجمعه‏ گفت: «اجازه نمى‏دهیم که ریش‌ها یک وجب بشود فقط آقاى منتظرى باید بماند!» همین آقا! این چیست؟ این دنیا است! دنیا مى‏آید و چه‌کار مى‏کند؟! یک پست و یک مقام و یک چیز چه‌کار می‌کند؟! این ماهیتِ بشرط لا با یک خنده و یک لطافت و یک برخورد و یک مقام و دوتا پاسدار و تفنگ، همین و هیچ چیز دیگر هم نیست [می‌شود بشرط شیء]. اصلاً این تفنگ را به ملک او نمى‏کنند بلکه این پاسدار با تفنگش یک جاى دیگر مى‏رود و در یک خیابان دیگر مراقب یک آقاى دیگر می‌شود. دیگر کسى نمى‏آید او را بکشد! همین قضیه این ماهیت بشرط لا را اى کاش لا بشرط مى‏کرد ولى چنان بشرط شى‏ء مى‏کند و یک چرت و پرت‌هایى مى‏گوید که اصلاً نمى‏توان جلویش را گرفت! آن‌وقت همین آقا وقتى که دوباره اوضاع برمى‏گردد، این منتظرى بیچاره پیشش مى‏شود کافر مطلق! اینکه من مى‏گویم هردو جنبه‌اش را با گوش خودم شنیدم که مى‏گویم، نقل‌قول نیست! اولی‌اش نقل‌قول بود که هم‌بحثى‌مان در خیابان گفت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یعنى قضیه قضیۀ موجبه است و قضیۀ اقتضائیه است، موضوع اقتضا مى‏کند محمول را براى خودش. اما محمول، یا سلب است یا ایجاب. آن دیگر فرق نمى‏کند، بالاخره مى‏گوید: من این را مى‏خواهم، من مى‏خواهم این را داشته باشم. حالا این، یا یک اتصاف ثبوتى است یا یک اتصاف سلبى است، در خواستن فرقى نمى‏کند.</w:t>
+        <w:t xml:space="preserve">این مسئله است که گاهى‌اوقات ماهیت از لا اقتضایى درمى‏آید و مقتضى مى‏شود. حالا این ماهیت ما اول لا اقتضا بود بالنسبه به امکان و عدم امکان. چه ماهیتى بود؟ ماهیتى که فقط من حیث هى مد نظر بود، ذات و ذاتیات. ماهیت در مرتبۀ ذات و ذاتیات </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا یقتضى الاّ ذاتیاته</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که همان جنس و فصلش باشد ولى این ماهیت وقتى به‌لحاظ وجود و لباس وجود و کثرت درآمد [عوض می‌شود.] هنوز تازه به‌وجود نیامده این‌قدر هارت و پورت دارد! هنوز تازه لباس وجود نپوشیده، دوتا پاسدار به‌دنبالش راه افتاده‌اند، هنوز به لباس وجود نیامده! این مقتضى است. می‌گوید: نه‌خیر، من ممکنم، من ممکن الوجودم، من واجب الوجودم، من ممتنع الوجودم، کسى نمى‏تواند من را از اینجا بردارد. این پست و این مقام و ریاست ذاتیات من است، ضروریات من است، لازمۀ وجودى من است، بدون من عالم خراب مى‏شود، ایران نابود مى‏شود! نه‌بابا، نه ایرانى نابود مى‏شود و نه عالمى خراب مى‏شود! پس ملائکه آنجا چه‌کاره‌اند؟! ملائکه‌اى که نتوانند با رفتن یکى یک جا را نگه دارند آن ملائکه به‌درد سطل زباله مى‏خورند! نه‌خیر، هزارتا بالاتر از ما و امثال ما رفتند، این کرۀ زمین یک ریگ کم و زیاد نشد! شما بروید بشمارید ببینید الآن این کوه‌هاى زمین چندتا است قبلاً چندتا بوده، بیست سال پیش چندتا بوده و الآن چندتا است! در ایران ما چندتا کوه داریم چندتا نهر داریم؟ همۀ اینها سر جایشان هست، درختها را بشمارید، گاهى‌اوقات زیاد هم مى‏شود. ریگ‌ها، سنگ‏ها، قضایا، افراد، تولید مثل هم رشدش را انجام مى‏دهد الحمدلله! اینها همه به‌جاى خودش محفوظ است، ما خیال مى‏کنیم اوضاع خراب مى‏شود، اینها تخیل ما است. خدا که ننشسته براساس تخیل ما به ملائکه‌اش امر و نهى کند! آن براساس کار خودش انجام مى‏دهد. اینها همه‏اش به‌خاطر این است که درست فلسفه نخوانده‏اند! اگر بدانند [فرق] بین ماهیت بشرط لا و ماهیت بشرط شیء و لا بشرط را که همه‌شان لا بشرطند یا بشرط لا هستند! علی‌‌أی‌حال دیگر أ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عاذنا الله مِن الفتن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اینها همه شوخى و شبیه جدى است و بعضى‌هایش هم بالاخره از این‌جور چیزها بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ثم قد مَرَّ أنّ المقسَمَ فی الأمورِ الثلاثةِ هی حالُ الماهیةِ بالقیاسِ إلى الوجودِ و العدمِ و هذه‏ حالةٌ ثبوتیةٌ اتصافیةٌ و إن کان بعضُ القیودِ کالإمکانِ سلبیةً حتى‏ یکونَ المعقودةُ به مِن القضایا موجبةً سالبةَ المحمول لا سالبةً بسیطةً.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«[سپس اینکه گذشت که مقسَم در امور سه‌گانه همان حال ماهیت است در قیاس به وجود و عدم،] و این حالت، حالت ثبوتى اتصافی است. یعنى ماهیت متصف است و اقتضا مى‏کند امکان را. و اگرچه بعضى از قیود [مانند امکان] سلبیه هستند ولى ماهیت اقتضاى این سلب را مى‏کند که مى‏شود موجبه. تا اینکه قضایایى که معقود به این امکان است، این از قضایایى شمرده مى‏شود که موجبۀ سالبۀ محموله است نه سالبۀ بسیطه.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">گفت: «درویش کیست؟» گفت: «درویش آن است که ترک دنیا کند.» گفت: «نى». گفت: «آن که ترک عقبى کند.» گفت: «نى.» گفت: «آن که ترکِ ترک کند.» ترک دنیا کردن خودش خواستن است، ترک عقبى کردن هم باز خواستن است. ترکِ ترک چیست؟ مى‏شود ماهیت لا بشرط و اطلاقیه. آنجا جایى است که دیگر خواست ازبین‏ مى‏رود.</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنى قضیه قضیۀ موجبه است و قضیۀ اقتضائیه است، موضوع اقتضا مى‏کند محمول را براى خودش. اما محمول، یا سلب است یا ایجاب. آن دیگر فرق نمى‏کند، بالاخره مى‏گوید: من این را مى‏خواهم، من مى‏خواهم این را داشته باشم. حالا این، یا یک اتصاف ثبوتى است یا یک اتصاف سلبى است، در خواستن فرقى نمى‏کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گفت: «درویش کیست؟» گفت: «درویش آن است که ترک دنیا کند.» گفت: «نى». گفت: «آن که ترک عقبى کند.» گفت: «نى.» گفت: «آن که ترکِ ترک کند.» ترک دنیا کردن خودش خواستن است، ترک عقبى کردن هم باز خواستن است. ترکِ ترک چیست؟ مى‏شود ماهیت لا بشرط و اطلاقیه. آنجا جایى است که دیگر خواست ازبین‏ مى‏رود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فکونُ الشی‏ءِ ممکنًا عبارةٌ عن اتصافِه بسلبِ ضرورةِ الطرفینِ لا لا اتصافُه بضرورةِ الطرفینِ فصِدقُ الإمکانِ علىٰ شی‏ءٍ معناه صدقُ الاتصافِ به و قد صَرَّحَ بذلک بعضُ المحققینِ.‏</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«اینکه ماهیت ممکن باشد یعنی متصف باشد به سلب ضرورت طرفین، نه عدم اتصافش به ضرورت طرفین؛ این نیست بلکه اتصاف او است. پس اینکه امکان برایش صدق مى‏کند معنایش این است که اتصاف به امکان صدق مى‏کند بر شی‏ء بر هر موضوع، [و به این مطلب بعضی از محققین تصریح کرده‌اند.]»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم صلّ علی محمد و آل محمد</w:t>
@@ -1162,61 +1180,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="90" name="_x0000_i0200" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0200" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1229,50 +1247,87 @@
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیوان سعدی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، غزل شماره ۳۸5.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>