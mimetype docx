--- v0 (2026-06-10)
+++ v1 (2026-08-12)
@@ -18,831 +18,773 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading5"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">درس یکصد و نودوچهارم</w:t>
+        <w:t xml:space="preserve">درس یکصد و نود و چهارم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اشکالات بر امکان بالغیر بودن ماهیات و پاسخ مرحوم آخوند</w:t>
+        <w:t xml:space="preserve">منشأ اختلاف محمولات ماهیت</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
+        <w:t xml:space="preserve">أعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وهمٌ و تنبیهٌ‏:</w:t>
+        <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ثمّ لعلّک تقولُ: معلولیةُ شی‏ءٍ لشی‏ءٍ یستلزِمُ معلولیةَ عدمِه لعدمِ ذلک الشی‏ءِ إذ عدمُ العلةِ علةٌ لعدمِ المعلولِ.</w:t>
+        <w:t xml:space="preserve">و ممّا ذکرناه علمتَ ضعفَ قولِ مَن أراد التفصی عن تلک الشبهةِ بأنّ انفکاکَ الماهیةِ من حیث هی عن الإمکانِ لا یستلزِمُ جوازَ انفکاکِها فی نفسِ الأمرِ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اشکال دیگری به امکان بالغیر بودن ماهیت</w:t>
+        <w:t xml:space="preserve">اختلاف لحاظ ماهیت موجب اختلاف محمولاتِ ماهیت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در اینجا ایشان باز یک اشکالى را مطرح مى‏کنند و جوابى را مى‏دهند که آن اثبات امکان بالغیر بودن ماهیات است. اشکال به این مسئله برمى‏گردد که به‌متقضاى قاعدۀ علیت، هر شیئی براى وجودش نیاز به علت دارد، و وجودش را از ناحیۀ غیر دریافت مى‏کند؛ هر شى‏ء ممکن بالذاتى نه واجب الوجود. پس وجود او واجب بالغیر است، مانند ماهیاتى که ما مى‏بینیم وجودشان از ناحیۀ غیر است. بنابراین مى‏توان گفت که عدم این وجود از ناحیۀ عدم غیر است. یعنى در صورتى که علت وجود داشته باشد معلول آن هم وجود دارد، علت نباشد معلولش هم نیست. پس وجود غیر، علت براى وجود معلول خواهد بود و عدم غیر، علت برای عدم این شى‏ء خواهد بود؛ یعنی معلولى است که عدمش معلول براى علت است. همین‌طور در ناحیۀ امتناع هم این مطلب را مى‏گوییم، مى‏گوییم: اگر قرار باشد یک شیئی وجودش ممتنع باشد، این امتناع باید از ناحیۀ غیر بیاید؛ یعنى علتى باید وجود داشته باشد تا آن علت موجب بشود که وجود یک چیزى ممتنع باشد. من‌باب‌مثال در بحث متناقضین، وجود أحد المتناقضین علت براى عدم طرف دیگر است، یا وجود أحد الضدین علت براى عدم طرف دیگر است در مکان واحد و زمان واحد، مانند سیاهى که وجودش علت براى عدم بیاضیت است در مکان واحد و در ظرف واحد. بنابراین عدم او هم علت براى عدم این معلول می‌شود. یعنى چنانچه عدم این معلول، معلول براى این علت باشد، درصورتى‌که آن علت نباشد. بنابراین امتناعِ از ناحیۀ غیر براى این ماهیت ثابت نمى‏شود. خب وقتى که ما این دوتا را جمع کنیم معناى امکان بالغیر حاصل مى‏شود </w:t>
+        <w:t xml:space="preserve">[عرض شد که یک‌وقت ما ماهیت را من حیث هى درنظر مى‏گیریم و نظرمان به ذات و ذاتیات است و یک‌وقت ماهیت را درنظر مى‏گیریم] ولى به‌لحاظ وجود خارج، در اینجا بین این دو لحاظ اختلاف هست. اگر ماهیت فقط من حیث هى هى مدنظر گرفته بشود و به‌عبارت‌دیگر منظور، حمل هو هو باشد نه حمل ذو هو یا حمل شایع، اگر این‌طور باشد دراین‌صورت فقط ذات و ذاتیات ماهیت بر ماهیت حمل مى‏شود، و هرچه که خارج از ذات و ذاتیّات ماهیت هست، به‌لحاظ وصف خارج از حقیقت موضوع حمل مى‏شود. البته در اینجا بین امکان و ضرورت و امتناع، با صفات ماهیت به‌شرط وجود خارجى تفاوت هست. در ماهیت به‌شرط وجود خارج، ممکن است حمل کاتبٌ و امثال‌ذلک بشود ولى در ماهیت به‌شرط و مصاحبت وجود، ممکن حمل نمى‏شود بلکه به‌لحاظ وجود حمل مى‏شود. و از آنجایى که در هر وجودى وجوبى هست و همان‌طور که قبلاً عرض شد وجود مساوق با وجوب است، پس اگر ماهیت را در حال مصاحبت با وجود مدنظر قرار بدهیم، امکان او مبدّل به وجوب بالغیر خواهد شد؛ گرچه امکان ذاتى براى او باقى مى‏ماند ولى خود امکان وقوعى که در خارج هنوز محتمل الوقوع و العدم است مبدل به وجوب بالغیر خواهد شد. امکان ذاتى هم که باقى مى‏ماند ـ علتش هم عرض شد ـ به جهت این است که امکان روى نفس ماهیت بدون توجه به وجود خارجى مى‏رود و همین دلیل بر این است که ماهیت را در حمل امکان، به‌لحاظ وجود خارج مدنظر قرار مى‏دهیم. یعنى چه ماهیت در خارج وجود داشته باشد یا ماهیت در خارج وجود نداشته باشد، وقتى که مثلاً شما زید را و ماهیت زید را تصور مى‏کنید، این را قابل حمل موجودٌ و قابل حمل معدومٌ مى‏دانید. و همین نفس صحت صدق و صحت تصور دلیل بر این است که ماهیت به‌شرط وجود لحاظ نمى‏شود. یعنى «به‌شرط وجود» قید ماهوى ماهیت باشد که بدون این قید، ماهیت مفهومى نداشته باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدم فرق بین این دو مطلب که ما ماهیت را به‌لحاظ وجود تصور بکنیم یا ماهیت را من حیث هى هى به‌لحاظ ذات و ذاتیات تصور بکنیم، این عدم فرق موجب شده است که در تعابیرى که أعلام براى دفع از این شبهه مى‏آورند یک مسائلى را مطرح مى‏کنند که ممکن است براى آن مجیب یا براى کسانی دیگر این قضیه به‌وجود بیاید که ماهیت من حیث هى هى قبول امکان نمى‏کند و امکان بر او حمل نمى‏شود. و این شبهات پیدا شده است: درحالى‌که ما گفتیم ماهیت خالى از این سه جهت نیست: یا امکان بر او حمل مى‏شود یا ضرورت و یا امتناع.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">البته جوابى که از این مسئله مى‏توان داد همان‌طور که عرض کردم این است که منظور مجیب در اینجا آن ماهیت در مقام مرتبۀ اطلاقى خودش است نه ماهیت در مرتبۀ ذات من حیث هى هى که فقط منظور ذات و ذاتیات مورد نظر باشد. [ماهیت] در نفس‌الامر خالى از این سه جهت نیست: یا امکان است و یا امتناع است و یا ضرورت. این هم یک مسئله‌اى که ایشان فرمودند. این «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و لا نعنى بالامکان بالغیر الاّ هذا</w:t>
+        <w:t xml:space="preserve">وهمٌ و تنبیهٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، که امکان بالغیر عبارت است از مجموع، مرکب،‏ ترکیب. یک چیزى است که مرکب شده از سلب ضرورت وجود و از سلب ضرورت عدم؛ این مى‏شود امکان بالغیر. پس ما مى‏بینیم ماهیات، امکانیتشان را از ناحیۀ غیر مى‏آورند به قاعدۀ تلازم علیت و معلولیت.</w:t>
+        <w:t xml:space="preserve">» هم چیزهایى است که خیلى قابل براى [بیان] نیست یعنى همان مسائلى که بحث شد همان‌ها با عبارات مختلفه مى‏آید دیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading6"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">دو جواب مرحوم آخوند از اشکال</w:t>
+        <w:t xml:space="preserve">و ممّا ذکرناه علمتَ ضعفَ قولِ مَن أراد التفصی عن تلک الشبهةِ بأنّ انفکاکَ الماهیةِ من حیث هی عن الإمکانِ لا یستلزِمُ جوازَ انفکاکِها فی نفسِ الأمرِ لأنّها أوسعُ مِن تلک المرتبةِ قیاسًا علىٰ عوارضِها الوجودیةِ التی یکون القضایا المعقودةُ بها وصفیةً و هی العوارضُ التی تلحَقُ الماهیةَ لا بما هی هی بل بشرطِ الوجودِ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«از مطالب گذشته روشن مى‏شود ضعف گفتۀ کسى که خواسته از این شبهه جواب بدهد به اینکه انفکاک ماهیت من حیث هى، خودش از امکان لازم نگرفته است که این ماهیت‏ در نفس‌الامر منفکّ باشد، یعنی جایز باشد انفکاکش در نفس‌الامر. چون این ماهیت من حیث هى أوسع از این مرتبۀ خارج است، به‌خاطر مقایسه‌اى که بر عوارض وجودیه‌اى شده که قضایایى که با این عوارض وجودیه درست مى‏شود اینها قضایاى وصفیه‏اند، (مثل «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">زیدٌ کاتبٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» که این قضیۀ وصفیه است.) و این عوارض وجودیه آن عوارضى است که ملحق به ماهیت مى‏شوند، نه به خود ماهیت من حیث هى ملحق مى‏شوند بلکه به‌شرط وجود ملحق مى‏شوند.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرحوم آخوند در اینجا دو جواب از این مطلب مى‏فرمایند: مطلب اول و جواب اول این است که ما قبلاً راجع به امکان بحث کردیم و گفتیم: امکان وصف ثبوتى‌ای است که موصوف متصف به آن است نه وصف سلبی. به‌عبارت‌دیگر موصوف ما که ماهیت است، عدم اتصاف به امکان را واجد نیست بلکه اتصاف به امکان را واجد است، یعنى وقتى که مى‏گوییم: ماهیات ممکن الوجود هستند معنایش این نیست که ماهیات، متصف به ضرورت و عدم نیستند بلکه معنایش این است که ماهیات متصف به عدم ضرورت و عدم امتناع هستند، اتصاف دارند و متصف‌اند. پس ماهیت یک وصف ثبوتى است که این وصف ثبوتى یا در قضیۀ موجبۀ سالبة المحمول یا در قضیۀ معدوله، فرقى نمى‏کند در هردوی اینها براى ماهیت ثابت است. وقتى که این‌طور شد پس حاصل دلیل شما که سلب ضرورت وجود و سلب ضرورت عدم است این برگشتش به عدم اتصاف است. یعنى ماهیات متصف نیستند به ضرورت وجود و به ضرورت عدم. پس از ناحیۀ غیر، سلب را براى خودشان مى‏آورند. خب این مخالف با آن معنایى است که ما براى امکان کردیم. امکان حالتى است که در ماهیت است، به‌واسطۀ آن ماهیت اقتضا مى‏کند سلب ضرورت وجود و سلب ضرورت عدم [را]. این جواب اولى که مرحوم آخوند دادند که امکان را به اتصاف ثبوتى برگرداند، درحالتى‌که حاصل استدلال، عدم اتصاف ماهیت به ضرورت وجود و به ضرورت عدم [است].</w:t>
+        <w:t xml:space="preserve">این مطلبى را که مرحوم آخوند مى‏فرمایند که «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قیاسًا علىٰ عوارضِها الوجودیةِ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بر این مسئله اشکال وارد مى‏کنند و مى‏گویند که این آقا آمده عوارض ماهیت را که امکان و وجوب و امتناع است اینها را با عوارض وجود قیاس کرده و گفته که ماهیت، مرتبه‌اش از مرتبۀ وجود أعلى است، درحالى‌که من عرض کردم ممکن است منظور ایشان فقط یک مقایسه و مشابهت باشد. یعنى ایشان مى‏خواهند این‌طور بفرمایند که مرتبۀ ماهیت من حیث هى هى که آن مرتبۀ لا بشرط از ذات و لا بشرط از عوارض وجود است، این ماهیت را مدنظر قرار مى‏دهیم، این ماهیتى که مرتبه‌اش أعلى است. یعنى ما دو نحو مى‏توانیم ماهیت را درنظر بگیریم: یک ماهیتى که مثل کلمه است. در کلمه یک‌وقت ما خصوصیات خود کلمه را مدنظر قرار مى‏دهیم یعنى وقتى که بحث از کلمه می‌کنیم، صحبت مى‏کنیم از </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کلّ صوتٍ یخرُجُ مِن فم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، اسم این را کلمه مى‏گذاریم </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سواء کان حرفاً أو اسماً أو فعلاً</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، یک‌وقت این‌طور بحث مى‏کنیم و یک‌وقت مى‏گوییم که آن صوتى که از فم خارج مى‏شود و دلالت بر یک معنایى مى‏کند آن کلمه است که در اینجا خصوص یک مرتبۀ خاص از کلمه مورد نظر است. در تعریف دوم کلمه ما از ابهام بیرون آمده و به یک حرف و یا به یک معناى اسمى یا فعلى مبدل شده است. جامع بین این دو که کلمه آن صوتى است که از فم خارج مى‏شود و بین این صوتى که دلالت بر یک معنی مى‏کند، جامع بین این دو نظیر مانحن‌فیه خواهد شد. یعنى جامع بین این دو که یک معناى ابهامى است، هم شامل کلمه مى‏شود که آن کلمه ذات و ذاتیات کلمه است یعنى آن را ما بشرط شى‏ء یا بشرط لا درنظر مى‏گیریم و هم شامل کلمه‌اى خواهد شد که بشرط شىء و بشرط قیودى که در آنجا لحاظ مى‏شود، یکى از معانى سه‌گانه فعل و اسم و حرف در آنجا لحاظ مى‏شود. پس این مرتبۀ کلمه، مفهوم کلمۀ اطلاقى و ابهامى از این دو مرتبه بالاتر است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب دومى که ایشان مى‏فرمایند این است که شما از مجموع دو سلبِ ضرورت، یک معجونى درست کرده‌اید و اسمش را امکان گذاشته‌اید. پس امکان زائیده و متولد دو سلب ضرورت است: یکى سلب ضرورت وجود و یکی سلب‏ ضرورت عدم، درحالتى‌که همان‌طور که بین دو علت ثبوتىِ این‌دو هیچ‌گونه الفت و أنس و تألیفى وجود ندارد، بین دو علت سلبىِ آنها هم هیچ‌گونه وحدت و أنسى وجود ندارد. علت وجود با علت عدم، در دو طرف مخالف و در دو طیف مخالف و مقابل یکدیگر قرار دارند؛ یک شیئی علت وجود شى‏ء دیگر باشد یا اینکه یک شیئی علت عدم شى‏ء دیگر باشد، این‌دو با همدیگر مخالف هستند. همین‌طور عدم اینها هم نهایت افتراق را با یکدیگر دارند، یعنى وقتى که مى‏گوییم: عدم ضرورت وجود از غیر با عدم ضرورت عدم از غیر، وقتى که این دو را مقایسه مى‏کنیم مى‏بینیم بین این‌دو تألیفى وجود ندارد. تألیف یعنى یک جهت وحدتى بین این دو نیست. وقتى که جهت وحدت نشد بنابراین شما چه چیزى را دارید تقسیم مى‏کنید وقتى که شما نظر به نفس‌الامر مى‏کنید؟! در نفس الامر مگر نمى‏گوییم که مادۀ قضایا و جهات قضایا خالى از یکى از این سه جهت نیست: یا امکان است و یا ضرورت است و یا امتناع؟! تا وحدت در تقسیم حاکم نباشد شما نمى‏توانید آن واحد را به سه قسم تقسیم کنید. پس باید جهت، یعنى ارتباط بین موضوع و محمول واحد باشد؛ آن واحد </w:t>
+        <w:t xml:space="preserve">ایشان در اینجا مى‏خواهند بفرمایند که ماهیت یک مرتبۀ اعلایى است از دو مرتبه‌اى که ما تصور مى‏کنیم. یک مرتبه شما تصور ماهیت را مى‏کنید و فقط منظورتان من حیث هى هى یعنى ذات و ذاتیاتش است، یک‌وقت شما ماهیت را تصور مى‏کنید من حیث هى هى و کارى به ذات و ذاتیاتش ندارید بلکه به‌لحاظ وجود تصور مى‏کنید. جامع بین این دو، ماهیت مبهم است که آن ماهیت مبهمه اعلی مرتبۀ از این دو است. یعنى همین ماهیت مبهمه به دو لحاظ در تفسیرهاى مختلف مى‏آید. اگر من حیث هى هى بیاید، به ذات و ذاتیّات ماهیت برمى‏گردد و اگر به ذات و ذاتیاتش کار نداشته باشیم و به لحاظ وجود خارجى کار داشته باشیم آن‌وقت در آن صورت استعداد براى حمل امکان و ضرورت و وجوب را پیدا مى‏کند. از این دوتا گذشته یک ماهیت دیگر هم داریم و آن به‌شرط وجود است، آن ماهیتى است که عوارض وجود مثل کتابت بر آن حمل مى‏شود. آن‌وقت جامع بین این سه، ماهیت در مرتبۀ ذات و ماهیت در مرتبۀ به‌لحاظ وجود و ماهیت در مرتبۀ به‌شرط وجود، جامع بین همۀ این سه الماهیة من حیث هى هى [می‌باشد]، یعنى خود ماهیت. حالا هرچه دیگر فرض کنید که به چه لحاظى تصور مى‏شود، منظور ایشان این است. حالا آمده عوارض ماهیت مثل امکان و وجوب و امتناع را قیاس بر عوارض وجود کرده، نخواسته بگوید که امتناع و امکان و ضرورت از عوارض وجودند، بلکه خواسته‏ بگوید: همان‌طور که ماهیت نسبت به عوارض وجودى و به شرایط وجودى وجود خارج را لحاظ دارد، ماهیت نسبت به‌لحاظ وجود هم باز با آن اصل ماهیت تفاوت مى‏کند. یعنى ماهیت به‌لحاظ وجود باز با ماهیت من حیث هى هى متفاوت است. در ماهیت من حیث هى هى فقط نظر به ماهیت مى‏شود، به‌لحاظ ذات و ذاتیاتش و هیچ وصف دیگرى را بر آن نمى‏توانیم حمل کنیم. یعنى وقتى بگوییم: الماهیه من حیث هى هى که منظور ما ذات و ذاتیات ماهیت است، ما دیگر نمى‏توانیم بگوییم: این ماهیت با این شرایط ممکنٌ، چون ممکن از عوارض خارجى ماهیت است و از ذات و ذاتیات باب ایساغوجى نیست. مثل اینکه بگویید: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">إما ممکنٌ</w:t>
+        <w:t xml:space="preserve">الانسان من حیث هو انسان ماشٍ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> و آن واحد </w:t>
+        <w:t xml:space="preserve">» نه‌خیر! یا «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">إما ممتنعٌ</w:t>
+        <w:t xml:space="preserve">الانسان من حیث هو انسان متعجبٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> و آن واحد </w:t>
+        <w:t xml:space="preserve">» نه‌خیر! بلکه انسان خارجى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">إما واجبٌ</w:t>
+        <w:t xml:space="preserve">متعجبٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، در اینجا وحدت را ازبین برده‌ایم.</w:t>
+        <w:t xml:space="preserve">، انسان خارجى </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ماشٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ولى </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الانسان من حیث هو انسان لیس بماشٍ و لیس بمتعجّبٍ و لیس بضاحکٍ و لیس بمتحیّزٍ و لیس بمتعیّنٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. تمام اینها از عوارض خارج از ذات ماهیت است. اما همین انسان به‌لحاظ وجود، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">متحیزٌ، متکیّفٌ، متکمّمٌ، متعیّنٌ، متملّکٌ، ذوعرضٍ، ذوکمٍّ، ذواضافةٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، تمام اینها به‌لحاظ وجود خارجى در اینجا هست. لذا مى‏توانیم بگوییم که این مجیب در عبارتى که گفته قابل توجیه است؛ اگرچه «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قیاساً على عوارضها الوجودیه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»‌ای که ایشان تعبیر آورده‌اند یک‌قدرى مطلب را قابل شبهه مى‏کند ولى على‌أی‌حال قابل دفاع است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لا حاجةَ أیضًا إلىٰ ما ذَکَرَه بعضُ الأماجدِ أنّ الإمکانَ لمّا لم یکُن حقیقتُها إلا سلبَ ضرورةِ الطرفینِ سلبًا بسیطًا تحصیلیًا فیکون صادقًا فی مرتبةِ الماهیةِ مِن حیث هی و إن کان خارجًا عن جوهرِها.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«[و همچنین‌ نیاز نیست به آنچه بعضی از اماجد ذکر کرده‌اند] که امکان از آنجایى که حقیقتش نیست مگر سلب ضرورت دو طرف، یک سلب بسیط تحصیلى، پس این در مرتبۀ ماهیت من حیث هى صادق است. (یعنى وقتى که حقیقت امکان سلب ضرورت است، بنابراین امکان یعنى </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدم ضرورة الطرفین. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس در مرتبۀ ماهیت، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدم ضرورة الطرفین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> صدق مى‏کند.) و اگرچه‏ خارج از جوهر خود ماهیت است ولى بالاخره صدق مى‏کند چون سلب، سلب تحصیلى است و معدوله نیست تا اینکه داخل در ذات باشد به‌عنوان قضیۀ موجبه.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فإنّ مجردَ کونِ الشی‏ءِ سلبًا تحصیلیًا لا یوجِبُ صدقَه فی مرتبةِ الماهیةِ المأخوذةِ بنفسِها و إلا لصَدَقَ سلبُ الإمکانِ أیضًا.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«(حالا مرحوم آخوند دارد به آن اشکال مى‏کند که) مجرد اینکه یک شىء سلب تحصیلى است ایجاب نمى‏کند که صدق کند در مرتبۀ ماهیتى که أخذ مى‏شود به نفسش. والا اگر سلب تحصیلى بودن مجوّز براى حمل هر صفتى بر ماهیت بشود پس سلب امکان هم سلب تحصیلى است باید آن هم بر ماهیت حمل بشود.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">البته از این اشکال ممکن است اینها پاسخ بگویند که ما در بحث اعدام وقتى که صحبت مى‏کنیم مى‏توانیم بگوییم که لا میز بین الأعدام. یعنى وقتى که جهت عدمى مورد توجه قرار بگیرد، دیگر آن جهت عدمى خودش حیثیتى ندارد تا اینکه [علیت و معلولیتی باشد].</w:t>
+        <w:t xml:space="preserve">درحالتى‌که ما مى‏گوییم: بله، اشکال ندارد، خب حمل بشود. وقتى که شما ماهیت را در مرتبۀ ذات من حیث هى تصور مى‏کنید سلب امکان هم بر ماهیت حمل کنید آسمان که خراب نمى‏شود و به زمین نمى‏آید! به‌خاطر اینکه هم خود امکان بر ماهیت حمل نمى‏شود و [هم] صحیح است که بگوییم: سلب ضرورت وجود از ماهیت زید، [یعنی] صدق مى‏کند بر ماهیت زید </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدم الضرورة الوجود و العدم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. هم این صدق مى‏کند و هم عدم این صدق مى‏کند. مى‏گوییم: در ماهیت زید، نه عدم ضرورت وجود و عدم خوابیده و نه ثبوت این وصف که خالى بودن از ضرورت وجود و عدم است، این هم نخوابیده است. یعنى در این ماهیت زید، نه ضرورت خوابیده که ماهیت زید در آن ضرورت وجود هست، که مى‏بینیم نیست بلکه ماهیت زید حیوان و ناطقیت است. و نه در ماهیت زید، ضرورت وجود است و نه در ماهیت زید، عدم ضرورت وجود است. یعنى ماهیت زید مشروط به عدم ضرورت و عدم امتناع نیست که به‌محض اینکه شما زید را تصور مى‏کنید عدم ضرورت وجود و عدم امتناع هم در ذهن شما همراه با تصور ماهیت بیاید درحالتى‌که چنین چیزى نمى‏آید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">البته جواب اول مرحوم آخوند صحیح بود، ولى حیثیت عدمى دیگر نیازى به وحدت و... ندارد؛ چه شما بگویید: عدم زید یا اینکه بگویید: عدم الماء، هردو عدم است. بله، به‌لحاظ مضافٌ‌الیه‌اش آن حیثیت پیدا مى‏کند، یعنى عدم الماء در ظرف ذهن با عدم زید در ظرف ذهن دوتا است، یعنى آن قید مى‏آید و آن عدم را مقید مى‏کند و از عدم اطلاقى بیرون مى‏آورد. بالاخره عدم یا عدم اطلاقى است و آن عبارت است از عدم مطلق که مفهوم عدم مطلق یعنى نفس عدمیت. این یک عدم که عدم اطلاقى است، یا اینکه این عدم، عدم مقید است، یعنى مقید مى‏شود به یک قیدى که آن قید مضافٌ‌الیه‌اش است که آن عبارت است از همان چیزى که ما به‌لحاظ وجود او این مضاف را از او سلب مى‏کنیم، مثل </w:t>
-      </w:r>
+        <w:t xml:space="preserve">شما وقتى که ماهیتى را تصور مى‏کنید فقط حیوان و ناطقیت را تصور مى‏کنید والسلام، چیز دیگر در نظر شما نمى‏آید. اگر یک جنبۀ عدمى در ذهن شما مى‏آمد وقتى که من‌باب‌مثال شما شب را تصور مى‏کنید، در شب آیا عدم نور در ذهن شما نمى‏آید؟! یا اینکه نه، عدم نور یک معناى خارج از ذات لیلیت است؟! وقتى که لیلیت تصور مى‏شود خواهى‌نخواهى عدم نور و عدم ضوء هم در ذهن مى‏آید، وقتى نهار تصور مى‏شود شمس و ضوء هم در ذهن مى‏آید پس معلوم مى‏شود ضوء و شمس جزء ذاتیات نهار و عدم نور و ظلمت جزء ذاتیات لیل است. اما من‌باب‌مثال وقتی که شما قمر و ماه را تصور مى‏کنید یک‌دفعه شب در ذهنتان مى‏آید. اینکه شب در ذهنتان مى‏آید آیا به‌عنوان ذات و ذاتیات قمر در ذهن مى‏آید یا نه، به‌عنوان مقارناتش و مصاحباتش در ذهن می‌آید؟ جزء آن [ذات] نیست و جزء آن [ذاتیات]‌ نمى‏آید. مى‏گوید:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کأنّ وقتى که این قمر در شب طلوع مى‏کند آن زیبایى قمر در این تاریکى یک جلوه و جمالى مى‏دهد که آفتاب وقتى که مى‏آید آن را ازبین مى‏برد. پس اینکه همیشه شعرا تاریکى را همراه با قمر و ماه درنظر مى‏گیرند یا اینکه ستارگان را همراه با ماه و لیل و... مدنظر قرار مى‏دهند، به‌خاطر این است که بعضى از مقارنات به‌واسطۀ انسى که با آن موضوع دارند زود به ذهن مى‏آیند نه به‌خاطر این است که آنها داخل در ذات آن موضوع هستند. این مسئله‌اش با آن فرق مى‏کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">عدم الماء، عدم الحجر، عدم الشجر</w:t>
-      </w:r>
+        <w:t xml:space="preserve">و إلا لصَدَقَ سلبُ الإمکانِ أیضًا.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> که در اینجا عدم به هر چیزى نخورده بلکه به یک امر خاص در اینجا تعلق گرفته است. ولى صحبت در این است که آنچه شما از معناى عدمیتِ از عدم حجر مى‏فهمید همان معنی را از عدم الماء و از عدم الشجر مى‏فهمید؛ این که همان معناى نفى و عدم مطلق است. بنابراین با عدم ضرورت وجود و عدم ضرورت عدم، هردوى اینها من حیث المجموع به آن سلب ضرورت طرفین گفته مى‏شود. بله، عدم الماء و عدم الشجر از نقطه‌نظر قید و مفهوم با هم منافات دارند ولى از نقطه‌نظر حقیقتِ عدمیت دیگر با هم منافاتى ندارند؛ یعنى چه اینکه شما بگویید: عدم ضرورت وجود یا اینکه بگویید: عدم ضرورت عدم. از نقطه نظر مفهوم عدمیت واحدند. این اشکال از نقطه نظر وحدت وارد نمى‏شود. یعنى ما مى‏توانیم بگوییم: اگر واقعاً ما امکان را به‌معنای عدمى بگیریم، یعنى سلب ضرورت وجود و عدم بگیریم به‌عنوان قضیۀ سالبۀ محصله، اگر به این عنوان بگیریم این اشکال وارد نیست. آن اشکال دیگر وارد است که امکان، اتصاف ماهیت به یک امر ثبوتی است. یعنى امکان به‌معناى سالبۀ محصله نیست بلکه به‌معنای موجبۀ سالبة المحمول است. یعنى موجبه‌اى است که سلب را براى خود مى‏خواهد، نه‌اینکه کارى به این قضیۀ سلبى ندارد. یا اینکه معدولة المحمول است، یعنى در یک قضیۀ ثبوتیه این ماهیت، خود را متصف مى‏کند به یک امرى که آن امر على‌السواء بودنِ بین طرفین است. چطور اینکه‏ واجب الوجود متصف است به یک حیثیتى که آن حیثیتش اقتضاى وجود بدون علت است. چطور اینکه ممتنع الوجود یک حیثیتى است که آن حیثیتش اقتضاى ماهیتى است که ممتنع الوجود است، همین‌طور ممکن الوجود عبارت است از یک حیثیتى در ماهیت و در ذات که به‌واسطۀ آن حیثیت، مساوی الطرفین است، مى‏گوید: من هر طورى شدم شدم، براى من فرقی نمى‏کند، اگر علت آمد و ما را موجود کرد ما مخلص او هستیم و اگر علت نیامد که ما را موجود کند نوکر او هستیم. دیگر در اینجا خودش اقتضاى هر دو طرفین نمى‏کند بلکه اقتضا مى‏کند </w:t>
-      </w:r>
+        <w:t xml:space="preserve">«[والا سلب امکان هم] صدق می‌کند [درحالی‌که] ما مى‏گوییم: اشکال ندارد که صدق کند و این مشکلى به‌وجود نمى‏آورد.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لا شیءَ مِن الطرفین</w:t>
-      </w:r>
+        <w:t xml:space="preserve">ثم قد مَرَّ أنّ المقسَمَ فی الأمورِ الثلاثةِ هی حالُ الماهیةِ بالقیاسِ إلى الوجودِ و العدمِ و هذه‏ حالةٌ ثبوتیةٌ اتصافیةٌ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> را.</w:t>
+        <w:t xml:space="preserve">«گذشت اینکه مقسم ما در بحث ماهیت در امور ثلاثه که امکان و امتناع و ضرورت باشد،‏ حال ماهیت است نه به‌لحاظ ذات و ذاتیاتش بلکه به قیاس به وجود و عدم، و این حالت یک حالت عدم نیست بلکه این یک حالت ثبوتى اتصافی است.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="SoalMatn"/>
+        <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تلمیذ: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">بنا بر فرمایش شما که فرمودید، این سالبه‌اى در اینجا هست این عدم مضاف است نه عدم مطلق.</w:t>
+        <w:t xml:space="preserve">تغییر شخصیت افراد راه نرفته به‌محض تغییر ماهیت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد: </w:t>
-      </w:r>
+        <w:t xml:space="preserve">در اینجا مرحوم آخوند مى‏خواهند بفرمایند که وقتى ما ماهیت را به‌لحاظ وجود و به قیاس وجود مدنظر قرار مى‏دهیم، دیگر امکان ما از مرحلۀ سلبى بیرون مى‏آید و امکان مى‏شود یک امر ثبوتى. یعنى ماهیت، لباس امکان را مى‏پوشد نه‌اینکه بدون لباس است بالنسبه به امکان. نه، ماهیت اقتضاى امکان را مى‏کند. در آن بحثى که قبلاً گذشت این بود که ماهیت من حیث هى هى اقتضا نمى‏کند بلکه ماهیت من حیث هى هى اقتضاى ذات و ذاتیات را مى‏کند ولى ماهیت به‌لحاظ امکان دیگر با آن ماهیت تغییر پیدا کرده و این ماهیت مقتضى است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در عدم مطلق عرض کردم که بحث ما در عدم، عدم مفهومى است. یعنى در عدم آنچه که متمایز بین اعدام است همان جنبۀ غیبى آنها است ولی حقیقت عدمیت در همۀ اعدام یکى است. یعنى چه شما تصور عدم مطلق کنید و چه تصور </w:t>
+        <w:t xml:space="preserve">ماهیتى که قبل از مرجعیت است مى‏گوید: رساله چیست؟! مرید چیست؟! ارادت چیست؟! مقلد چیست؟! وجوهات چیست؟! این حرف‌ها چیست؟! اینها را مى‏گوید اما وقتى که این ماهیت آمد و رئیس شد و مرجع شد، اگر همین وجوهات را خانۀ شخص ببرند مى‏خواهد چشم طرف را هم دربیاورد! یا اگر بخواهد یک مرید به فلان آقا اضافه بشود مى‏خواهد سر به تنش نباشد! یا اینکه یک رساله‌اش بخواهد در فلان ده در آن طرف کره زمین در استرالیا برود [چه می‌کند]! حالا دوتا آنجا مقلد [پیدا کرده اتفاقی نیفتاده است!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‌گفتند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک اصفهانى در خیابان چهارباغ اصفهان کفاشى داشت و خیلى بداخلاق بود! ـ البته این قضیه را که نقل مى‏کنم، قضیۀ واقعی است نه‌اینکه شوخى است و این قضیه در همه جا هست ـ و خیلى عبوس بود. یکى گفت: «من مى‏روم و او را مى‏خندانم چقدر مى‏دهید؟» گفت: «یک سور مى‏دهم.» رفت و پیش او نشست و گفت: «سلام علیکم» کفاش گفت: «هوم!» گفت: «یک سؤالى از شما دارم.» کفاش سرش را تکان داد و گفت: «برو دنبال کارت!» هرچه گفت [جواب نداد!] یک مدت که گذشت‏ طرف دید که کفاش دارد مى‏خندد! گفت: «خیلى خوب بالاخره سور را بردى اما بگو چه کارش کردى؟» گفت: «به او گفتم که آیا مى‏دانى دیشب یک کفاش در کرمان مرد؟!» در کرمان! این از خوشحالى که یک همکارش در کرمان کم شده خنده‌اش گرفت!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حالا قضیه ما هم همین‌طور است، اگر بگویند: در فلان ده دوتا رساله فلان آخوند فرستاده، این دیگر مى‏خواهد خودش را جر بدهد! اینها همه به‌خاطر این است که تابه‌حال لا اقتضا بوده بلکه اقتضاى عدم بوده و می‌گفته: نه‌خیر، ریاست چیست؟! اینها دنیا است!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک کسى از دوستان که هم‌بحثی ما بود مى‏گفت:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک روزى بعد از انقلاب داشتم در خیابان مى‏رفتم یک بنده‌خدایى شنیده بود که شخصی ـ اسم را ببرم شاید بشناسید ـ امام‌جمعۀ یکى از این شهرهاى شمال شده است. (خود من هم یک مقدارى آن اول پیشش درس </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معالم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خوانده بودم.) او را در خیابان دیدم گفتم: تبریک عرض مى‏کنم خدمتتان! گفت: «چه است؟!» گفتم: «شنیده‌ام امام‌جمعه شده‌ای! گفت: «مگر من چه جنایتى با شما کرده‌ام؟!» رنگش قرمز شد و گفت: «آخر من چه با شما کرده‌ام؟! شما از من چه دیده‌اید که اینها را به من نسبت مى‏دهید؟!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">همین آقای بشرط عدم! این در اینجا لابشرط که نیست، این حرف‌هایى که مى‏زند یعنى بشرط‌لا دیگر! این ماهیت لابشرط چنان بشرط شیئی شد چنان بشرط شیئی شد که در جریان این بنده‌خدا آقاى منتظرى که نایب آقاى خمینى بود و همه‌کارۀ مسائل ایشان محسوب مى‏شد، ایشان در نمازجمعه‏ گفت: «اجازه نمى‏دهیم که ریش‌ها یک وجب بشود فقط آقاى منتظرى باید بماند!» همین آقا! این چیست؟ این دنیا است! دنیا مى‏آید و چه‌کار مى‏کند؟! یک پست و یک مقام و یک چیز چه‌کار می‌کند؟! این ماهیتِ بشرط لا با یک خنده و یک لطافت و یک برخورد و یک مقام و دوتا پاسدار و تفنگ، همین و هیچ چیز دیگر هم نیست [می‌شود بشرط شیء]. اصلاً این تفنگ را به ملک او نمى‏کنند بلکه این پاسدار با تفنگش یک جاى دیگر مى‏رود و در یک خیابان دیگر مراقب یک آقاى دیگر می‌شود. دیگر کسى نمى‏آید او را بکشد! همین قضیه این ماهیت بشرط لا را اى کاش لا بشرط مى‏کرد ولى چنان بشرط شى‏ء مى‏کند و یک چرت و پرت‌هایى مى‏گوید که اصلاً نمى‏توان جلویش را گرفت! آن‌وقت همین آقا وقتى که دوباره اوضاع برمى‏گردد، این منتظرى بیچاره پیشش مى‏شود کافر مطلق! اینکه من مى‏گویم هردو جنبه‌اش را با گوش خودم شنیدم که مى‏گویم، نقل‌قول نیست! اولی‌اش نقل‌قول بود که هم‌بحثى‌مان در خیابان گفت.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این مسئله است که گاهى‌اوقات ماهیت از لا اقتضایى درمى‏آید و مقتضى مى‏شود. حالا این ماهیت ما اول لا اقتضا بود بالنسبه به امکان و عدم امکان. چه ماهیتى بود؟ ماهیتى که فقط من حیث هى مد نظر بود، ذات و ذاتیات. ماهیت در مرتبۀ ذات و ذاتیات </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">عدم الکتاب و عدم الشجر</w:t>
+        <w:t xml:space="preserve">لا یقتضى الاّ ذاتیاته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بکنید یکى است. یعنى مفهوم حقیقت عدم در نفس‌الامر همان مفهومى است که با یک پرده همۀ اعدام را مى‏پوشاند. من‌باب‌مثال شما بگویید: </w:t>
+        <w:t xml:space="preserve"> که همان جنس و فصلش باشد ولى این ماهیت وقتى به‌لحاظ وجود و لباس وجود و کثرت درآمد [عوض می‌شود.] هنوز تازه به‌وجود نیامده این‌قدر هارت و پورت دارد! هنوز تازه لباس وجود نپوشیده، دوتا پاسدار به‌دنبالش راه افتاده‌اند، هنوز به لباس وجود نیامده! این مقتضى است. می‌گوید: نه‌خیر، من ممکنم، من ممکن الوجودم، من واجب الوجودم، من ممتنع الوجودم، کسى نمى‏تواند من را از اینجا بردارد. این پست و این مقام و ریاست ذاتیات من است، ضروریات من است، لازمۀ وجودى من است، بدون من عالم خراب مى‏شود، ایران نابود مى‏شود! نه‌بابا، نه ایرانى نابود مى‏شود و نه عالمى خراب مى‏شود! پس ملائکه آنجا چه‌کاره‌اند؟! ملائکه‌اى که نتوانند با رفتن یکى یک جا را نگه دارند آن ملائکه به‌درد سطل زباله مى‏خورند! نه‌خیر، هزارتا بالاتر از ما و امثال ما رفتند، این کرۀ زمین یک ریگ کم و زیاد نشد! شما بروید بشمارید ببینید الآن این کوه‌هاى زمین چندتا است قبلاً چندتا بوده، بیست سال پیش چندتا بوده و الآن چندتا است! در ایران ما چندتا کوه داریم چندتا نهر داریم؟ همۀ اینها سر جایشان هست، درختها را بشمارید، گاهى‌اوقات زیاد هم مى‏شود. ریگ‌ها، سنگ‏ها، قضایا، افراد، تولید مثل هم رشدش را انجام مى‏دهد الحمدلله! اینها همه به‌جاى خودش محفوظ است، ما خیال مى‏کنیم اوضاع خراب مى‏شود، اینها تخیل ما است. خدا که ننشسته براساس تخیل ما به ملائکه‌اش امر و نهى کند! آن براساس کار خودش انجام مى‏دهد. اینها همه‏اش به‌خاطر این است که درست فلسفه نخوانده‏اند! اگر بدانند [فرق] بین ماهیت بشرط لا و ماهیت بشرط شیء و لا بشرط را که همه‌شان لا بشرطند یا بشرط لا هستند! علی‌‌أی‌حال دیگر أ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">عدم الخاتم</w:t>
+        <w:t xml:space="preserve">عاذنا الله مِن الفتن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، بین عدم خاتم و بین عدم ید در اینجا فرقى نیست. من الان این انگشتر را از دستم درمى‏آورم و روى زمین مى‏گذارم، خب الان عدم خاتم روى دست ما صدق مى‏کند. حالا اگر فرض کنید این دستمان را کندیم و کنار گذاشتیم، خب الآن عدم ید هم صدق مى‏کند، هر دوی اینها عدم هستند. ولى به‌عنوان عدم خاتم، یک معناى عدمى در ذهن مى‏آید که آن معناى عدمى شامل بقیۀ اعدام نمی‌شود. یعنى وقتى که شما مى‏گویید: عدم خاتم، دلالت بر عدم ید نمى‏کند؛ حالا ممکن است دست باشد و خاتم روی آن نباشد. یا وقتى که مى‏گویید: </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> اینها همه شوخى و شبیه جدى است و بعضى‌هایش هم بالاخره از این‌جور چیزها بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">عدم الید</w:t>
-      </w:r>
+        <w:t xml:space="preserve">ثم قد مَرَّ أنّ المقسَمَ فی الأمورِ الثلاثةِ هی حالُ الماهیةِ بالقیاسِ إلى الوجودِ و العدمِ و هذه‏ حالةٌ ثبوتیةٌ اتصافیةٌ و إن کان بعضُ القیودِ کالإمکانِ سلبیةً حتى‏ یکونَ المعقودةُ به مِن القضایا موجبةً سالبةَ المحمول لا سالبةً بسیطةً.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، دلالت‏ بر </w:t>
-      </w:r>
+        <w:t xml:space="preserve">«[سپس اینکه گذشت که مقسَم در امور سه‌گانه همان حال ماهیت است در قیاس به وجود و عدم،] و این حالت، حالت ثبوتى اتصافی است. یعنى ماهیت متصف است و اقتضا مى‏کند امکان را. و اگرچه بعضى از قیود [مانند امکان] سلبیه هستند ولى ماهیت اقتضاى این سلب را مى‏کند که مى‏شود موجبه. تا اینکه قضایایى که معقود به این امکان است، این از قضایایى شمرده مى‏شود که موجبۀ سالبۀ محموله است نه سالبۀ بسیطه.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنى قضیه قضیۀ موجبه است و قضیۀ اقتضائیه است، موضوع اقتضا مى‏کند محمول را براى خودش. اما محمول، یا سلب است یا ایجاب. آن دیگر فرق نمى‏کند، بالاخره مى‏گوید: من این را مى‏خواهم، من مى‏خواهم این را داشته باشم. حالا این، یا یک اتصاف ثبوتى است یا یک اتصاف سلبى است، در خواستن فرقى نمى‏کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گفت: «درویش کیست؟» گفت: «درویش آن است که ترک دنیا کند.» گفت: «نى». گفت: «آن که ترک عقبى کند.» گفت: «نى.» گفت: «آن که ترکِ ترک کند.» ترک دنیا کردن خودش خواستن است، ترک عقبى کردن هم باز خواستن است. ترکِ ترک چیست؟ مى‏شود ماهیت لا بشرط و اطلاقیه. آنجا جایى است که دیگر خواست ازبین‏ مى‏رود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">عدم الشجر و عدم الکتاب</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> نمى‏کند. ولى صحبت من این است که نفس معناى عدمیتى که الآن شما آن عدمیت را مضاف کردید به آن مقید خودش و مضافٌ‌الیه خودش، آن حقیقت عدمیت در همۀ اینها واحد است. چون آنچه به عالم خارج عینیت مى‏بخشد وجود است، وقتى آن وجود را شما از شیئی بردارید، چه از همۀ اشیاء بردارید و چه از یک شى‏ء بردارید، آن عدمى که ته قضیه مى‏ماند آن عدم، عدم واحد است؛ اگرچه به‌واسطۀ اضافۀ مقیّد به قید، آن عدم، مفهومش فرق مى‏کند و یک محدودۀ خاصى را دربر مى‏گیرد نه سایر [مفاهیم].</w:t>
+        <w:t xml:space="preserve">فکونُ الشی‏ءِ ممکنًا عبارةٌ عن اتصافِه بسلبِ ضرورةِ الطرفینِ لا لا اتصافُه بضرورةِ الطرفینِ فصِدقُ الإمکانِ علىٰ شی‏ءٍ معناه صدقُ الاتصافِ به و قد صَرَّحَ بذلک بعضُ المحققینِ.‏</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ولى بحث بر سر این است که این حقیقتش مى‏شود حقیقت واحده. یعنى چه شما بگویید: سلب ضرورت وجود یا بگویید: سلب ضرورت عدم، هردوی اینها یعنى سلب، هردوی اینها یعنى نیستى. در «نیستى» که ما نیاز به وحدت و... نداریم، وحدت حاکم است، بر «نیستى» وحدت حاکم است. و این اختلافات در عدم به‌خاطر اختلافات در قیود است، والا خود عدم فى‌حدنفسه قید ندارد و بحث ما در سلب ضرورت معناى سلبى‌اش است نه آن قیدى که در اینجا آمده است. حالا آن هرچه مى‏خواهد بیاید، بالاخره ما این ضرورت را مى‏خواهیم، کارى نداریم که این ضرورت، ضرورت وجود است یا ضرورت عدم است، ما به این دو قضیه‌اش کارى نداریم، ما مى‏خواهیم بگوییم که نقیض این دوتا مى‏شود سلب، ما به آن سلبش کار داریم، امکانْ سلب این دوتا است. حالا به‌جاى ضرورت اصلاً فرض کنید درخت بگذارید، یا به‌جای سلب ضرورت عدم فرض کنید که دیوار و جدار بگذارید، ما به این هیچ کار نداریم، ما به سلبش کار داریم، سلب یعنى نبود ضرورت، نبود. این نبود یک قضیه، سالبۀ محصله است، و در سالبۀ محصله ما وحدت حقیقى و وحدت تألیفى و... لازم نداریم. اینها در صورتى است که به‌خاطر قید خارجى [بیاید]، آن قیود خارجى مى‏آید و مفاهیم را متغیر مى‏کند و تغیّر مفهوم در آن حقیقت خارجىِ مفهوم تأثیر ندارد. من‌باب‌مثال شما بگویید: عدم‏ الماء یا بگویید: عدم الجدار، هر دو عدم است، فرقى در این صورت ندارد. آنچه تمیّز مى‏دهد قید خارجى به‌شرط وجود است. وقتى که آن مفهوم در خارج مى‏آید و لباس وجود مى‏پوشد، بین ماء و بین جدار و بین فرش و بین حجر و بین سماء و بین أرض تفاوت هست. و همین‌طور نفس مفهوم ذهنى هم به مفاهیم تمیّز مى‏دهد. مفهوم شجر را تصور کردن با مفهوم ماء را تصور کردن، ماهیت آن دوتا است. ولى عدم این‌طور نیست، عدم یک حقیقى است که آن حقیقت عبارت از نبود، نبود درخت، نبود ماء، نبود، هر دو نبود است و در این نبود که به‌معناى عدم است در اینجا تفاوتى نیست. اگر تفاوت باشد به‌خاطر مفهوم و قید آن است.</w:t>
-[...451 lines deleted...]
-        <w:footnoteReference w:id="2"/>
+        <w:t xml:space="preserve">«اینکه ماهیت ممکن باشد یعنی متصف باشد به سلب ضرورت طرفین، نه عدم اتصافش به ضرورت طرفین؛ این نیست بلکه اتصاف او است. پس اینکه امکان برایش صدق مى‏کند معنایش این است که اتصاف به امکان صدق مى‏کند بر شی‏ء بر هر موضوع، [و به این مطلب بعضی از محققین تصریح کرده‌اند.]»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم صلّ علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
@@ -1220,61 +1162,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="92" name="_x0000_i0202" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0202" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1319,737 +1261,51 @@
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحکمة المتعالیة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، ج 1، ص 170 ـ 171.</w:t>
-[...685 lines deleted...]
-        <w:t xml:space="preserve">، ج 1، ص 100 ـ 101.</w:t>
+        <w:t xml:space="preserve">، ج ‏1، ص 168 ـ 169.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>