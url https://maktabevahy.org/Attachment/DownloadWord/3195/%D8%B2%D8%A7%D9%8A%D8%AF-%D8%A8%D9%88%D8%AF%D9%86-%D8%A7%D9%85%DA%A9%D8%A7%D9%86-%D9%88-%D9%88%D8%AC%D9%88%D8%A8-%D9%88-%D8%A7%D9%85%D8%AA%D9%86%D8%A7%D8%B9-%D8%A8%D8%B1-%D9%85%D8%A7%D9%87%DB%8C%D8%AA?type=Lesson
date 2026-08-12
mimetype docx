--- v0 (2026-06-10)
+++ v1 (2026-08-12)
@@ -371,527 +371,570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«و متأخرون برخلاف اینها معتقدند که این امور زائد بر ماهیات هستند، منتها این زیادت و عروض در عقل است نه در خارج. (مثلاً زید در عالم خارج متصف به امکان نیست، زید درخارج متصف به کتابت است، متصف به مشى است، متصف به حرکت است، نه‌اینکه متصف به امکان است. یک قسمت از زید امکان است، این صحیح نیست بلکه اتصاف زید به امکان، این در وعاء عقل است چون این امکان و وجوب یا امتناع مابإزاء خارجى ندارد.) الا اینکه این امور از عقلیات صرفه‌اى هستند که صورت خارجى و تعین خارجى ندارند تا اینکه آنچه در اذهان هست محاذى آن صور باشد.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اما در جنس و فصل ما مى‏بینیم آنها صور خارجى دارند. حیوانیتش که مشخص است، این که دیگر خیلى مشخص است واقعاً!! حالا انسانیت را شما بگویید که مشخص نباشد و تشخیصش مشکل باشد ولى این مسئلۀ [حیوانیت] که دیگر اشکال ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">هرچه در عالم کون هست، وهم و خیال است و وهم و خیال هم به حیوان برمى‏گردد دیگر.</w:t>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کلُّ ما فی الکونِ وهمٌ أو خیالٌ *** أو عکوسٌ فی مرایا أو ظلال</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اگر شما بروید و در میان مردم معاشرت کنید تمام آنچه که از حرکات آنها و قیاسات آنها و کلمات آنها و اقوال آنها می‌بینید همه براساس توهمات است و همه براساس تخیلات است و همه براساس وهم است. من‌باب‌مثال این منزل را الان بگیرم تا اینکه بعد ترقى کند. آیا آدم عاقل می‌آید یک جایى را بگیرد که بعد ترقى کند؟! آیا یعنی واقعاً آدم این کار را می‌کند؟! خب در کنار اینکه مى‏گویید: الان من این منزل را بگیرم، شما این پول را حبس مى‏کنید. آیا در کنار این سایر مطالب را هم درنظر گرفته‌اید؟! آیا متوجه شده‌اى که اصلاً تو تا سال دیگر زنده هستى تا اینکه این منزل ترقى کند؟! پس مى‏بینیم همه براساس توهمات است. یا من‌باب‌مثال من الان این کار را انجام بدهم تا اینکه به‌دست دیگرى نیفتد. از کجا معلوم است که الان این کارى را که دارید انجام مى‏دهید بعد موجب نکبت و خسارت و خسران شما نخواهد شد؟! یعنى همه همین‌ هستند ها! یعنى وقتى که در میان افراد بروى و بحث و صبحت بکنی [این را مشاهده می‌کنی.]</w:t>
+        <w:t xml:space="preserve">هرچه در عالم کون هست، وهم و خیال است و وهم و خیال هم به حیوان برمى‏گردد دیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading6"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">رسیدن به مبانی اخلاق از دریچۀ توحید</w:t>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جان همه روز از لگدکوب خیال *** وز زیان و سود و وز خوف زوال</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نی صفا می‌ماندش نی لطف و فر *** نی به‌سوی آسمان راه سفر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">دیشب داشتم با یکى‏ از دوستان مى‏آمدم برای ایشان نقل کردم که دیروز در جایى بودم یکى صحبت کرد و گفت: «کى انسان مى‏تواند به مبانى اخلاق و به موازین و قوانین اخلاق کاملاً برسد؟» من گفتم: وقتى که انسان به تمام حقیقیت توحید بتواند احاطه پیدا کند. چون مبانى اخلاق، تمام آنها منبعث از فطرت است، و آن فطرت عبارت است از یک‌سرى اندوخته‌ها و یک‌سرى رأس‌المال که آن رأس‌المال متکى به توحید است. الان شما به مبانى اخلاق نگاه کنید، صداقت، امانت، حسن ظن به دیگران، نوع دوستى، ایثار، انفاق، رحم، شفقت، عطوفت تمام اینها را جزء مبانى اخلاق مى‏دانیم و تمام اینها فطریات انسان است. قبح ظلم و حسن عدل جزء فطریات انسان است و این که دیگر مسئلۀ بدیهى است. چرا ظلم قبیح است و عدل صحیح است؟ برگشتش به این است که ما از دو راه مى‏توانیم مسئله را ثابت کنیم: از یک طرف بگوییم: </w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve"> و امثال‌ذلک، همۀ اینها برگشتش به مسئله و حقیقت توحید است.</w:t>
+        <w:t xml:space="preserve">اگر شما بروید و در میان مردم معاشرت کنید تمام آنچه که از حرکات آنها و قیاسات آنها و کلمات آنها و اقوال آنها می‌بینید همه براساس توهمات است و همه براساس تخیلات است و همه براساس وهم است. من‌باب‌مثال این منزل را الان بگیرم تا اینکه بعد ترقى کند. آیا آدم عاقل می‌آید یک جایى را بگیرد که بعد ترقى کند؟! آیا یعنی واقعاً آدم این کار را می‌کند؟! خب در کنار اینکه مى‏گویید: الان من این منزل را بگیرم، شما این پول را حبس مى‏کنید. آیا در کنار این سایر مطالب را هم درنظر گرفته‌اید؟! آیا متوجه شده‌اى که اصلاً تو تا سال دیگر زنده هستى تا اینکه این منزل ترقى کند؟! پس مى‏بینیم همه براساس توهمات است. یا من‌باب‌مثال من الان این کار را انجام بدهم تا اینکه به‌دست دیگرى نیفتد. از کجا معلوم است که الان این کارى را که دارید انجام مى‏دهید بعد موجب نکبت و خسارت و خسران شما نخواهد شد؟! یعنى همه همین‌ هستند ها! یعنى وقتى که در میان افراد بروى و بحث و صبحت بکنی [این را مشاهده می‌کنی.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholMatn"/>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> که وجود رابط وجود فى‌نفسه ندارد بلکه وجود رابط وجود تبعى دارد و بحث‌هایش در گذشته در مسئله ذکر شد.) و اینکه هر‌طور شما مى‏خواهید این معانى را تصور کنید، یا ثابت است یا با همدیگر منفى هستند.»</w:t>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رسیدن به مبانی اخلاق از دریچۀ توحید</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یعنى اگر منظور شما از این سه‌تا وجود رابط باشد خب این وجود رابط ثابت است اما اگر منظور شما از این سه‌تا وجود، وجود استقلالى خارجى باشد اینها منفى هستند و در خارج وجودى ندارند.</w:t>
+        <w:t xml:space="preserve">دیشب داشتم با یکى‏ از دوستان مى‏آمدم برای ایشان نقل کردم که دیروز در جایى بودم یکى صحبت کرد و گفت: «کى انسان مى‏تواند به مبانى اخلاق و به موازین و قوانین اخلاق کاملاً برسد؟» من گفتم: وقتى که انسان به تمام حقیقیت توحید بتواند احاطه پیدا کند. چون مبانى اخلاق، تمام آنها منبعث از فطرت است، و آن فطرت عبارت است از یک‌سرى اندوخته‌ها و یک‌سرى رأس‌المال که آن رأس‌المال متکى به توحید است. الان شما به مبانى اخلاق نگاه کنید، صداقت، امانت، حسن ظن به دیگران، نوع دوستى، ایثار، انفاق، رحم، شفقت، عطوفت تمام اینها را جزء مبانى اخلاق مى‏دانیم و تمام اینها فطریات انسان است. قبح ظلم و حسن عدل جزء فطریات انسان است و این که دیگر مسئلۀ بدیهى است. چرا ظلم قبیح است و عدل صحیح است؟ برگشتش به این است که ما از دو راه مى‏توانیم مسئله را ثابت کنیم: از یک طرف بگوییم: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿أَنَّ ٱللَهَ لَيۡسَ بِظَلَّامٖ لِّلۡعَبِيدِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> چون خداوند عادل است پس این امر فطرى هم مستند به ذات اوست که از صفات او متدلى به ذات هستند. خب این جنبۀ توحیدى مسئله است. و از طرف دیگر اینکه یکى از مبانى اخلاق این است که هرچه بر خود مى‏پسندى بر دیگران هم بپسند و آنچه بر دیگران مى‏پسندى بر خودت هم بپسند. چرا ظلم قبیح است؟ چون اگر کسى به شما ظلم بکند آیا خوشتان می‌آید؟ نمی‌آید دیگر. آیا خوشتان می‌آید؟! نه، اگر این طور است پس این ظلم نسبت به دیگران هم قبیح مى‏شود. من‌باب‌‌مثال شما اگر شما یک منزل در اینجا دارید که یک طرح می‌آید و قیمت این منزل همه‌اش ازبین می‌رود و مثلاً یک‌دهم مى‏شود. حالا اگر مشترى براى منزل شما بیاید و شما نگویید ظلم کرده‌اید، به جهت اینکه او غافل است و شما مطلع هستید. شما باید به او تذکر بدهید که این منزل در طرح است و بعد از یک سال‏ این منزل تخریب می‌شود و این قیمتى ندارد. اگر شما مى‏رفتید و چنین منزلى را مى‏خریدید و آن شخص به شما تذکر نمى‏داد چه حالى پیدا مى‏کردید؟! آیا نمى‏گفتید که این حقه‌بازى کرده و این کلک زده و چه‌کار کرده؟! هان؟! شرعاً معامله باطل نیست، به جهت اینکه فرض کنید اسقاط خیارات را هم کرده و حتى خیار غبن هم اسقاط کرده است ـ اگرچه در خیار غبن بعضی‌ها قائل به اسقاط نیستند ولی حالا مى‏گوییم: خیار غبن را هم اسقاط مى‏کند. ـ ولى وجدان و فطرت را شما دیگر چه‌کار مى‏کنید؟! این مسئله هست! یعنى مبانى اخلاقى مبنایش توحید است چون خداوند نسبت به همۀ بندگانش یکسان نظر مى‏کند پس ما هم باید نسبت به بندگان یکسان نظر کنیم. ببینید برگشتش به مسئلۀ توحیدى است. و کسى می‌تواند به تمام مبانى اخلاقى احاطه پیدا کند که به تمام صفات بارى کما هى هى ـ حالا به قدر وسع و طاقت بشری‌ ـ احاطه پیدا بکند که </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إنّ الله علیمٌ، إنّ الله قدیرٌ، إنّ الله حىٌ، إنّ الله رئوفٌ، إنّ الله رازقٌ، إنّ الله خالقٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. به تمام اینها اگر کسى [احاطه پیدا کند به تمام مبانی اخلاق احاطه پیدا کرده است.] لذا مى‏گویند: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحکمةُ تشبَّه الانسانُ بالإله</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، معناى حکمت یعنى اینکه انسان در وجودش همان صفات إله تجلى پیدا بکند، این می‌شود متخلق به اخلاق الله. «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تخلّقوا باخلاق الله</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تخلّقوا باخلاق الروحانیین و تکونوا معهم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و امثال‌ذلک، همۀ اینها برگشتش به مسئله و حقیقت توحید است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و رُبما قَرَعَ سمعَک مِن أقوامٍ لیسوا مِن أهلِ المخاطبةِ و التوهینِ لکلامِهم و البحثِ عن مرامِهم أنّ هذه الأمورَ لا یزیدُ علىٰ ما یُضاف هی إلیها مِن الماهیاتِ الموصوفةِ بها لا ذهنًا و لا عینًا فإنّک تعلَمُ بأوّلِ الفطرةِ أنّه إذا قیل الإنسانُ ممکنُ الوجودِ أو الفلکُ ممکنُ الوجودِ لا یُعنى بإمکانِ الوجودِ فی الإنسانِ نفسُ معنى الإنسان و فی الفلکِ نفسُ معنى الفلکِ علىٰ قیاسِ ما نَقَلناه عنهم فی الوجودِ بل هو معنًى واحدٌ یقَعُ علیهما فلو حُمِلَ الإمکانُ على الإنسانِ و عُنیَ به نفسُ معنَى الإنسانِ ثم حُمِلَ علَى الفلکِ و عُنیَ به نفسُ الفلکیةِ فلم یکن معنًى واحدٌ وُضِعَ بإزائِه لفظٌ واحدٌ غیرُ ما وُضِعَ بإزائِه الإنسانُ و الفلکُ.</w:t>
+        <w:t xml:space="preserve">و قد عَلَّمناک ما فَتَحَ اللهُ علینا مِن طریقِ‏ القصدِ و سلوکِ الأمةِ الوسطِ فی نحوِ وجودِ هذه المعانی و أنّها علىٰ أیّ سبیلٍ تکون ثابتةً و منفیةً معًا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«ایشان مى‏فرمایند: چه‌بسا یک مطلبى می‌شنویم از افرادى که اصلاً قابلیت ندارند که شما آنها را مورد خطاب قرار بدهید و کلام آنها را مورد وهن قرار بدهید و یا اینکه بحث [از مرام آنها] بکنید. آنها این‌طور مى‏گویند: این امور زائد بر موصوفات خودشان نیستند؛ نه در ذهن و نه در عالم اعیان. یعنى این امور، نفس ما یُضاف الیها هستند نه زائد بر ما یُضاف الیها، زائد بر موصوفاتشان نیستند. در اولین مرتبه شما مى‏یابید یعنى با فطرت اولیۀ خودتان [می‌یابید و] نیاز به دلیل [ندارید که وقتی گفته شود انسان ممکن الوجود است یا فلک ممکن الوجود است،] اگر ممکن خود آن معناى مضاف‌الیه باشد معنایش این است که ”</w:t>
+        <w:t xml:space="preserve">«و اینها را ما قبلاً گفتیم [و به شما آموختیم آنچه را که خداوند بر ما گشایش بخشید در کیفیت وجود این معانی به‌جهت طریق در راه مستقیم و پیروی از امت وسط،] (مرحوم سبزوارى هم در این حاشیه دارد که ”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الانسان ممکن الوجود</w:t>
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> و... .) [پس چرا یک معنای واحدی که در مقابلش لفظ واحدی وضع شده، غیر آن چیزی است که در مقابلش انسان و فلک وضع شده است؟!]»</w:t>
+        <w:t xml:space="preserve">قد مضی فی التصالح الاتفاقی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که وجود رابط وجود فى‌نفسه ندارد بلکه وجود رابط وجود تبعى دارد و بحث‌هایش در گذشته در مسئله ذکر شد.) و اینکه هر‌طور شما مى‏خواهید این معانى را تصور کنید، یا ثابت است یا با همدیگر منفى هستند.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">دیدید که بعضى از افراد چند پهلو هستند، با هر کس مى‏نشیند خود اویند! می‌گویند: آقا، قربانت بگردم، فدایت شوم و این‌حرف‌ها. شما می‌گویی: این چقدر آدم خوبی است! می‌رود و با دشمنت مى‏نشیند می‌گوید: آقا، فدایت شوم، قربانت بگردم و از این‌حرف‌ها! مثل این منبری‌هایى که در مجالس فاتحه مى‏روند و بالاى این منبر می‌گویند که ما با ایشان چه شب‌ها بودیم و چه روزها بودیم! اصلاً نه خبر داره بابایش کیست و نه مادرش کیست! اصلًا انگار نه انگار! بعد بلند مى‏شود و به مجلس دیگر می‌رود می‌گوید که ایشان چه است و سوابق ایشان فى الاسلام چه است و چه بوده و یک کلک و دروغ و حقه‌بازی‌هایی را می‌گوید!</w:t>
+        <w:t xml:space="preserve">یعنى اگر منظور شما از این سه‌تا وجود رابط باشد خب این وجود رابط ثابت است اما اگر منظور شما از این سه‌تا وجود، وجود استقلالى خارجى باشد اینها منفى هستند و در خارج وجودى ندارند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و رُبما قَرَعَ سمعَک مِن أقوامٍ لیسوا مِن أهلِ المخاطبةِ و التوهینِ لکلامِهم و البحثِ عن مرامِهم أنّ هذه الأمورَ لا یزیدُ علىٰ ما یُضاف هی إلیها مِن الماهیاتِ الموصوفةِ بها لا ذهنًا و لا عینًا فإنّک تعلَمُ بأوّلِ الفطرةِ أنّه إذا قیل الإنسانُ ممکنُ الوجودِ أو الفلکُ ممکنُ الوجودِ لا یُعنى بإمکانِ الوجودِ فی الإنسانِ نفسُ معنى الإنسان و فی الفلکِ نفسُ معنى الفلکِ علىٰ قیاسِ ما نَقَلناه عنهم فی الوجودِ بل هو معنًى واحدٌ یقَعُ علیهما فلو حُمِلَ الإمکانُ على الإنسانِ و عُنیَ به نفسُ معنَى الإنسانِ ثم حُمِلَ علَى الفلکِ و عُنیَ به نفسُ الفلکیةِ فلم یکن معنًى واحدٌ وُضِعَ بإزائِه لفظٌ واحدٌ غیرُ ما وُضِعَ بإزائِه الإنسانُ و الفلکُ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ایشان مى‏فرمایند: چه‌بسا یک مطلبى می‌شنویم از افرادى که اصلاً قابلیت ندارند که شما آنها را مورد خطاب قرار بدهید و کلام آنها را مورد وهن قرار بدهید و یا اینکه بحث [از مرام آنها] بکنید. آنها این‌طور مى‏گویند: این امور زائد بر موصوفات خودشان نیستند؛ نه در ذهن و نه در عالم اعیان. یعنى این امور، نفس ما یُضاف الیها هستند نه زائد بر ما یُضاف الیها، زائد بر موصوفاتشان نیستند. در اولین مرتبه شما مى‏یابید یعنى با فطرت اولیۀ خودتان [می‌یابید و] نیاز به دلیل [ندارید که وقتی گفته شود انسان ممکن الوجود است یا فلک ممکن الوجود است،] اگر ممکن خود آن معناى مضاف‌الیه باشد معنایش این است که ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الانسان ممکن الوجود</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ یعنى ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الانسان انسان</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ و ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الفلک فلک</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“، چون معنی معناى زائدى نیست. در انسان نفس معناى انسان لحاظ شده و در فلک هم [نفس معنای] فلک؛ و این خلاف است، در قیاس آنچه که ما از آنها در وجود نقل کردیم که اینها مى‏گفتند: وجود زائد نیست. بنابراین اگر بگوییم: ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">زید موجود</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ معنایش این است که ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">زیدٌ زیدٌ“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، چون همان وجود معنایش معناى ماهیت است، زائد بر ماهیت که دیگر نیست تا اینکه این حمل مصحح حمل باشد بلکه همان نفس موضوع در محمول تکرار پیدا کرده است. بلکه معناى واحدى است که واقع مى‏شود بر هردوى اینها، بر فلک و بر انسان. پس اگر امکان بر انسان حمل بشود و منظور خود معناى انسان باشد و سپس حمل بر فلک بشود و منظور خود فلک باشد خب این لازمه‌اش مشترک لفظی است دیگر. (اینکه در هر جایى امکان به یک معنی است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هو خلافُ البدیهة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که مثلاً </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فى الماء ماءٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و... .) [پس چرا یک معنای واحدی که در مقابلش لفظ واحدی وضع شده، غیر آن چیزی است که در مقابلش انسان و فلک وضع شده است؟!]»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یک روز ما با مرحوم پدرمان بعد از ظهر محرم به مسجد لاله‌زار طهران رفته بودیم. یکى از نجفی‌ها به طهران آمده بود و من هم دیده بودم که صحبت مى‏کرد و در همین مایه‌ها بود و اصلاً از اول تا آخر منبرش تعریف و تمجید و... بود. یک جای دیگر منزل یکى از آقایان در طرف‌های میدان خراسان منبررفت که ما هم رفته بودیم، من خیلى از او بدم آمد! دیدم که واقعاً امام حسین و ائمه علیهم‌السلام همه مستمسک واقع شده‌اند براى هر رذالتی و هر دنائتى و وجه المصالحۀ براى همۀ اینها شده بود، و فقط تنها چیزى که در منبر اینها نیست اسمى از امام حسین علیه‌السلام است و آن مقدار هم به‌خاطر اینکه حالا به آن اسم مجلس منعقد شده یک اسمى مى‏آورند والا غیر از تعریف و تمجید صاحب مجلس و صاحب بیت هیچ دیگر در مطالب اینها وجود ندارد! ما به مسجد لاله‌زار رفتیم و این آقا اسمى از مرحوم آقا نیاورد، وقتی که بیرون آمدیم، کنار در مسجد با ایشان مصادف شدیم، نزد مرحوم آقا آمد و گفت: «آقا، من خیلى عذر مى‏خواهم، فراموش کرده بودم که اسم حضرت‌عالى را بیاورم! شرمنده هستم! خجلان هستم از اینکه نتوانستم اسم بیاورم و إن‌شاء‌الله جبران خواهد شد! یک‌دفعه مرحوم آقا ـرضوان اله تعالی علیه ـ رو کردند و گفتند: «نه‌خیر آقا، نه من راضى هستم که کسى اسمم را بیاورد و نه شما دیگر از این کارها بکنید!» این هم سرش را پایین انداخت، آقا فرمودند: «خداحافظ شما!» خیلی با صراحت گفتند: «نه من راضى هستم و نه شما از این کارها بکنید!» دین پیغمبر را مسخره کرده‌اند! منبر امام حسین، منبر پیغمبر، منبر رسول خدا علیهما الصلوة و السلام که نباید جاى تعریف زید و عمرو باشد! بلند شوید و بروید از خود پیغمبر روایت بخوانید.</w:t>
+        <w:t xml:space="preserve">دیدید که بعضى از افراد چند پهلو هستند، با هر کس مى‏نشیند خود اویند! می‌گویند: آقا، قربانت بگردم، فدایت شوم و این‌حرف‌ها. شما می‌گویی: این چقدر آدم خوبی است! می‌رود و با دشمنت مى‏نشیند می‌گوید: آقا، فدایت شوم، قربانت بگردم و از این‌حرف‌ها! مثل این منبری‌هایى که در مجالس فاتحه مى‏روند و بالاى این منبر می‌گویند که ما با ایشان چه شب‌ها بودیم و چه روزها بودیم! اصلاً نه خبر داره بابایش کیست و نه مادرش کیست! اصلًا انگار نه انگار! بعد بلند مى‏شود و به مجلس دیگر می‌رود می‌گوید که ایشان چه است و سوابق ایشان فى الاسلام چه است و چه بوده و یک کلک و دروغ و حقه‌بازی‌هایی را می‌گوید!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یک شخصى مى‏گفت:</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">«متمنّى است به این چند مطلب تذکر بدهید: اول: توجه مردم به دادن خمس و وجوهات. دوم: تبلیغ از امام جماعت از شعائر اسلام است، جزو شعائر اسلام است. سوم: براى وجوهات صندوق هم تذکر بدهید و... .»</w:t>
+        <w:t xml:space="preserve">یک روز ما با مرحوم پدرمان بعد از ظهر محرم به مسجد لاله‌زار طهران رفته بودیم. یکى از نجفی‌ها به طهران آمده بود و من هم دیده بودم که صحبت مى‏کرد و در همین مایه‌ها بود و اصلاً از اول تا آخر منبرش تعریف و تمجید و... بود. یک جای دیگر منزل یکى از آقایان در طرف‌های میدان خراسان منبررفت که ما هم رفته بودیم، من خیلى از او بدم آمد! دیدم که واقعاً امام حسین و ائمه علیهم‌السلام همه مستمسک واقع شده‌اند براى هر رذالتی و هر دنائتى و وجه المصالحۀ براى همۀ اینها شده بود، و فقط تنها چیزى که در منبر اینها نیست اسمى از امام حسین علیه‌السلام است و آن مقدار هم به‌خاطر اینکه حالا به آن اسم مجلس منعقد شده یک اسمى مى‏آورند والا غیر از تعریف و تمجید صاحب مجلس و صاحب بیت هیچ دیگر در مطالب اینها وجود ندارد! ما به مسجد لاله‌زار رفتیم و این آقا اسمى از مرحوم آقا نیاورد، وقتی که بیرون آمدیم، کنار در مسجد با ایشان مصادف شدیم، نزد مرحوم آقا آمد و گفت: «آقا، من خیلى عذر مى‏خواهم، فراموش کرده بودم که اسم حضرت‌عالى را بیاورم! شرمنده هستم! خجلان هستم از اینکه نتوانستم اسم بیاورم و إن‌شاء‌الله جبران خواهد شد! یک‌دفعه مرحوم آقا ـرضوان اله تعالی علیه ـ رو کردند و گفتند: «نه‌خیر آقا، نه من راضى هستم که کسى اسمم را بیاورد و نه شما دیگر از این کارها بکنید!» این هم سرش را پایین انداخت، آقا فرمودند: «خداحافظ شما!» خیلی با صراحت گفتند: «نه من راضى هستم و نه شما از این کارها بکنید!» دین پیغمبر را مسخره کرده‌اند! منبر امام حسین، منبر پیغمبر، منبر رسول خدا علیهما الصلوة و السلام که نباید جاى تعریف زید و عمرو باشد! بلند شوید و بروید از خود پیغمبر روایت بخوانید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">با اینکه مرد فاضلى هم هست، من او را مى‏شناسم، مرد فاضلی است و منبرهایش هم منبرهاى مفیدی است. مى‏گفت که ما ده شب منبر رفتیم، اما براى مرتبۀ بعد، با تمام اصرار هیئت‌ امنا ایشان ما را دعوت نکردند و من از آن اطلاع داشتم. خیلى قشنگ نوشته بود که این پرداخت وجوهات را تذکر بدهید! ببینید دین پیغمبر به‌دست چه کسانی افتاده‏ است!</w:t>
+        <w:t xml:space="preserve">یک شخصى مى‏گفت:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Arabi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">و إن قیل علَى الفلکِ بالمعنى الذی قیل علَى الموصوفاتِ بالإنسانیةِ فقد کان المفهومُ مِن الإنسانِ و الفلکِ شیئًا واحدًا و ذلک بدیهیُّ البطلانِ. فقد ثَبَتَ أنّ معنَى الإمکانِ إذا حُمِلَ على الماهیاتِ المختلفةِ فلیس هو عینَ تلک أو واحدًا منها بل أمرٌ آخرَ یعُمُّها عمومُ العرضِ العامِ اللاحقِ.</w:t>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من یک جا چند شب منبر رفته بودم و از پیش‌نماز تعریف هم نکردم، پیش‌نماز یک آدم معمولى بود، بعد یک‌دفعه ایشان یک کاغذى به ما داد که چند مطلب را تذکر می‌دهم:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«[و اگر گفته شود بر فلک، همان معنایی که بر موصوفات انسانی گفته شده] پس مفهوم انسان و فلک امر واحد خواهد بود [و بطلان این بدیهی خواهد بود. به‌تحقیق ثابت شد که] معناى امکان وقتى که بر ماهیات مختلفه حمل بشود مثل انسان و بقر و شجر و حجر، عین این ماهیات یا یکى از این ماهیات نیست بلکه امر دیگری است که عامِّ بر اینها است عمومِ عرض عام لاحق. مانند عرض عامى که ملحق مى‏شود بر موضوع و بر معروض خودش.»</w:t>
+        <w:t xml:space="preserve">«متمنّى است به این چند مطلب تذکر بدهید: اول: توجه مردم به دادن خمس و وجوهات. دوم: تبلیغ از امام جماعت از شعائر اسلام است، جزو شعائر اسلام است. سوم: براى وجوهات صندوق هم تذکر بدهید و... .»</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-        <w:footnoteReference w:id="6"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">با اینکه مرد فاضلى هم هست، من او را مى‏شناسم، مرد فاضلی است و منبرهایش هم منبرهاى مفیدی است. مى‏گفت که ما ده شب منبر رفتیم، اما براى مرتبۀ بعد، با تمام اصرار هیئت‌ امنا ایشان ما را دعوت نکردند و من از آن اطلاع داشتم. خیلى قشنگ نوشته بود که این پرداخت وجوهات را تذکر بدهید! ببینید دین پیغمبر به‌دست چه کسانی افتاده‏ است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و إن قیل علَى الفلکِ بالمعنى الذی قیل علَى الموصوفاتِ بالإنسانیةِ فقد کان المفهومُ مِن الإنسانِ و الفلکِ شیئًا واحدًا و ذلک بدیهیُّ البطلانِ. فقد ثَبَتَ أنّ معنَى الإمکانِ إذا حُمِلَ على الماهیاتِ المختلفةِ فلیس هو عینَ تلک أو واحدًا منها بل أمرٌ آخرَ یعُمُّها عمومُ العرضِ العامِ اللاحقِ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«[و اگر گفته شود بر فلک، همان معنایی که بر موصوفات انسانی گفته شده] پس مفهوم انسان و فلک امر واحد خواهد بود [و بطلان این بدیهی خواهد بود. به‌تحقیق ثابت شد که] معناى امکان وقتى که بر ماهیات مختلفه حمل بشود مثل انسان و بقر و شجر و حجر، عین این ماهیات یا یکى از این ماهیات نیست بلکه امر دیگری است که عامِّ بر اینها است عمومِ عرض عام لاحق. مانند عرض عامى که ملحق مى‏شود بر موضوع و بر معروض خودش.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و قد قَضَى العجبَ عنهم و عن قولهِم هذا بعضُ أبناءِ الحکمةِ و التحقیقِ حیث قال إنّ هؤلاء یوافقون أبناءَ الحقیقةِ فی الاحتجاجِ علىٰ وجودِ الصانعِ تعالى بأنّ العالمَ ممکنٌ مفتقرٌ إلىٰ سببٍ مرجَّحٍ ثمّ إذا باحثوا فی الإمکانِ یقولون هو نفسُ الشی‏ءِ الذی یُضافُ إلیه فکأنّهم قالوا العالمُ محتاجٌ إلى الصانعِ لأنّ العالمَ عالمٌ.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«بعضى از آقایان که صاحب مطارحات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> هستند اظهار تعجب کرده‌اند از اینها و [از گفته‌شان] که چطور اینها یک‌همچنین حرفى زده‌اند درحالتی‌که خود اینها با استدلال به امکان قائل به وجود صانع هستند! اینها با ابناء حقیقت در احتجاج بر وجود صانع موافق‌اند که گفته‌اند: این عالم ممکن است و محتاج به سبب مرجحی است. (این‌طور فرمودند که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کلّ ممکنٍ یَحتاجُ بوجودِ سببٍ مرجّحٍ فالعالمُ یَحتاجُ إلى سببٍ مرجّحٍ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. سپس وقتى که می‌خواهند معناى امکان را تفسیر کنند مى‏گویند: امکان عبارت از نفس شى‏ء است که این به آن اضافه مى‏شود. پس کأنّ گفته‌اند: عالم احتیاج به صانع دارد چون عالم عالم است.»</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1416,336 +1459,347 @@
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سوره آل عمران (3) آیه 182.</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیوان جامی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فاتحة الشباب</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، غزل 564.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الحکمة المتعالیة</w:t>
-[...61 lines deleted...]
-        <w:t xml:space="preserve">«قال الحکماءُ فی حدّ الفلسفةّ إنها التشبُّه بالإله بقدرِ الطاقةِ البشریةِ».</w:t>
+        <w:t xml:space="preserve">مثنوی معنوی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(میرخانی)، دفتر اول، ص 12.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">، ج ‏58، ص 129.</w:t>
+        <w:t xml:space="preserve">. سوره آل عمران (3) آیه 182.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">کلمات مکنونه</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">، خوئى، ج ‏19، ص 325، با قدری اختلاف:</w:t>
+        <w:t xml:space="preserve">الحکمة المتعالیة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏3، ص 514، با قدری اختلاف:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«و قالت الفلاسفةُ الحکمةُ هی التشبّهُ بالإله بقدرِ الطاقةِ البشریةِ أعنی فی العلمِ و العملِ»‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">همان</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 7، ص 101، با قدری اختلاف:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«... </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">.»</w:t>
+        <w:t xml:space="preserve">«قال الحکماءُ فی حدّ الفلسفةّ إنها التشبُّه بالإله بقدرِ الطاقةِ البشریةِ».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الحکمة المتعالیة</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، ج 1، ص 172، تعلیقۀ 1.</w:t>
+        <w:t xml:space="preserve">بحار الأنوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏58، ص 129.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحکمة المتعالیة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، ج 1، ص 171 ـ 172.</w:t>
+        <w:t xml:space="preserve">، ج 1، ص 172، تعلیقۀ 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحکمة المتعالیة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 1، ص 171 ـ 172.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>