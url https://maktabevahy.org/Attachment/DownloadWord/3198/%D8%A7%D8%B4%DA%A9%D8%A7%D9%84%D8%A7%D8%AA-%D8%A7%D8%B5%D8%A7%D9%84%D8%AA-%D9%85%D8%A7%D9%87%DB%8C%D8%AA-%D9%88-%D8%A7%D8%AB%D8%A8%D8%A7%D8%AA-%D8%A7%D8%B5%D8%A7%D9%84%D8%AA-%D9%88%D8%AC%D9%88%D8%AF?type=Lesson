--- v0 (2026-06-10)
+++ v1 (2026-08-12)
@@ -309,817 +309,835 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> است و این </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مِن ماء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> است. فقط کارى که خدا در اینجا مى‏کند این است که با این اسماء و صفات خودش این ماهیت را متقرر مى‏کند. «متقرر می‌کند» یعنى به‌نحوى که قابل رؤیت است، قابل لمس است، قابل براى ثقل است، قابل براى تحیز است، قابل براى تأین است. اینها همه خصوصیاتى هستند که بر ماهیتى مى‏آید که آن ماهیت، ید جعل بر او تعلق گرفته است. چون ماهیات قبل از اینکه ید جعل بر او تعلق بگیرد، در عالم ذهن و در وعاء ذهن غیرمحقق بود. شما در ذهن خودتان هزارتا مى‏توانید تصور کنید. من‌باب‌مثال این خانمى که در اینجا نشسته و این آقایی هم که در اینجا هست، شما هزار گونه مى‏توانید تصور کنید که مثلاً بچه‌اى که از اینخا به‌دنیا مى‏آید پسر باشد، بچه‌اى که از اینها به‌دنیا مى‏آید دختر باشد، بچه‌اى که از اینها به‌دنیا مى‏آید خنثى باشد، دو قلو باشد، سه قلو باشد، ده قلو باشد، شش انگشتى باشد، دو انگشتى باشد. همه جور شما مى‏توانید براى این بچه‌اى که می‌آید تصور بکنید ولى هنوز ید جعل بر این بچه تعلق نگرفته است. در عالم تصور و در عالم ذهن، ماهیات مختلفه‌اى را شما الان تصور کرده‌اید. اگر تصور نمى‏کردید که استخاره نمى‏کردید، تفأل نمى‏زدید که ببینید چه چیزی درمى‏آید. بعضى‌ها به حافظ و... تفأل مى‏زنند که ببینند چه چیز در می‌آید. یکى تفأل زده بود ـ اتفاقاً من هم او را مى‏شناسم ـ و این شعر آمده بود:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در کارخانه‌اى که رهِ عقل و فضل نیست *** فهم ضعیفْ رأی فضولی چرا کند؟!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
-      </w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">اشکال عدم سنخیت علت و معلول بنا بر قول به اصالت ماهیت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">روى‌این‌حساب مسائل و توالی فاسده خیلى پیش مى‏آید. یک مسئله، مسئلۀ سنخیت بین علت و معلول است که در اینجا سنخیتى وجود ندارد. ماهیت هیچ ارتباطى با وجود ندارد که حالا خدا ماهیت را موجود کند. مگر حالا چون خدا هست مى‏تواند هر چیزی درست کند و موجود کند؟! آیا خدا شریک البارى را مى‏تواند موجود کند؟! مى‏گوییم: خدا است دیگر! خدایى که نتواند شریک البارى را درست کند به‌درد نمى‏خورد و اصلاً فایده ندارد! آیا خدا مى‏تواند جمع متناقضین را درست کند؟! نه‌خیر، خدا که هیچ، بالاتر از خدا هم نمى‏تواند!! از خدا اگر بالاترى هم فرض مى‏کردیم جمع بین متناقضین را نمى‏توانست درست بکند! این خدا شریک البارى را نمى‏تواند موجود کند، شریک البارى از تحت قدرت خدا خارج است و این دلالت بر عجز نمى‏کند بلکه این دلالت بر کمال و استغناى او مى‏کند. هیچ غیرى را نمى‏پذیرد. این مسئلۀ عدم سنخیت است.</w:t>
+        <w:t xml:space="preserve">این تصورات مختلفى که در اینجا مى‏آید، این تصورات به‌خاطر این است که هنوز ید جعل به او تعلق نگرفته است، وقتى که این بچه به‌دنیا آمد و صداى ونگ ونگش را شما شنیدید آن‌وقت متوجه مى‏شوید که حالا ید جعل به او تعلق گرفته است. نگاه مى‏کنید مى‏بینید یا آقازاده پسر است و یا اینکه دختر است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿يَهَبُ لِمَن يَشَآءُ إِنَٰثٗا وَ يَهَبُ لِمَن يَشَآءُ ٱلذُّكُورَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این ید جعل کى تعلق گرفته است؟ کى ماهیت در اینجا متقرر شده؟ [زمانی که] ید جعل [تعلق بگیرد] پس وجود در اینجا کاره‌اى نیست، هیچ! وجود کاره‌اى نیست! این ماهیت با وجود باری‌تعالى اصلاً سنخیت ندارد، هیچ سنخیت ندارد، هیچ ارتباطى ندارد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، بینهما بونٌ بعیدٌ ما بین المشرق و المغرب</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. فقط کارى که خدا در اینجا کرده اینکه آمده آن ماهیت را از ذهن شما لباس خارج بر او پوشانده است. اسمش را وجود نگذاریدها، خراب می‌کنید! نه، موجود نشده بلکه فقط لباس خارج به او پوشانده شده است. اسم را عوض مى‏کنیم. حالا وقتى که آن ماهیت را درقبال خود مى‏بینیم، آن‌وقت یک انتزاع وجود از او مى‏کنیم مى‌گوییم: ماهیت موجوده. اما درواقع وجود را هم اصلاً نگفتید نگفتید، هیچ اشکالى ندارد. این مسلک قائلین به اصالة الماهیة است. یعنى از این دیگر راحت‌تر و آسان‌تر نمى‏توانم من بگویم که مسلک قائلین به اصالة الماهیة این است. یعنى به هیچ وجه من الوجوه براى وجود حقى در تلبس ماهیت به لباس تعین قائل نیستند ابداً! هیچ! فقط این جناب وجود یک مفهوم انتزاعى است، تا وقتى که در شکم مادر بود، شما نمى‏گفتید که ماهیت موجوده، حالا که به‌دنیا آمده مى‏گویید: پسر موجود یا دختر موجوده. این را بعد شما مى‏گویید، نه‌اینکه قبلاً بوده یا اینکه الان بر این وجود، یک امر حقیقتى مترتب شده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اشکال تولد ماهیت از یک امر عدمی بنا بر قول به اصالت ماهیت</w:t>
+        <w:t xml:space="preserve">اشکال عدم سنخیت علت و معلول بنا بر قول به اصالت ماهیت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مسئله دومى که در اینجا مطرح است این است که شما این جعل‏ را هرچه بخواهید تصور بکنید و به هر نحوى بخواهید تصور بکنید بالاخره آیا این جعل به عدم خورده یا نخورده؟ این جعل به عدم خورده، چون جعل به وجود خودش که نخورده است. اگر جعل به وجود او که انیت او است مى‏خورد و همان وجود او متغیر و متبدل به ماهیات جزئیه مى‏شود پس شما قائل به اصالت وجود بودید و مشکلى در اینجا پیدا نمى‏شد. بحث این است که جعل به یک امر عدمى خورده است، آن امر عدمى عبارت است از ماهیت. چون قبل از تعلق جعل، ماهیتى که موجود نبود. بعد از تعلق جعل، ماهیت موجود شده است. این را شما خودتان قائل‌اید. جعل به امر عدمى خورده است. بنابراین از یک امر عدمى، یک ماهیت متأصلى متولد شده و </w:t>
-[...74 lines deleted...]
-        <w:t xml:space="preserve">. این معدوم چه چیزی است؟ معدوم شیئى خارجى اصلاً نیست بلکه فقط یک مفهوم و یک تصور ذهنى است. از تصور وجود شیء و تبدل حال او به حالٍ آخر، شما یک اسم عدم را بر این می‌گذارید و می‌گویید: حالا موجودٌ. حالا که من لیوان را از پشت سرم آوردم و در این ظرف گذاشتم گفتم: حالا موجودٌ.</w:t>
+        <w:t xml:space="preserve">روى‌این‌حساب مسائل و توالی فاسده خیلى پیش مى‏آید. یک مسئله، مسئلۀ سنخیت بین علت و معلول است که در اینجا سنخیتى وجود ندارد. ماهیت هیچ ارتباطى با وجود ندارد که حالا خدا ماهیت را موجود کند. مگر حالا چون خدا هست مى‏تواند هر چیزی درست کند و موجود کند؟! آیا خدا شریک البارى را مى‏تواند موجود کند؟! مى‏گوییم: خدا است دیگر! خدایى که نتواند شریک البارى را درست کند به‌درد نمى‏خورد و اصلاً فایده ندارد! آیا خدا مى‏تواند جمع متناقضین را درست کند؟! نه‌خیر، خدا که هیچ، بالاتر از خدا هم نمى‏تواند!! از خدا اگر بالاترى هم فرض مى‏کردیم جمع بین متناقضین را نمى‏توانست درست بکند! این خدا شریک البارى را نمى‏تواند موجود کند، شریک البارى از تحت قدرت خدا خارج است و این دلالت بر عجز نمى‏کند بلکه این دلالت بر کمال و استغناى او مى‏کند. هیچ غیرى را نمى‏پذیرد. این مسئلۀ عدم سنخیت است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اشکال تولد ماهیت از یک امر عدمی بنا بر قول به اصالت ماهیت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">پس عدم اصلاً حقیقتى نیست. و بحث از فلسفه‌اى که بحث از وجود و عدم است، درواقع اصلاً بحث از وجود است. عدم، استطراداً بحث مى‏شود والا عدم فقط یک مفهوم انتزاعى از دو حالت مترادفه و از دو حالت متوارده بر یک ماهیت خارجى هستند. پس تأصل شیء ـ حالا اسمش را وجود نگذاریم ـ از یک امر عدمى هم مستحیل است. این هم اشکال دومى که در اینجا بر ایشان وارد است. البته این مسئله خیلى مهم است. در بحث وجود هم این قضیه مى‏آید که از یک امر عدم نمى‏شود یک امر حقیقى خارجى، تعین و تشخص پیدا بکند.</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">خب این اشکال براى ما هم هست. ما مى‏گوییم: عدم را وجود می‌دهد.</w:t>
+        <w:t xml:space="preserve">مسئله دومى که در اینجا مطرح است این است که شما این جعل‏ را هرچه بخواهید تصور بکنید و به هر نحوى بخواهید تصور بکنید بالاخره آیا این جعل به عدم خورده یا نخورده؟ این جعل به عدم خورده، چون جعل به وجود خودش که نخورده است. اگر جعل به وجود او که انیت او است مى‏خورد و همان وجود او متغیر و متبدل به ماهیات جزئیه مى‏شود پس شما قائل به اصالت وجود بودید و مشکلى در اینجا پیدا نمى‏شد. بحث این است که جعل به یک امر عدمى خورده است، آن امر عدمى عبارت است از ماهیت. چون قبل از تعلق جعل، ماهیتى که موجود نبود. بعد از تعلق جعل، ماهیت موجود شده است. این را شما خودتان قائل‌اید. جعل به امر عدمى خورده است. بنابراین از یک امر عدمى، یک ماهیت متأصلى متولد شده و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هذا محالٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. یعنى خداوند متعال با ید قاهرۀ خود، عدم را متبدل به امرى غیر از عدم کرده است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هو محالٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. عدم عدمٌ، عدم یعنى نبود، عدم یعنی عدم تحقق شیء. از امرى که عدم است چطور ممکن است که یک امر متحقق خارجى در آنجا به‌وجود بیاید؟! مثل اینکه از عدم زید در این غرفه، وجود عمرو متولد بشود؛ هیچ ارتباطى با همدیگر ندارند. عدم عبارت است از نیستى، و این اصلاً حقیقتى ندارد، فقط بحث یک مفهوم ذهنى است که انسان وجود را مقایسه مى‏کند در دو مرتبۀ در دو حالت، اسم یک حالت را وجود مى‏گذارد و اسم یک حالت را عدم مى‏گذارد. من‌باب‌مثال وقتى که شما مى‏گویید: عدم این لیوان، نه اینکه براى این لیوان، یک عدمى وجود خارجى دارد و تصور کردید و عدم لیوان را در مشتتان گرفتید. در مشت من هوا هست، عدم لیوان نیست، در مشت من هوا هست، عدم کتاب نیست. این عدم لیوان را در صورتى مى‏گویید که وجود این لیوان را تصور مى‏کنید نسبت به دو موقعیت که الان این لیوان در جلوى شما هست. حالا من لیوان را به پشت سرم مى‏برم، شما نگاه به این ظرف مى‏کنید مى‏بینید که </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فى هذه الإناء لیس کوبٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. وقتى که مى‏گویید: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لیس کوبٌ فى هذه الاناء</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. پس مى‏گویید: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فهذا الکوبُ معدومٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. این معدوم چه چیزی است؟ معدوم شیئى خارجى اصلاً نیست بلکه فقط یک مفهوم و یک تصور ذهنى است. از تصور وجود شیء و تبدل حال او به حالٍ آخر، شما یک اسم عدم را بر این می‌گذارید و می‌گویید: حالا موجودٌ. حالا که من لیوان را از پشت سرم آوردم و در این ظرف گذاشتم گفتم: حالا موجودٌ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">چه کسی مى‏گوید؟! کى ما یک‌هم‌چنین حرفى را مى‏زنیم؟!</w:t>
+        <w:t xml:space="preserve">پس عدم اصلاً حقیقتى نیست. و بحث از فلسفه‌اى که بحث از وجود و عدم است، درواقع اصلاً بحث از وجود است. عدم، استطراداً بحث مى‏شود والا عدم فقط یک مفهوم انتزاعى از دو حالت مترادفه و از دو حالت متوارده بر یک ماهیت خارجى هستند. پس تأصل شیء ـ حالا اسمش را وجود نگذاریم ـ از یک امر عدمى هم مستحیل است. این هم اشکال دومى که در اینجا بر ایشان وارد است. البته این مسئله خیلى مهم است. در بحث وجود هم این قضیه مى‏آید که از یک امر عدم نمى‏شود یک امر حقیقى خارجى، تعین و تشخص پیدا بکند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">خلق می‌کند.</w:t>
+        <w:t xml:space="preserve">خب این اشکال براى ما هم هست. ما مى‏گوییم: عدم را وجود می‌دهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> خلق، تبدّل است. خلق که از عدم به‌وجود آمدن نیست.</w:t>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چه کسی مى‏گوید؟! کى ما یک‌هم‌چنین حرفى را مى‏زنیم؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تبدل به چه چیزی است؟</w:t>
+        <w:t xml:space="preserve">خلق می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">تبدل در خود وجود. من‌باب‌مثال الان این دست [من باز می‌شود.] این دست من وجود است.</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خلق، تبدّل است. خلق که از عدم به‌وجود آمدن نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تلمیذ:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> خب این شکل دوم که عدم بود. وقتى که بسته‏ بود عدم بود.</w:t>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تبدل به چه چیزی است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">نه، از عدم نیامد، همین این‌طور [باز] شد.</w:t>
+        <w:t xml:space="preserve">تبدل در خود وجود. من‌باب‌مثال الان این دست [من باز می‌شود.] این دست من وجود است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تلمیذ: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">مى‏دانم، وجودى آمد در عدم و حالت دیگرى به خودش گرفت.‏</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خب این شکل دوم که عدم بود. وقتى که بسته‏ بود عدم بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">از عدم اصلاً نیامد. اصلاً این وجود است. یک‌وقت بدون این دست، یعنى بدون این خصوصیات، این دست من که الان یک انگشتر فیروزه هم در آن هست.</w:t>
+        <w:t xml:space="preserve">نه، از عدم نیامد، همین این‌طور [باز] شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تلمیذ:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> خب آنها هم مى‏گویند که به‌وجود مى‏آید و ماهیت را انتساب به وجود مى‏دهد.</w:t>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مى‏دانم، وجودى آمد در عدم و حالت دیگرى به خودش گرفت.‏</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وجود از کجا مى‏آید؟!</w:t>
+        <w:t xml:space="preserve">از عدم اصلاً نیامد. اصلاً این وجود است. یک‌وقت بدون این دست، یعنى بدون این خصوصیات، این دست من که الان یک انگشتر فیروزه هم در آن هست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تلمیذ: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">خب همان وجود.</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خب آنها هم مى‏گویند که به‌وجود مى‏آید و ماهیت را انتساب به وجود مى‏دهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">کدام وجود؟! وقتى که ماهیت را اصیل بدانند دیگر وجود اینجا چه‌کار مى‏کند؟! ماهیت اصل است! اینها فقط یک وجود قائل‌اند و آن هم وجود اختصاص به بارى تعالى دارد، تمام شد!</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">پس مخلوقات از وجود، سهم و نصیبى ندارند.</w:t>
+        <w:t xml:space="preserve">وجود از کجا مى‏آید؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خب همان وجود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حالا صحبت ما این ماهیتى است که الان متأصل در خارج است، این را که نمى‏توانیم انکار کنیم! هفتاد کیلو، نود کیلو، صد و پنجاه کیلو وزن دارد. این که هفتاد کیلو در خارج وزن دارد، شما اسم این را چه مى‏گذارید؟ آیا اسم این را موجود مى‏گذارید؟! اینها مى‏گویند: نه، وجود اصیل نیست. آیا اسم این را ماهیت مى‏گذارید؟! ماهیت از کجا آمد؟! ماهیت از عدم آمد. یعنى نفس عدم متبدل به ماهیت شد.</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">به‌واسطۀ انتساب است.</w:t>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کدام وجود؟! وقتى که ماهیت را اصیل بدانند دیگر وجود اینجا چه‌کار مى‏کند؟! ماهیت اصل است! اینها فقط یک وجود قائل‌اند و آن هم وجود اختصاص به بارى تعالى دارد، تمام شد!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس مخلوقات از وجود، سهم و نصیبى ندارند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد:</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> مى‏گذاریم، پس انگار یک حجابى دور این وجود بارى گرفته‌ایم و پوشانده‌ایم و این وجود بارى را در یک مرتبه قرار داده‌ایم. سواى وجود بارى همه عدم است؛ عدم مطلق. این انتساب چیست و این انتساب، ماهیتش چیست که بدون اینکه از این وجود بارى چیزى کم بشود یک امرى در خارج متحقق بشود؟! این محال است. انتساب بالاخره چیزى هست. انتساب چه چیز به چه چیزى موجب تحقق امر خارجى مى‏شود؟ خب اصلاً چیزى در خارج نداریم تا اینکه انتساب به او محقق بشود، عدم محض است! عدم محض که اصلاً قابل براى انتساب نیست. هیچ، عدم صرف!</w:t>
+        <w:t xml:space="preserve">حالا صحبت ما این ماهیتى است که الان متأصل در خارج است، این را که نمى‏توانیم انکار کنیم! هفتاد کیلو، نود کیلو، صد و پنجاه کیلو وزن دارد. این که هفتاد کیلو در خارج وزن دارد، شما اسم این را چه مى‏گذارید؟ آیا اسم این را موجود مى‏گذارید؟! اینها مى‏گویند: نه، وجود اصیل نیست. آیا اسم این را ماهیت مى‏گذارید؟! ماهیت از کجا آمد؟! ماهیت از عدم آمد. یعنى نفس عدم متبدل به ماهیت شد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به‌واسطۀ انتساب است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لذا از همین مسئله من در بحث ثابتات اگر نظرتان باشد همین مطلب را بیان کردم. یک برهانى که در اینجا مى‏آید، در آنجا هم به‌درد مى‏خورد. یک چند روز پیش هم عرض شد. در باب ثابتات وقتى یک شخصى در خواب می‌بیند و یا وقتى که کشفى براى او حاصل مى‏شود یا این نقیباتى و چیزهایى که از ائمه علیهم‌السلام و یا پیغمبران و اولیاء و... می‌شنویم در‌حالى‌که هنوز آنها وجود خارجى ندارد. وجود خارجى نداشتن یعنى عدم بر آنها حاکم است. چطور ممکن است یک شخصى بر امر عدمى اطلاع پیدا بکند؟! این چیزى که معدوم است، نیست! از نیست که شما نمى‏توانید وقایع ده سال دیگر را انتزاع کنید! نیست نیست! عدم، عدم! پس باید یک چیزى باشد. حالا شما اسم آن چیز را عکس و صورت مى‏گذارید بگذارید، علت برزخى و مثالى مى‏گذارید بگذارید، در بالاتر حتى تعلق ربطى و ملکوتى مى‏گذارید، هرچه مى‏خواهید بگذارید، باید یک امرى وجود داشته باشد، والا خدا هم نمى‏تواند، خدا هم نمى‏تواند بگوید! پیغمبرش هم نمى‏تواند بگوید! پیغمبر بیاید از عدم چه چیزی انتزاع بکند؟! وقتى که هیچ چیز در خارج نیست، حتى یک صورت هم در خارج نیست، پیغمبر صلی الله علیه و آله و سلم چطور مى‏گوید: «</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> اینکه می‌فرمایند: مى‏بینیم، چرا مى‏بینید؟ این که هنوز وجود خارجى ندارد؟! بالاخره یک چیزى باید باشد که ببیند، به عدم که نمى‏شود نگاه کرد. من‌باب‌مثال الان در این اطاق، عدم حاکم است. آیا شما از این عدمى که سواى این وجودهایى که در این اتاق هستند، عدم زید را تصور می‌کنید؟! چرا من نتوانستم تصور کنم و شما تصور کردید؟! آیا عدم عمرو را از این بیرون مى‏آورید و مى‏گویید که این عدم اطاق حکایت مى‏کند که عمرو در آن نیست؟! نه‌خیر، یک‌هم‌چنین حکایتى هم نمى‏کنم. مگر روى دیوار نوشته شده باشد که عمرو در این اطاق نیست، زید در این اطاق نیست، فلان کس در این اطاق نیست، فلان چیز در این اطاق نیست. از عدم که شما نمى‏توانید ماهیت‏ انتزاع کنید؛ حالا چه برسد که ماهیت اصیل را هم انتزاع بکنید! این دیگر خیلى عالى شد! شما تصور مفهومی از ماهیات را از عدم نمى‏توانید انتزاع بکنید، آیا حالا مى‏خواهید یک ماهیتِ متأصلۀ خارجى را در آنجا انتزاع بکنید؟! بنده هم با این عدم الان انتساب پیدا کردم، عقلم را به‌کار انداختم، ذهنم را به‌کار انداختم، تا قیامت بنده بخواهم فکر کنم، از یک امر عدمى که نمی‌توانم ماهیات متصورۀ از مفاهیم را انتزاع کنم. پس اینکه پیغمبر صلی الله علیه و آله و سلم دارد خبر مى‏دهد یا اینکه امام حسین علیه‌السلام مى‏گوید: «</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آخر عدم مگر مى‏شود به‌واسطۀ انتساب به‌وجود بیاید؟! اصلاً خود عدم، یعنى مفهوم عدم متبدل به مفهوم وجود می‌شود، متبدل به مفهوم ماهیت می‌شود. انتساب کارى را انجام نمى‏دهد. در انتساب من‌باب مثال یک‌وقت شما مى‏بینید که یک حبل در دست گرفته‌اید که یک سر حبل در دستتان است و یک سر حبل هم مثل کش مى‏ماند که به این جسم وصل است. حالا دستتان را که حرکت مى‏دهید، این کش و این فنر این جسم را بالا و پایین مى‏برد. تا وقتى که دست شما حرکت مى‏کند، این جسم هم حرکت مى‏کند. حالا اگر دست حرکت نکرد، این دیگر حرکت نمى‏کند. یا دست حرکت کرد و فنر دیگر وجود ندارد، [باز] جسم حرکت نمى‏کند. در وجود بارى که ما آن وجود را بحت و صرف مى‏گیریم و اسم «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">کأنّی‏ بأوصالی‏ یَتَقَطّعُها عَسَلانُ الفَلَواتِ بینَ النّواویسِ و کربلاءَ</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">: به توسط لوازم می‌توان پی برد؛ مثلاً یک معلم به حضرت عباس قسم می‌خورد که فلانی قبول می‌شود.</w:t>
+        <w:t xml:space="preserve">کان الله و لم یکن معه شىء»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مى‏گذاریم، پس انگار یک حجابى دور این وجود بارى گرفته‌ایم و پوشانده‌ایم و این وجود بارى را در یک مرتبه قرار داده‌ایم. سواى وجود بارى همه عدم است؛ عدم مطلق. این انتساب چیست و این انتساب، ماهیتش چیست که بدون اینکه از این وجود بارى چیزى کم بشود یک امرى در خارج متحقق بشود؟! این محال است. انتساب بالاخره چیزى هست. انتساب چه چیز به چه چیزى موجب تحقق امر خارجى مى‏شود؟ خب اصلاً چیزى در خارج نداریم تا اینکه انتساب به او محقق بشود، عدم محض است! عدم محض که اصلاً قابل براى انتساب نیست. هیچ، عدم صرف!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد</w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">.»</w:t>
+        <w:t xml:space="preserve">لذا از همین مسئله من در بحث ثابتات اگر نظرتان باشد همین مطلب را بیان کردم. یک برهانى که در اینجا مى‏آید، در آنجا هم به‌درد مى‏خورد. یک چند روز پیش هم عرض شد. در باب ثابتات وقتى یک شخصى در خواب می‌بیند و یا وقتى که کشفى براى او حاصل مى‏شود یا این نقیباتى و چیزهایى که از ائمه علیهم‌السلام و یا پیغمبران و اولیاء و... می‌شنویم در‌حالى‌که هنوز آنها وجود خارجى ندارد. وجود خارجى نداشتن یعنى عدم بر آنها حاکم است. چطور ممکن است یک شخصى بر امر عدمى اطلاع پیدا بکند؟! این چیزى که معدوم است، نیست! از نیست که شما نمى‏توانید وقایع ده سال دیگر را انتزاع کنید! نیست نیست! عدم، عدم! پس باید یک چیزى باشد. حالا شما اسم آن چیز را عکس و صورت مى‏گذارید بگذارید، علت برزخى و مثالى مى‏گذارید بگذارید، در بالاتر حتى تعلق ربطى و ملکوتى مى‏گذارید، هرچه مى‏خواهید بگذارید، باید یک امرى وجود داشته باشد، والا خدا هم نمى‏تواند، خدا هم نمى‏تواند بگوید! پیغمبرش هم نمى‏تواند بگوید! پیغمبر بیاید از عدم چه چیزی انتزاع بکند؟! وقتى که هیچ چیز در خارج نیست، حتى یک صورت هم در خارج نیست، پیغمبر صلی الله علیه و آله و سلم چطور مى‏گوید: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیدم که حسینم را در کربلا دارند شهید مى‏کنند</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»؟! از کجا پیغمبر این حرف را زد؟! هنوز امام حسین سه سالش است! اصلاً تازه از مادر به‌دنیا آمده، اصلاً هیچ خبرى نیست! باید پنجاه و هفت سال دیگر طول بکشد تا اینکه او بزرگ بشود و یزیدى بیاید معاویه‌اى برود و... . پیغمبر همین‌که این امام حسین را دید شروع به گریه کرد، گفتند که چرا گریه می‌کنید؟! گفت: مى‏بینیم این قضایا را که اتفاق می‌افتد.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اینکه می‌فرمایند: مى‏بینیم، چرا مى‏بینید؟ این که هنوز وجود خارجى ندارد؟! بالاخره یک چیزى باید باشد که ببیند، به عدم که نمى‏شود نگاه کرد. من‌باب‌مثال الان در این اطاق، عدم حاکم است. آیا شما از این عدمى که سواى این وجودهایى که در این اتاق هستند، عدم زید را تصور می‌کنید؟! چرا من نتوانستم تصور کنم و شما تصور کردید؟! آیا عدم عمرو را از این بیرون مى‏آورید و مى‏گویید که این عدم اطاق حکایت مى‏کند که عمرو در آن نیست؟! نه‌خیر، یک‌هم‌چنین حکایتى هم نمى‏کنم. مگر روى دیوار نوشته شده باشد که عمرو در این اطاق نیست، زید در این اطاق نیست، فلان کس در این اطاق نیست، فلان چیز در این اطاق نیست. از عدم که شما نمى‏توانید ماهیت‏ انتزاع کنید؛ حالا چه برسد که ماهیت اصیل را هم انتزاع بکنید! این دیگر خیلى عالى شد! شما تصور مفهومی از ماهیات را از عدم نمى‏توانید انتزاع بکنید، آیا حالا مى‏خواهید یک ماهیتِ متأصلۀ خارجى را در آنجا انتزاع بکنید؟! بنده هم با این عدم الان انتساب پیدا کردم، عقلم را به‌کار انداختم، ذهنم را به‌کار انداختم، تا قیامت بنده بخواهم فکر کنم، از یک امر عدمى که نمی‌توانم ماهیات متصورۀ از مفاهیم را انتزاع کنم. پس اینکه پیغمبر صلی الله علیه و آله و سلم دارد خبر مى‏دهد یا اینکه امام حسین علیه‌السلام مى‏گوید: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کأنّی‏ بأوصالی‏ یَتَقَطّعُها عَسَلانُ الفَلَواتِ بینَ النّواویسِ و کربلاءَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> می‌گوید: دارم می‌بینم، تخیل نیست! یا من‌باب‌مثال پیغمبر داشتند خطبه می‌خواندند، امیرالمؤمنین علیه‌السلام عرضه داشتند: «</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">، الان من دارم می‌بینم. من الان دارم محراب مسجد کوفه را می‌بینم! هنوز مسجد کوفه‌ای درست نشده بود، خاک بود، مسطح بود. بعد آمدند و مسجد کوفه را ساختند. آیا این پیغمبر در ذهنش تخیل کرد؟! پس چرا خلاف درنیامد؟! مثل بچه‌ها که انیاب اغوال را تخیل می‌کنند ولی صورت خارجی ندارد. یا اینکه نه، یک واقعیتی را می‌بینند؟! چطور آن رؤیت به یک امر معدوم تعلق می‌گیرد؟! این امکان ندارد! از پیغمبر بالاتر، خدا هم نمی‌تواند [اِخبارش] به امر معدوم تعلق بگیرد!</w:t>
+        <w:t xml:space="preserve"> و امثال‌ذلک این چیزى را که الان حضرت مى‏بیند آیا تخیل‏ است؟! امام حسین، قسم حضرت عباس را هم روی آن می‌خورد که این انجام خواهد شد!! نزد عرب‌ها حساب حضرت ابالفضل از امام حسین علیهماالسلام [قوی‌تر] است!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: به توسط لوازم می‌توان پی برد؛ مثلاً یک معلم به حضرت عباس قسم می‌خورد که فلانی قبول می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">استاد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: این تخیل و تخمین است. اما آن یعنی ببیند و مشاهده کند. اینکه قسم به حضرت عباس می‌خورد که قبول می‌شود، شاید فردا افتاد و مرد، چه می‌گویید؟! آیا به مردنش هم اطلاع دارد؟! نه، مشاهده کند و بگوید که من دارم می‌بینم، الان </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أریٰ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! بگوید: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کأنّی أری أنت تجود بنفسه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> می‌گوید: دارم می‌بینم، تخیل نیست! یا من‌باب‌مثال پیغمبر داشتند خطبه می‌خواندند، امیرالمؤمنین علیه‌السلام عرضه داشتند: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما أفضَلُ‏ الأعمالِ‏ فی‏ هذا الشّهرِ؟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» حضرت فرموند: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الوَرَعُ عن مَحارِمِ اللهِ عزّوجَل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» بعد حضرت فرمودند: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کأنّی بک و أنتَ تُصَلّی لرَبّک و قدِ انبَعَثَ أشقَى الأوّلینَ و الآخرینَ شَقیقُ‏ عاقِرِ ناقَةِ ثَمودَ فضَرَبَک ضَربَةً علىٰ قَرنِکَ فخَضَبَ منها لِحیَتَکَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کأنّی بک</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» یعنی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الان أشوف</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، الان من دارم می‌بینم. من الان دارم محراب مسجد کوفه را می‌بینم! هنوز مسجد کوفه‌ای درست نشده بود، خاک بود، مسطح بود. بعد آمدند و مسجد کوفه را ساختند. آیا این پیغمبر در ذهنش تخیل کرد؟! پس چرا خلاف درنیامد؟! مثل بچه‌ها که انیاب اغوال را تخیل می‌کنند ولی صورت خارجی ندارد. یا اینکه نه، یک واقعیتی را می‌بینند؟! چطور آن رؤیت به یک امر معدوم تعلق می‌گیرد؟! این امکان ندارد! از پیغمبر بالاتر، خدا هم نمی‌تواند [اِخبارش] به امر معدوم تعلق بگیرد!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">تلمیذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: آیۀ قرآن دارد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿هَلۡ أَتَىٰ عَلَى ٱلۡإِنسَٰنِ حِينٞ مِّنَ ٱلدَّهۡرِ لَمۡ يَكُن شَيۡ‍ٔٗا مَّذۡكُورًا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نگفته: «شیئًا» بلکه گفته: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿شَيۡ‍ٔٗا مَّذۡكُورًا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1549,61 +1567,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="18" name="_x0000_i0018" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0018" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1671,260 +1689,297 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، ج 1، ص 173.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سوره شوریٰ (42) آیه 49.</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیوان حافظ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (قزوینی)، غزل 186.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">»</w:t>
+        <w:t xml:space="preserve">. سوره شوریٰ (42) آیه 49.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بحار الأنوار</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، ج ‏44، ص 367.</w:t>
+        <w:t xml:space="preserve">عیون أخبار الرضا </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علیه‌السلام، ج 2، ص 26. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ناسخ التواریخ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 1، ص 181: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ذکر إخبار اللّه نبیه صلّى اللّه علیه و آله بشهادة الحسن و الحسین علیهماالسّلام</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">المزار الکبیر</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">“.»</w:t>
+        <w:t xml:space="preserve">بحار الأنوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏44، ص 367.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">عیون أخبار الرضا </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">علیه‌السلام، ج ‏1، ص 297.</w:t>
+        <w:t xml:space="preserve">المزار الکبیر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 134:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«روى أبوبصیرٍ عن أبی‌عبدِاللهِ علیه‌السّلام قال: قال لی: ”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یا أبامحمد کأنّی‏ أرَى‏ نُزولَ‏ القائِمِ علیه‌السّلام فی مسجدِ السّهلَةِ بأهلهِ و عیالِه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“.»</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عیون أخبار الرضا </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علیه‌السلام، ج ‏1، ص 297.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. سوره انسان (76) آیه 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 