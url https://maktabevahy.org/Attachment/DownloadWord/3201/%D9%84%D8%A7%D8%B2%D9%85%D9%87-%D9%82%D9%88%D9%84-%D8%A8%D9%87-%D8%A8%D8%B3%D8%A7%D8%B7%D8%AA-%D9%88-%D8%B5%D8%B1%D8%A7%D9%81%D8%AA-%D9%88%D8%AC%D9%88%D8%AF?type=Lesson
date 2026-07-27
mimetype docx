--- v0 (2026-06-10)
+++ v1 (2026-07-27)
@@ -816,50 +816,68 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: همین، احسنت! آن مثالى که من زدم، اینجا دیگر شما باید خودتان استفاده‌اش را بکنید؛ استفاده‌اش در اینجا است که مسئلۀ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسیط الحقیقة کل الاشیاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یعنى اصل و حقیقت همۀ اشیاء، آن وجود مجردِ صرف و بسیط است که نه لون و نه کم و نه کیف و نه اعراض و نه هیچ‌گونه حدى برنمى‏دارد. آن وجود مجرد و بسیط در مقام تنازل و در مقام بروز و ظهور، دلش می‌خواهد به من چه مربوط است؟!‏ دلش می‌خواهد بروز و ظهور پیدا بکند و در مقام تنازل خود را به محدودیت دربیاورد، چطور اینکه شما در مقام بیان، آن صوت را تبدیل به اسم و فعل و حرف مى‏کنید، آن وجود هم در مقام بیان، در مقام بیان خارجى، در مقام کتاب بیّنات خارجى، در مقام کتاب بینّات تکوین در آنجا خود را به مرحلۀ بروز و ظهور در‌می‌آورد، یک ظهورش زید است، یکى عمرو است، یکى خالد است، یکى جبرائیل است، یکى پیغمبر است و یکى امیرالمؤمنین است. این ظهورات و بروزات چه هستند؟ همان وجود بسیط هستند که دیگر با این ظهورات تفاوتى ندارند. یعنى دیگر اختلاف و منافاتى با اینها پیدا نمى‏کند. پس اشکال دیگر از این نقطه نظر به اصالة الوجود و وحدت وجود وارد نمى‏شود تا ما از آنها فرار کنیم، و [اصل وجود] به‌حال خودش در آن تجرّد خودش باقى هست پس</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">او به سر ناید ز خود آنجا که اوست *** کی رسد عقل وجود آنجا که اوست</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معنایش این است. آن وجود بسیط و حقیقى هیچ‌وقت به صورت و محدودیت خارجى درنمى‏آید. یعنى نه‌اینکه محدود بشود. بله، این محدودیت خارجى جداى از او نیست، و این محدود باید خودش را بردارد و به آن لاحدّى برساند، یعنى از نظر تعلق به ماده باید خود را به آن لاحدّى برساند. به آن لاحدّى که رساند اسمش را فناء مى‏گذارند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم صلّ علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
@@ -1247,61 +1265,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="13" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1707,50 +1725,87 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.. مع کلّ شی‏ءٍ لا بمقارَنَةٍ و غیرُ کلّ شی‏ءٍ لا بمزایَلَةٍ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">... .»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">منطق الطیر عطار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، طبع مطبعۀ شفق، تصحیح محمدجواد مشکور، مجمع مرغان، ص 47 و 48.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>