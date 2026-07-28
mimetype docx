--- v0 (2026-06-10)
+++ v1 (2026-07-28)
@@ -835,50 +835,62 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">زیدٌ موجودٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. فقط به‌عنوان یک امر اعتبارى است، مثل ریاست مى‏ماند؛ یعنی حالا چه گفتى رئیس یا نگفتى رئیس، زید کم و زیاد نمى‏شود، چه گفتى: زید مرئوس است یا مرئوس نیست، کم و زیاد نمى‏شود. بگو زید در اینجا نشسته یا در آنجا نشسته، کم و زیاد نمى‏شود. مانند امور اعتبارى که این امور اعتبارى اصلاً قابل اعتنا نیستند، مثل امور نسبی در نسبت بین طرفین، فوقیت و تحتیت، تقابل و امثال‌ذلک، اینها امور نسبى و اضافى هستند. من‌باب‌مثال مى‏گویید: زید سمت راست است به نسبت به عمرو، اینکه زید سمت راست است به نسبت به عمرو، از دید و از نظر رائى در اینجا ملاحظه مى‏شود. حالا اگر شما بروید و آن طرف بایستید، مقابل بایستید، زید سمت چپ مى‏شود. این امور اعتبارى است که به اعتبار متکلم و معتبِر فرق مى‏کند ولى اصل و حقیقت آن شى‏ء و آن ذات در خارج تفاوتى در آن پیدا نمى‏شود. اینها مى‏گویند: اصلاً مفهوم وجود و حملش بر آن ماهیات همین است، اصلاً این ماهیات در خارج حصه‏اى از وجود ندارند و علتش را هم که عرض کردیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">درقبال اینها قائلین به اصالة الوجود هستندکه اصلاً برای ماهیات هیچ وزانى قائل نیستند؛ یعنى مى‏گویند: ماهیات امور عدمى هستند! از آنها سؤال می‌کنیم: اگر ماهیات امر عدمى هستند چرا شما روى این اعدام حساب باز مى‏کنید؟! چرا شما به این اعدام توجه مى‏کنید؟! بنابراین چرا ماهیت زید با ماهیت عمرو خلط نمى‏شود؟! چرا جاى ماهیت زید و ماهیت عمرو قاطى نمى‏شود؟! چرا شما به‌جاى آب، لیوان را نمى‏خورید؟! ماهیات امور عدمى هستند دیگر پس به‌جاى اینکه آب بخورید بفرمایید لیوان را در دهانتان بگذارید و به‌خوبی گاز بزنید، چرا این کار را نمى‏کنید؟! چون آب نرم است و این لیوان سفت است. هر چیزى در جاى خودش مطلوب مى‏شود. این لیوان ظرف است، در این ظرف باید آب ریخت. این لیوان را اگر شما بخواهید بخورید شیشه است و این شیشه در معده می‌رود و معدۀ شما را سوراخ مى‏کند، رودۀ شما را سوراخ مى‏کند و فساد به‌بار مى‏آورد، درحالى‌که شما به این ماهیت مى‏گویید: امرٌ عدمىٌ، به ماهیت مائیه هم مى‏گویید: امرٌ عدمىٌ! چطور این امر عدمى جایش را با این امر عدمى عوض نکرد؟! چطور عوض نکرد؟! شما به جاى اینکه بروید پرتغال بخرید چغندر بخرید، مى‏گویید: این چغندر است یا کدو؟! فرقى نمى‏کند، بالاخره هر دوی اینها همه اعدام‌اند، به وجودش نگاه کن و ببین که آن چیست، باطنش را بببین چه خوب است! قضیه‌اش را خدمتتان گفته‌ام خدمتتان مشاعره کردند و او گفت: فلان و فلان، بعد گفت: باطنش را ببین که چقدر عالی است! ظاهر را نگاه نکن، باطن قضایا را نگاه کن!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فلسفى را بحث از الفاظ نیست *** بحث از الفاظ وى را عارضیست</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من‌باب‌مثال شما در بهشت به‌جاى اینکه حورالعین را بگیرید به غلمان می‌رسید!! ما این بهشت را نمى‏خواهیم، آن بهشتى را مى‏خواهیم که در آن حورى باشد!! یک‌وقت منزل یکى از اقوام شخصی رفتیم، صبحت سر این بود که این حورى‌هایی که در قرآن و... به شما وعده داده‌اند، گول نخورید، آنجا فقط باید نگاهشان بکنید، یعنی آنجا روى صندلى و مبل می‌نشینید و نگاهشان می‌کنید و خلاصه خبرى نیست و قضیه‌اى نیست!! فعلاً نقد را در این دنیا بچسبید!! یک بنده‌خدا آنجا بود ناراحت شد و تعجب کرد و یک‌خرده به‌هم ریخت و گفت: «آن بهشتى که حوری‌اش این‌طور باشد من نمى‏خواهم!» جدى مى‏گفت! ولى خب بالاخره مسائل چیز دیگر است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اگر ما مسئله و حقیقت التذاذ را روح بدانیم و التذاذ را یک امر مجرد بدانیم و حتى التذاذات مادى را از جهت تعلق آنها به نفس که مجرد است بدانیم آن‌وقت به آن مطالب مى‏رسیم. مطالب را شیخ الرئیس در اشارات مطرح کرده و آنجا خوب بیان کرده که هر مقدار جنبۀ التذاذ نفس تعلقش به ماده کمتر باشد مرتبه و شدت آن التذاذ بیشتر خواهد بود.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
@@ -1615,61 +1627,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="5" name="_x0000_i0005" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0005" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>