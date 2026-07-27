--- v0 (2026-06-10)
+++ v1 (2026-07-27)
@@ -245,72 +245,114 @@
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معنای اتحاد عقل و عاقل و معقول در کلام بوعلی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از اینجا مرحوم آخوند مى‏خواهد از کلام بوعلى بر مسئلۀ خودش که ممکن است معانى مختلفه‌اى وجود داشته باشد که همۀ اینها در عالم خارج و در تعین خارجى متحد باشند استفاده کند و استدلال و تأیید قرار بدهد. می‌فرماید: مرحوم بوعلی قائل به اتحاد عقل و عاقل و معقول هستند درحالی‌که شکى نیست که آن مفهومى را که ما از عقل مى‏فهمیم با آن مفهوم معقول دوتا است. عقل عبارت از قوۀ دراکه‌اى است که آن قوۀ دراکه موجب اطلاع نفس بر حقایق خارجى و بر همان حقایقى است که در ذات خودش هست، اسم این قوه را عقل مى‏گذراند؛ قوه‌اى که موجب اثبات قضایاى کلیه خواهد شد و این قوه داراى آلات‏ و وسایطى است که از این وسایط براى رسیدن به آن استنباطات استفاده مى‏کنند. وسایط، حواس است و وسایط، اوصاف و صفات و ملکات و غرایز باطنى من حیث المجموع است یا ممکن است که وسایط عبارت از افاضات اشراق باشد. همۀ اینها آلات و ادواتى هستند که عقل این آلات و ادوات را براى رسیدن به یک نتیجۀ کلى مورد استفاده قرار مى‏دهد؛ به این قوه عاقله مى‏گویند، عقل مى‏گویند. عاقل عبارت از همان نفس ناطقه است که این نفس ناطقه، این قوه در آن نهاده شده است. و از این باب که این قوه، در وهلۀ اول به مرتبۀ فعلیت و کمال خودش نیست، همراه با تجرد نفس عاقله، این قوه هم به تجرد تام و به کمال خودش مى‏رسد. پس از این باب هم چون این قوه در نفس هست، نه به‌عنوان ورود مظروف در ظرف و دخول مظروف در ظرف بلکه به‌معناى تهیأ و استعداد و آمادگى این ظرف براى چنین مظروفى. به عبارت دیگر مى‏توان گفت که این ظرف در وجودش جداى از این مظروف نیست که:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">تأثیر قوای عاقله و واهمه و مخیله و وساوس شیطانی در حقیقت نفسی انسان</w:t>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رَقَّ الزُّجاجُ و رَقَّتِ الخَمر  ***  و تَشابَها فَتَشاکَلَ الامرُ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَکَأنَّما خَمرٌ و لا قَدَحٌ  ***  وَ کَأنَّما قَدَحٌ و لا خَمرُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این کیفیت نفس با قوۀ عاقله، ترکیب خارجی و ترکیب مزجى ندارد بلکه عبارت از همان کیفیت تجردى آن نفس است که لازمۀ تجردى بودنش این است که داراى چنین مرتبه‌ای باشد. یعنى آن وجود از نقطه نظر تجرد و از نقطه نظر حقیقت، یک حققیت نورانى است که آن حقیقت نورانى همۀ قضایاى منطقى کلى و همۀ مصالح و مفاسد نفس الامرى و همۀ آنچه در حول و حوش دایره وجود قرار مى‏گیرد، همۀ آنها را شامل می‌شود؛ این حقیقت، حقیقت نفسى انسان است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تأثیر قوای عاقله و واهمه و مخیله و وساوس شیطانی در حقیقت نفسی انسان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حقیقت نفسی انسان عبارت از یک تهیأ و یک کیفیتى است، یعنى یک جوهرى که آن جوهر از نقطۀ نورانیت به یک مرتبه‌ای از تجرد است که آن مرتبه تمام شوائب وجودى عالم وجود را مى‏تواند استیعاب کند؛ این اجمال حقیقت نفس است. و هرچه نفس به آن تجرد خودش نزدیک‌تر بشود قوۀ عاقله در او قوی‌تر مى‏شود، ادراک مسائل کلى در او بهتر مى‏شود، ادراک قضایاى کلى و ادراک مسائلى که دورتر است از جنبۀ کثرت و نزدیک‌تر است به جنبۀ وحدت، برحسب آن تجرد در او قوی‌تر مى‏شود. و همان‌طور که ظاهراً دو روز پیش عرض شد، به‌نحوى مى‏رسد که آن ادراک مسائل کلى دیگر با شوائب نفسانى آمیخته نمى‏شود. یعنى به‌محض اینکه آن حقیقت عقلانى در نفس جاى مى‏گیرد ـ چون نفس، نفس بالمستفاد شده و دیگر در مرتبۀ استفادۀ از آن عقل منفصل دیگر احتیاج به وسایط و به آلات واسطۀ بین او ندارد ـ بنابراین ادراک حقایق عقلیه بدون هیچ‌گونه واسطه‌اى بر آن نفس وارد مى‏شود و هیچ‌گونه وهم یا تخیلى نمى‏تواند حاکم بر او و غالب بر او باشد. چطور اینکه بر ما همین‌طور است؛ هر کسى برحسب کیفیت تجرد نفسانى‌ای که دارد، قواى تخیلى و قواى واهمۀ او مى‏آید غلبه مى‏کند و بر عقل حکومت مى‏کند و عقل را به خدمت مى‏گیرد در مسیر فساد، عقل را به خدمت مى‏گیرد در مسیر آنچه مطابق با منافعش است. والا معاویه هم عقل دارد، معاویه هم مى‏تواند از عقل خودش استفاده کند. خداوند این نور عقل را براى او کور نکرده، عقل باقى است. خودش در خلوت خودش وقتى که کسى نیست، در آن موقع على را چگونه ارزیابى مى‏کند؟ وقتى که افراد نیستند وقتى که دیگر کسى دور و برش نیست، آن وقتى که از تخت پایین مى‌آید و با خود خلوت مى‏کند آیا آن موقع هم على را یک مرد شریر و یک مرد فاسق و یک مرد مکار مثل خودش ارزیابى مى‏کند یا اینکه در آن باطن خودش على را مرد حق مى‏بیند؟ کدام یک از این دو مسئله هست؟ پس معلوم است که عقل دارد و معلوم است که این عقل او نور دارد. منتها او مى‏آید مى‏پوشاند، مى‏آید ستار مى‏اندازد، آن واهمه، آن ریاست، آن سلطنت، آن حب مال و حب جاه و حب مقام نمى‏گذارد این عقل او را در دهلیز خودش درآورد. کسانى که از این سلطنت دوری ‏کردند عقل آنها گریبان آنها را گرفته و عنق آنها را گرفته است. عقل وقتى عنق را بگیرد و ریسمان و افسار را بگیرد و انسان را عقال ‏کند، آن‌موقع‏ انسان را از این مسائل دور مى‏کند. ولى وقتى که آن عقل نیامد واهمه عنق را گرفت، قوۀ متخیله عنق را گرفت، آن‌موقع عقل در اینجا چه‌کار مى‏کند؟! عقل در اینجا دستش بسته است، راه را نشان مى‏دهد ولى واهمه غلبه دارد. مثل یک بچه‌اى که مى‏داند تب دارد مى‏داند بستنى برایش بد است، به او گفته‌اند اگر این بستنى را بخورى دکتر به تو آمپول مى‏زند، او مى‏داند که چطور مى‏شود ولى درعین‌حال وقتى چشمش به این بستنى مى‏خورد یادش مى‏رود، شیرینى و حلاوت این بستنى غلبه مى‏کند، این را مى‏گویند: غلبۀ واهمه. دنیا همین است، همۀ این دنیا براى ما مثل بستنى برای بچه است، مى‏دانیم ورود در دنیا هلاکت است، ورود در این ریاسات هلاکت است، ورود در این شوائب هلاکت است، این را مى‏دانیم اولیاء گفته‌اند، انبیاء گفته‌اند، صادق مصدَّق اینها را فرموده است، ائمه آنها را فرموده است، خودمان هم مى‏دانیم ولى درعین‌حال واهمه مى‏آید، واهمه که بی‌کار نمى‏نشیند، می‌گوید: به‌به ببین چه چیزى، چه ریاستى، چه فلانى! الآن تو این‌طور مملکت به‌دستت است، افراد مى‏آیند و مى‏روند، خب این مسجد الآن هست، ببین چقدر مرید در این مسجد دارى! همۀ اینها همان قوایی هستند که این قوا مى‏آیند و ستارى روی این قوۀ عاقله قرار مى‏دهند و نمى‏گذارند این قوۀ عاقله پیشروى کند، نمى‏گذارند مدام جلو بیاید، نمى‏گذارند قوۀ عاقله بیاید و یقه انسان را بگیرد. آخر این قوۀ عاقله مى‏آید و یقه آدم را مى‏گیرد دیگر! اینها مى‏آیند و این قوه عاقله عقب مى‏ماند، این واهمه مى‏آید مى‌آید می‌آید و این اعمال را زینت می‌دهد و این دنیا را زینت مى‏دهد، بعد یک‌دفعه انسان را داخل آنجا مى‏اندازد. آن آیه مى‏فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَقَالَ ٱلشَّيۡطَٰنُ لَمَّا قُضِيَ ٱلۡأَمۡرُ إِنَّ ٱللَهَ وَعَدَكُمۡ﴾ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شیطان گفت: خدا به شما وعده‏ داده، اگر گناه کنید نار است و اگر ثواب کنید جنت است، اگر این کارها را بکنید رشد و کمال است و اگر آن کار را بکنید زیان است. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إِنَّ ٱللَهَ وَعَدَكُمۡ وَعۡدَ ٱلۡحَقِّ﴾،</w:t>
@@ -451,51 +493,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إِنِّي كَفَرۡتُ بِمَآ أَشۡرَكۡتُمُونِ مِن قَبۡلُ إِنَّ ٱلظَّٰلِمِينَ لَهُمۡ عَذَابٌ أَلِيمٞ﴾ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خودش هم مى‏گوید، شیطان روز قیامت مى‏گوید. همین‌که در دنیا وعده مى‏داد روز قیامت مى‏گوید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إِنَّ ٱلظَّٰلِمِينَ لَهُمۡ عَذَابٌ أَلِيمٞ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ظالمین قضیه‌شان این‌طور است. پس الآن ما بدانیم خدا دارد روز قیامت مى‏گوید دیگر، مى‏گوید: اى مردم این شیطانى که الآن دارد به شما وعده مى‏دهد قضیه‌اش این‌طور است، من قبلاً به شما گفتم، من در قرآنم آمدم و قضیۀ شیطان را براى شما شرح دادم، شیطان روز قیامت زیرش مى‏زند اما من زیرش نمى‏زنم. شیطان مى‏آید مى‏گوید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿مَّآ أَنَا۠ بِمُصۡرِخِكُمۡ﴾ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من به‌درد شما نمى‏خورم. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -1407,61 +1449,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="15" name="_x0000_i0015" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0015" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1558,50 +1600,250 @@
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. فُرْفوریوس، (نام اصلی: پُرفوریوس، مالخوس) فیلسوف یونانی، از مؤسسان مکتب نوافلاطونی، در رم از فلوطین درس آموخت و آثارش را تنقیح کرد و زندگی‌نامه‌اش را نوشت. فرفوریوس فلسفه را راه رستگاری می‌دید و بر تطهیر با ریاضت تأکید داشت. شرح او بر مقولات ارسطو، به‌ویژه ایساغوجی یا مدخلی که بر آن نوشت، متن درس منطق در قرون وسطا شد. (دانشنامه آزاد پارسی)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الله شناسى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏2، ص 288، تعلیقه 4:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«بسیارى از کتب اهل عرفان بدین ابیات بر مراد خود شاهد آورده‏اند. انتساب آن به صاحب بن عُبّاد جاى شکّ و شبهه نیست. در </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعیان الشّیعة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 11، ص 327 از صاحب آن را ذکر کرده است. و در </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ریحانة الادب</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 8، ص 93 نیز از صاحب نقل نموده است. صاحب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ریحانة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 2، ص 358، در ترجمه احوال زاهى این شعر را از او آورده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ الله شناسى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏2، ص 289:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«شیشه ظرف شراب لطیف و رقیق است، و شراب نیز لطیف و رقیق است؛ لهذا این دوتا باهم مشتبه گشتند و بنابراین امر مشکل آمد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به‏طورى‏که تو گویى فقط تنها شراب است و کاسه‏اى در میان نیست، و تو گویى که فقط کاسه‏اى در میان مى‏باشد و شرابى نیست.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیوان عراقی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، غزل 155:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rPavaraghi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از صفای‌ می‌ و لطافت‌ جام *** بهم‌ آمیخت‌ رنگ‌ جام‌ و مُدام‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rPavaraghi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">همه‌ جام‌ است‌ نیست‌ گویی‌ می‌ *** یا مُدام‌ است‌ نیست‌ گویی‌ جام‌</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. سوره ابراهیم (14) آیه 22.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 