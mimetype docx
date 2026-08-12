--- v0 (2026-06-10)
+++ v1 (2026-08-12)
@@ -230,51 +230,64 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آن‌وقت صحبت در این است که این حوادث ممکن چطور تبدل ماهیت به وجوب و امتناع پیدا مى‏کنند؟! فرض ما این است که حوادث ممکن هستند پس باید این امکان قبلاً وجود داشته باشد. برخلاف امکان، یا ضرورى الوجود است یا ضروری العدم است دیگر. پس اگر امکان نباشد این دوتا باید باشند، آن‌وقت قضیه خلف مى‏شود و فرض ما این است که حوادث ممکن هستند، واجب که نیستند. این دلیلى که ذکر کرده‌اند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اشکال مرحوم آخوند به دلیل چهارم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرحوم آخوند در اینجا مى‏خواهند بفرمایند که ظاهراً اینها یک خلطى کرده‌اند بین آن امکان استعدادى یعنى کیفیت استعدادى‌ای که در ذات ممکن در حوادث مسبوق به زمان وجود دارد نه در حوادث ذاتى، [و بین امکان‌ دیگر.] البته در مباحث منظومه این قضیه ذکر شد. اقسام امکان ذکر شد؛ امکان ذاتى، امکان استعدادى، امکان خارجى، امکان وقوعى، اینها مراتب امکانى بود که ذکر شد و مرحوم آخوند هم عن‌قریب راجع به این مراتب امکان مسائلی دارند.</w:t>
+        <w:t xml:space="preserve">مرحوم آخوند در اینجا مى‏خواهند بفرمایند که ظاهراً اینها یک خلطى کرده‌اند بین آن امکان استعدادى یعنى کیفیت استعدادى‌ای که در ذات ممکن در حوادث مسبوق به زمان وجود دارد نه در حوادث ذاتى، [و بین امکان‌ دیگر.] البته در مباحث منظومه این قضیه ذکر شد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اقسام امکان ذکر شد؛ امکان ذاتى، امکان استعدادى، امکان خارجى، امکان وقوعى، اینها مراتب امکانى بود که ذکر شد و مرحوم آخوند هم عن‌قریب راجع به این مراتب امکان مسائلی دارند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلاً بالاجمال در مقام جواب مى‏فرمایند که ما یک امکانى داریم به‌نام امکان ذاتى. این امکان ذاتى به نفس ذات و به خود ماهیت بر مى‏گردد. در واقع نفس ذات و ماهیت متصف به این امکان است در خارج. و حال ذات نسبت به این وصف و نسبت به این‏ امکان، با قبل از وجودش تفاوتى نمی‌کند. یعنى من‌باب‌مثال ولو اینکه زید الآن در خارج هست باز این ذات زید ممکن الوجود است. یعنى ذات زید به‌واسطۀ وجود خارجى، ضرورى الثبوت نیست؛ یعنى باز به این ذات زید اگر ما توجه کنیم، به خود ذات توجه کنیم نه به آن وجود خارجى‌اش، باز مى‏گوییم: این ممکن الوجود است، یعنى وجود برایش ضرورت ندارد. چطور اینکه ممکن است فرض کنید که الآن معدوم بشود و دوباره قضیه به اولش برگردد. و ذات در هر دو طرف یکى است فرق نکرده است. وجود است که الآن ازبین رفته است و از جلوى چشم ما محو شده ست. اما خود ذات و ماهیت ذات که ماهیت زید است یکى است. یعنى همان‌طور که ماهیت زید در هنگام عدم براى ما محرز بود، بعد همان ماهیت در هنگام وجود و حالا که این زید دوباره معدوم شده است، باز همان ماهیت براى ما محرز است؛ یعنى در ذهن ما آن ماهیت را مى‏آوریم و تصور مى‏کنیم. آن‌وقت بنابراین این امکان به خود ذات برمى‏گردد، یعنى به ماهیت برمى‏گردد. وقتى که به ماهیت برگشت، این ماهیت در همۀ احوال، این امکان را یدک مى‏کشد، این امکان با او مصاحب است. این امکان، امکانى است که مسبوق به سابقِ بر ماهیت است. یعنى ماهیت قبل از تحقق لباس وجود، متصف به این امکان خواهد بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من‌باب‌مثال از شما سؤال مى‏کنم: فرض کنید که خداوند به شما یک سال دیگر اولاد خواهد داد، مى‏گویید: ممکن است. درحالى‌که هنوز اولادى درکار نیست پس چرا مى‏گویید: ممکن است؟! به‌خاطر اینکه ماهیت آن اولاد را تصور کردید و حکم به امکان کردید گفتید: ممکن است. یا اینکه مى‏گویید: آن اولاد ممکن نیست. چرا ممکن نیست؟ فرض کنید که اصلاً زمینۀ براى آن بچه وجود ندارد، وقتى که وجود نداشته باشد بنابراین امکان هم در اینجا ازبین مى‏رود، یعنى این بچه‌دار شدن به لحاظ وجود خارجى مى‏شود ممتنع، چون اصلاً شرط معدّه وجود ندارد، شرایط مهیا وجود ندارد. این مسئله مربوط به امکان ذاتى است که صحبتش مفصل تا اینجا گذشته است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1046,51 +1059,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن وَجَبَ أن یکونَ لکلِّ حادثٍ أو ما هو بصددِ الحدوثِ إمکانٌ یخصُّه على ما هو موجبُ هذه الحجةِ فیحصُلُ فی المادةِ إمکاناتٌ غیرُ متناهیةٍ. و إن لم یکن لبعضِ الحوادثِ إمکانٌ فیکونُ مِن الحوادثِ ما لا یسبِقُه إمکانٌ فیلزِمُ على مقتضَى الحجةِ أن یلتحِقَ بالممتنعِ أو الواجبِ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«اگر واجب است که براى هر حادثى یا آن که به‌صدد حدوث است و مى‏خواهد حادث بشود امکان ذاتی باشد که اختصاص به این داشته باشد، همان‌طورى که این حجت آن را اقتضا مى‏کند، باید در ماده امکانات متناهیۀ بالفعلی وجود داشته باشد. و اگر براى بعضى از حوادث، امکان نباشد پس بعضى از حوادث، امکان قبل از آنها نیست؛ لازمه‌اش این است که بر مقتضاى این حجتى که آنها مى‏گویند، اینها جزء ممتنعات بشوند یا جزء ضرورى الثبوت و واجب بشوند.»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم صلّ علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
@@ -1468,61 +1481,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="6" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="89" name="_x0000_i0097" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0097" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1535,50 +1548,73 @@
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. یافت نشد</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>