--- v0 (2026-06-10)
+++ v1 (2026-07-27)
@@ -560,282 +560,318 @@
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وجودٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، چه اشکال دارد این دوتا وجود باهمدیگر انضمام پیدا بکنند؟! حالا یا وحدت انضمامى یا وحدت ترکیبى و هرچه که بنا بر چیز هست و در خارج ما این را یکى ببینیم. شما مگر زیدِ قائم را در خارج دو چیز مى‏بینید؟! یک چیز است دیگر! منتها درواقع دوچیزند؛ یعنى قیام براى خودش یک مسئله است که عرضِ قائم به اوست و یکى هم خود نفس وجود زید است. این مسئله که در اینجا هست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">البته یکى از قواعد دیگر این است که در ممکن بالذات، این قابلیت براى شرکت وجود دارد؛ یعنى امکان اینکه این شریک داشته باشد، حالا [شریک] نداشته باشد هم نداشته باشد. گفت:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...154 lines deleted...]
-        <w:t xml:space="preserve"> شریک داریم. البته در ازدواج نمى‏شود شریک باشیم!!)»</w:t>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شمس در خارج اگرچه هست فرد *** می‌توان هم مثل او تصویر کرد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
-      </w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">«هر ممکنى زوج ترکیبى است، ماهیات امکانیه قوام ندارند مگر به وجود، مبهم هستند. و وجود امکانى تعینى ندارد و تشخصى ندارد مگر به یک مرتبه‌اى از قصور و درجه‌اى از نزول که وقتى آن وجود قصور پیدا مى‏کند و نزول پیدا مى‏کند محدود مى‏شود و ماهیت از او نشأت مى‏گیرد، (والاّ آن مرتبۀ عالى از وجود که حد ندارد.) به‌حسب آن ماهیت، معانى امکانیه هم از او انتزاع مى‏شود؛ احتیاج است و ترکّب است و سایر آن احکامى که اختصاص به آن ترکّب دارد مثل اشتراک و... . بر این ماهیت امکانیه آثار خودش مترتب مى‏شود؛ (مثلاً آثار عالم طبع از اعراض و خواص مانند ترشى و شیرینى و این خاصیت‌هایى که مربوط به اجسام است و برای آن است.) نه آن آثار عام مطلق و کلى (مثل علم و حیات و قدرت و فیض و رحمت و این آثار کلى‌اى که برای اصل حقیقت وجود است.) که سارى مى‏شود از واجب بالذات بر هر قابلى، و آن آثار به‌نحو کلى مى‏آید.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">البته آن آثار بر این مترتب [نمی‌شود.] قضیۀ علم کلى‌ای که موجب مى‏شود اینها درست بشوند، آن علم کلى برای وجود است به این کارى ندارد. قضیۀ قدرت و رحمت و این صفات کلى که از آن ناشى مى‏شوند، این مربوط به آن است. آنجا که ترشى و شیرینى نیست، ترشى و شیرینى برای آثار و خواص عالم امکانیات است. آن آثار کلى و آن صفات کلىِ حق، صفات جمالیه و صفات جلالیه که از آن ناشى مى‏شوند آنها از آن صفاتشان به کسى‏ نمى‏دهند و خلاصه براى آنها محفوظ است و عرض کردم که تمام اینها ناشى از همان‌ها است.</w:t>
+        <w:t xml:space="preserve">شمس در خارج یکى است اما دو هم مى‏تواند داشته باشد. ایشان این‌طور در اینجا مى‏فرمایند، اگر ما در یک‌ جا دیدیم دو نمى‏شود براى او تصویر کرد چطور اینکه در مجردات و عقول این‌طور است، برای آن دلیل دیگرى مى‏خواهیم و از راه دلیل دیگر باید وارد بشویم. اما همین‌که شما یک امر را محدود مى‏دانید، به‌معناى این است که یک ماهیت کلى را تصور مى‏کنید و ماهیت کلى قابل صدق بر کثیرین خواهد بود. ممکن است زید صدتا باشد، ممکن است زید صدمیلیون‌تا باشد، همه زید هستند. مگر کارخانه که مجسمه به یک‌نحو بیرون مى‏دهد همه مثل همدیگر نیستند؟! عین همدیگر هستند. این هم یک مسئله که البته باز اگر چیزى بود مى‏گوییم، اما خیال مى‏کنم دیگر چیزى نداشته باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NaghlegholMatn"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و إن کانت الآثارُ الجزئیةُ المختصةُ بواحدٍ واحدٍ مِن الوجوداتِ الإمکانیةِ أیضًا مِن إبداعِ الحقِّ الأولی و أضواءِ النورِ الأزلیِ.</w:t>
+        <w:t xml:space="preserve">فصل (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یُذکرُ فیه خواصُ الممکنِ بالذاتِ‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholPavaraghi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و إنّما أخّرنا ذکرَ خواصِّ‏ الواجبِ‏ بالذاتِ إلى قسمِ الربوبیاتِ لأنّ اللائقَ بذکرِها أسلوبٌ آخرُ مِن النظرِ لجلالِه ذکرُها عن أن یکونَ واقعًا فی أثناءِ أحکامِ المفهوماتِ الکلیةِ و خواصِ المعانی العقلیةِ الانتزاعیةِ إلا شیئًا نزرًا منها یتوقّفُ علیه صحةُ السلوکِ العلمیِ و تنوطُ به العبادةُ العقلیةُ و هو الذی قد مرَّ بیانُه و سنعودُ إلیه على مسلکٍ قدسیٍّ و طریقٍ علویٍّ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">«و اگرچه حالا یک مقدارى ما در اینجا [مسامحه] کنیم مى‏گوییم: آثار جزئیه‌اى که مختص به هرکدام از این مراتب ممکنات است از وجودات امکانیه که آن هم از همان مخلوقات اشیاء موجودى حقّ أولى و اضواء نور ازلى است.»</w:t>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[در فصل دهم خصوصیات ممکن بالذات ذکر می‌شود.] ما احکام و قواعد واجب الوجود را به ربوبیات منتقل کردیم چون آن که لایق به ذکر این خواص واجب است یک اسلوب دیگرى از نظر است و به یک نحو دیگرى است و بحث در آنجا در حقیقیت وجود است. از آن ناحیه ما به خواص واجب باید نگاه کنیم، به‌خاطر جلالت ذکر این خواص از اینکه ما اینها را در اثناء احکام مفاهیم کلى بیاوریم؛ (مفاهیم کلىِ امکان و ترکیب و احتیاج و... ، و ما اینها را داخل در معانى عقلیۀ انتزاعیه ذکر بکنیم. (چون معانى انتزاعیه، اغلب اینها از محسوسات انتزاع مى‏شود و واجب الوجود اعلاى از این است که محسوس و مشارٌالیه باشد، مگر یک مقدار کمى از آن خواص واجب الوجود را در اینجا بیاوریم که صحت بحث‌هاى علمى ما متوقف بر بعضى از این خواص واجب بالذات است. (یعنى وقتی ‌که خواص ممکن را ذکر مى‏کنیم درقبالش بعضى از خواص واجب را هم بیاوریم تااینکه این مقایسه و مقابلۀ ما صحیح و متقن باشد.) و عبادت عقلیه هم که منوط به اینها است (یعنى اگر عقل ما بخواهد رشد و نورانیت و... پیدا بکند باید از آن موارد ربوبى هم در این جهات آورده بشود تااینکه بتواند بهتر به مسائل برسد.) و این همان چیزى است که قبلاً بعضى از آن گذشت و ما این مطالب را بعداً بیان مى‏کنیم.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إخاذةٌ: کما أنّ الضرورةَ الأزلیةَ مساوقةٌ للبساطةِ و الأحدیةِ و ملازمةٌ للفردیةِ و الوتریةِ فکذلک الإمکانُ الذاتیُ رفیقُ الترکیبِ و الامتزاجِ و شقیقُ الشرکةِ و الإزدواجِ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در پاورقی فرموده‌اند: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”الإخاذة الشی‏ء کالغدیر یجتمع فیه الماء“)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یعنى یک ماحصل و یک برداشت و برآورد جالب.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ضرورت ازلیه (که بنا بر اصطلاح مرحوم آخوند، ضرورت ذاتیه همان‌طورى که قبلاً گفتیم اعلا است و آن ضرورت ازلیه اقتضا مى‏کند که ضرورت در ازل لازمۀ آن ذات باشد و هیچ‌وقت این ضرورت از آن ذات جدا نباشد که ایشان ضرورت ازلیه را به واجب الوجود منتسب کرده‌اند) این مساوى با بساطت و أحدیت است. (اولاً بسیط است و مرکب نیست ثانیاً أحد است و همتا ندارد) و ملازمۀ با فردیت و وتریت و یکتا بودن است. (این یکى از احکام واجب الوجود است.) حالا درقبالش امکان ذاتى [است] که ما </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحمدلله</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ممکن بالذات هستیم و رفیق ترکیب و امتزاج هستیم، (در وجود ما ترکیب هست و امتزاج از عناصر اربعه و... از آنچه که قدیمی‌ها مى‏گفتند) و شقیق شرکت و ازدواج هستیم. (بدون ازدواج نمى‏شود انسان باشد، و همیشه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحمدلله</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شریک داریم. البته در ازدواج نمى‏شود شریک باشیم!!)»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فکلُّ ممکنٍ زوجٌ ترکیبیٌ إذ الماهیةُ الإمکانیةُ لا قوامَ لها إلا بالوجودِ و الوجودُ الإمکانی لا تعیّنَ له إلا بمرتبةٍ مِن القصورِ و درجةٍ مِن النزولِ یُنشَأُ منها الماهیةُ و یُنتزَعُ بحسبِها المعانیُ الإمکانیةُ و یُتَرتّبُ علیها الآثارُ المختصةُ لا الآثارُ العامةُ المطلقةُ الکلیةُ التی تُفیضُ عن الواجبِ بالذاتِ على کلِّ قابلٍ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«هر ممکنى زوج ترکیبى است، ماهیات امکانیه قوام ندارند مگر به وجود، مبهم هستند. و وجود امکانى تعینى ندارد و تشخصى ندارد مگر به یک مرتبه‌اى از قصور و درجه‌اى از نزول که وقتى آن وجود قصور پیدا مى‏کند و نزول پیدا مى‏کند محدود مى‏شود و ماهیت از او نشأت مى‏گیرد، (والاّ آن مرتبۀ عالى از وجود که حد ندارد.) به‌حسب آن ماهیت، معانى امکانیه هم از او انتزاع مى‏شود؛ احتیاج است و ترکّب است و سایر آن احکامى که اختصاص به آن ترکّب دارد مثل اشتراک و... . بر این ماهیت امکانیه آثار خودش مترتب مى‏شود؛ (مثلاً آثار عالم طبع از اعراض و خواص مانند ترشى و شیرینى و این خاصیت‌هایى که مربوط به اجسام است و برای آن است.) نه آن آثار عام مطلق و کلى (مثل علم و حیات و قدرت و فیض و رحمت و این آثار کلى‌اى که برای اصل حقیقت وجود است.) که سارى مى‏شود از واجب بالذات بر هر قابلى، و آن آثار به‌نحو کلى مى‏آید.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">البته آن آثار بر این مترتب [نمی‌شود.] قضیۀ علم کلى‌ای که موجب مى‏شود اینها درست بشوند، آن علم کلى برای وجود است به این کارى ندارد. قضیۀ قدرت و رحمت و این صفات کلى که از آن ناشى مى‏شوند، این مربوط به آن است. آنجا که ترشى و شیرینى نیست، ترشى و شیرینى برای آثار و خواص عالم امکانیات است. آن آثار کلى و آن صفات کلىِ حق، صفات جمالیه و صفات جلالیه که از آن ناشى مى‏شوند آنها از آن صفاتشان به کسى‏ نمى‏دهند و خلاصه براى آنها محفوظ است و عرض کردم که تمام اینها ناشى از همان‌ها است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و إن کانت الآثارُ الجزئیةُ المختصةُ بواحدٍ واحدٍ مِن الوجوداتِ الإمکانیةِ أیضًا مِن إبداعِ الحقِّ الأولی و أضواءِ النورِ الأزلیِ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«و اگرچه حالا یک مقدارى ما در اینجا [مسامحه] کنیم مى‏گوییم: آثار جزئیه‌اى که مختص به هرکدام از این مراتب ممکنات است از وجودات امکانیه که آن هم از همان مخلوقات اشیاء موجودى حقّ أولى و اضواء نور ازلى است.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">یعنى مى‏گوید: خیال نکنید حالا همین خصوصیات عالم [طبع] جدا است، این هم بالأخره از آنجا آمده است دیگر، بالأخره حلاوت از جمال آمده است، مثلاً مرارت که از جلال آمده است. اینها همه آن ترکیبات صفات جمالیه و جلالیه است که در عالم شهادت به این کیفیت ظهور و بروز دارد. گفت:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گر به قهر آییم آن ایوان اوست *** گر به لطف آییم آن ایوان اوست</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خنده‌ها، گریه‌ها، قهرها و غضب‌هاى ما اینها همه نشان‌هایى از نزول آن صفات جمالیه و جلالیه و قهاریت و لطف و رحمت حق است دیگر! اما آنها کجا و ادراک آنها کجا! خیلى فرق مى‏کند به یکى بگوییم که این آثار زاییده آن صفات کلى است به وسائط، همان‌طورى که فلاسفه قائل هستند و اثبات وسائط را مى‏کنند یا اینکه بگوییم: نفس حضور الشى‏ء است، اصلاً خودش دارد در اینجا به این کیفیت درمى‏آید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آن که عرفا مى‏گویند: آن [نفس حضور الشیء] است و آنکه بقیه مى‏گویند چیزهاى دیگر است. ما هم نمى‏دانیم کدامش درست است دیگر! بالأخره بایستى که یک کارى در این وسط بشود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
@@ -1439,61 +1475,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="8" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="19" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1670,50 +1706,87 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">مثنوی معنوی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (میرخانی)، دفتر اول، ص 4.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">تلمیذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: از آن‌طرف مى‏گویند: با اسماء کلیه، مى‌توانیم نکاح بکنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1774,50 +1847,104 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: این‌طور که شنیده‌ام!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: نکاح مى‏کنند یعنى چه؟!</w:t>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rPavaraghi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثنوی معنوی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (میرخانی)، دفتر اول، ص 41:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rPavaraghi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گر به جهل آییم آن زندان اوست *** ور به علم آییم آن ایوان اوست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>