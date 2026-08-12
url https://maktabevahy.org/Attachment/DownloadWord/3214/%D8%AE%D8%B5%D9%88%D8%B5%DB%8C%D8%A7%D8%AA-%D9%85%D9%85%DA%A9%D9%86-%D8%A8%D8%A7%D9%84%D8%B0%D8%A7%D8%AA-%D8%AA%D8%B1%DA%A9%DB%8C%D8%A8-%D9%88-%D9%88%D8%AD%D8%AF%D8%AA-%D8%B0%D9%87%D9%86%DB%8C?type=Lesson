--- v0 (2026-06-13)
+++ v1 (2026-08-12)
@@ -383,50 +383,68 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فى محلٍ واحدٍ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بالاخره آیا این </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وجودٌ أم لا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؟ وجود نفسى است دیگر، وجود خارجى که نیست. وجود خارجى که چیزى نداریم. وجود مى‏شود وجود نفسى. این وجود نفسى مى‏گوییم: مصداق براى اجتماع نقیضین است. [اینکه بگویید:] نه‌خیر، ما اجتماع نقیضین داریم! همین‌که الآن شما تصور اجتماع نقیضین را کردید وجودش تحقق پیدا کرد پس ما نیازى نداریم که در خارج نقیضینى ببینیم! [یا بگویید:] اجتماع ضدّین داریم! [می‌گوییم:] از کجا داریم؟! [می‌گویید:] خودتان فرمودید، همین الآن، همین الآن که مى‏گویید: اجتماع ضدینى داریم! قضیۀ آن حافظ بیچاره است که گفت:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گر مسلمانی از این است که حافظ دارد *** وای اگر از پی امروز بود فردایی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گفتند که کافر شدى! خودت مى‏گویى: «گر مسلمانى از این است که حافظ دارد»! تو می‌گویی: «واى اگر از پس امروز بود فردایى»! یعنى فردایى خبرى نیست! اصلاً اگر گاهی بخواهند در دادگاه و... طرف را محکوم کنند، همین‌که طرف حرف بزند می‌گویند: چرا این را گفتى؟! چرا آن را گفتى؟! چرا فلان کردى؟! می‌گوید: بگذار حرفم تمام شود! نه‌خیر، تو اصلاً اهانت کردى‏! چون قرار بر این است که طرف محکوم بشود، حالا از هر گوشه‌اى بالاخره به قضیه بچسبد و همانجا طبعاً جرم ثابت است! خب محاکم دنیا این‌طور است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در اینجا هم مى‏گوییم: شما که مى‏گویید: اجتماع نقیضین نداریم ما الآن اجتماع نقیضین تصور کردیم! منتها نمى‏گوییم: اجتماع نقیضین موجودٌ بلکه مى‏گوییم: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
@@ -1182,61 +1200,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="22" name="_x0000_i0022" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0022" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1291,50 +1309,87 @@
         </w:rPr>
         <w:t xml:space="preserve">. سوره یونس (10) آیه 34.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. سوره انبیاء (21) آیه 22.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیوان حافظ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (قزوینی)، غزل 490.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>