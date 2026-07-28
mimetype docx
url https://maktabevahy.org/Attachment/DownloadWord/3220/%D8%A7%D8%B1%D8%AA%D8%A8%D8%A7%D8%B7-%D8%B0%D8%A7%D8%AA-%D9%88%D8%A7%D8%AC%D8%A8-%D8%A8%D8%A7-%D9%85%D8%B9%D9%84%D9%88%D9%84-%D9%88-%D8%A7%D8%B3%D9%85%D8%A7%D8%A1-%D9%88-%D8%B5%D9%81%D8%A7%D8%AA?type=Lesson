--- v0 (2026-06-10)
+++ v1 (2026-07-28)
@@ -254,50 +254,68 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: وإلاّ وجود بدون فیض مثل وجود بدون ... . چه مانعى هست بلکه برعکس.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: یعنى وجود بى‌خاصیت!! بله مى‏گویند:</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این همه آوازه ها از شه بود *** گرچه از حلقوم عبدالله بود</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تمام آنچه شما از فیوضات وجود در خارج مى‏بینید تمام اینها جنبۀ فیضیتش به‌لحاظ نفس وجودى است که در او هست، لولا این جهت. یعنى مى‏خواهم این را عرض کنم: نه‌اینکه ظهور وجود فیض است صرف‌نظر از اصل وجود. فیضى که ظهور وجود دارد به‌خاطر وجود است، نه‌اینکه وجود، خودش بلاخاصیت و بلافایده است و فقط در صورتى ارزش پیدا مى‏کند که بروز خارجى داشته باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -469,51 +487,51 @@
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بالاتّفاق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یعنى به‌واسطۀ ـ حالا این را شرح هم ندهیم اشکال ندارد، بعداً شرح مى‏دهیم. ـ همین خصوصیتى که در صادر اول هست. چون بحث این است که صادر اول عبارت از اولین تنزل از مرتبۀ ذات است، این ‌معناى صادر اول است. و هیچ‌وقت ذات از این اسماء و از این صفات خودش که متنازلۀ از مرحلۀ ذات است جدا نیست؛ به‌عکس سایر اوصاف مثل صادر دوم و سوم و سلسلۀ طولیه که اینها ظهورات مُبتعِدۀ از ذات هستند. اولین تنزّل ذات از مرتبۀ خود بر مرتبۀ صفات و به مرتبۀ اسماء که تعابیر مختلفى از او آمده است؛ ولایت نبویّه، نور محمدیّه، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«نورُ نبیِّک یا جابر»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، عقل منفصل، قلم، لوح، اینها همه تعابیر مختلفى از اولین مرتبۀ علیت است که آن اسماء و صفات کلیۀ پروردگار را در عالم مراتب به‌صورت صور جزئیه درمى‏آورد. آن حقیقت اول و اولین مرتبۀ تنازل که از او تعبیر به مقام واحدیت مى‏شود آن را مى‏گویند: یک مرتبۀ متلاصق با ذات است که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لاینفک عن الذات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> است. یعنى در عین حیثیت علیت و معلولیت که در این مرتبه وجود دارد ولی انفکاک این از مرتبۀ ذات مستحیل است. این بنا بر اتفاق است.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -753,51 +771,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: حالا شما بیا اولى را ثابت بکن که مربوط به صادر اول است، حالا سراغ بعدى‌ها برویم. فعلاً بحث ما راجع‌به صادر اول است. ببینید، دو بحث در اینجا هست که حالا عرض کردم و امروز فرصت نداریم، فقط من این را بیان کردم و دیروز هم بحث کردیم. دو بحث در اینجا هست: یکى اینکه اسماء و صفات الهیه آیا زائد بر ذات هستند یا اینکه اینها عین ذات‌اند؟ و این بحث بسیار مهمى است که بارها ما نسبت به این قضیه صبحت کردیم که محل اختلاف بین متکلمین و بین فلاسفه، و بین فلاسفه و بین عرفا از ناحیۀ دیگر هست. فلاسفه قائل به عینیت صفات با ذات هستند ولى عرفا قائل به انفکاک هستند و قائل به مرتبه هستند، یعنى مرتبۀ ذات را که تعبیر از او به مرتبۀ «هو» مى‏کنند یا عالم عماء مى‏کنند که در بعضى از تعابیر عرفا: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهُمَّ أفِض صِلَةَ صَلَواتِکَ و سَلامَةَ تَسلیماتِکَ على أوَّلِ التَّعَیُّناتِ المُفاضَةِ مِن العِماءِ الرَّبّانى»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">‏ این اشاره به همین مقام «هو» است که این تعبیر به «هو» هم از باب ضیق خناق است، والا در آن مرتبه، مرتبه‌اى نیست که شما مى‏خواهید از او اشاره به «هو» کنید. چون «هو» براى غیر معرفه مى‏آید. یعنى خود لفظ «هو» براى عدم تصریح به تعیّن است. من‌باب‌مثال </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«جاء زیدٌ و هو یَضحکُ»</w:t>
       </w:r>
       <w:r>
@@ -1302,51 +1320,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«ما نقل کلام به‌ ملازمۀ بین سببیت و سبب اول مى‏کنیم.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یعنى سبب اول عبارت است از ذات بدون سبب. این ذات بدون سبب مى‏خواهد اعمال سببیت کند. ذات پرودگار بر عرش نشسته، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿ٱلرَّحۡمَٰنُ عَلَى ٱلۡعَرۡشِ ٱسۡتَوَىٰ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا مى‏خواهد سببیت را به‌وجود بیاورد. این إعمالى که خدا مى‏خواهد بکند و سببیت را به‌وجود بیاورد، آیا خود همین علیت است یا علیت نیست؟ بالاخره یک علیتى در اینجا هست دیگر. پس سببیتى را که از ذات مى‏خواهد به‌وجود بیاید مى‏شود ممکن ذاتى بالنسبه به ذات. پس فقط این‌طور خیال نکنید که سببیت نسبت به صادر اول است، قبل از صادر اول هم یک ملازم و سببیت دیگر داریم، و آن اینکه ذات مى‏خواهد صادر اول درست کند؛ مى‏خواهد! این خواست ذات آیا مرتبۀ متأخر از ذات است یا عین ذات است؟ اگر مرتبۀ عین ذات است پس چرا قبلاً نبوده؟! اگر متأخر از ذات است پس این ذات که مى‏خواهد این سببیت را درست کند این یک ارادۀ جدید است. این ارادۀ جدید علت است، ذات علّت براى ارادۀ جدید می شود، بنابراین خود این اراده هم مى‏شود ممکن بالذات، نقل کلام در آن مى‏کنیم و همین‌طور بالا مى‏رود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -2589,61 +2607,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="9" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="96" name="_x0000_i0104" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0104" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -2820,113 +2838,167 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بحار الأنوار</w:t>
-[...21 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">مثنوی معنوی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (میرخانی)، دفتر اول، ص 51:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rPavaraghi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مطلق آن آواز خود از شه بود *** گرچه از حلقوم عبدالله بود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رساله سیر و سلوک منسوب به بحر العلوم</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">، ص 137، تعلیقه 1، قسمتی از صلوات جناب محیى الدین عربى بر خاتم انبیاء محمّد بن عبدالله صلّى اللّه علیه و آله و سلّم.</w:t>
+        <w:t xml:space="preserve">بحار الأنوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏15، ص 24. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معاد شناسى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏9، ص 452.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رساله سیر و سلوک منسوب به بحر العلوم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص 137، تعلیقه 1، قسمتی از صلوات جناب محیى الدین عربى بر خاتم انبیاء محمّد بن عبدالله صلّى اللّه علیه و آله و سلّم.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. سوره طه (20) آیه 5.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 