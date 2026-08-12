--- v0 (2026-06-10)
+++ v1 (2026-08-12)
@@ -1904,50 +1904,68 @@
         </w:rPr>
         <w:t xml:space="preserve">البته ما نمی‌خواهیم بگوییم که این ذات حتماً می‌بایست در یک مرتبه خُلو خارجی از مرتبۀ معلول داشته باشد. اما اگر گفتیم که امکانش هست یعنی ذات در مقام ذاتیت خودش اختیار علیت و اختیار عدم علیت را دارد یعنی هردو را دارد، این مطلب موجب می‌شود که آن وجود بعدی وجوب ذاتی بشود و از ازلی بودن درآید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الآن که مراتب به‌وجود آمده است الآن داریم می‌گوییم:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دائماً او پادشاه مطلق است *** در کمال عز خود مستغرق است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و الآن اگر قرار باشد پادشاه مطلق باشد بنابراین ازلیت الآن هم در مراتب پایین هست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در مراتب پایین نه، ذاتی است ازلی است چون این با او فرق می‌کند و دو مرتبه را قائل هستیم.</w:t>
@@ -2078,97 +2096,115 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: اسم عالم ازل می‌گذاریم و می‌گوییم: در عالم ازل...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: آن ملکوت و حقیقتش بوده ولی وجود مادی‌اش که الآن هست. پیغمبر صلّی الله علیه و آله و سلّم در سال فلان به دنیا آمده است، در زمان حضرت آدم که نبوده است! آدم نگاه به عرش و کرسی و لوح کرد و دید خمسۀ طیبه‌ای هست و به آنها متوسل شد و توبه کرد و فلان.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> چرا وجود پیغمبر را در کنار خودش ندید؟! پیغمبر نبود، باید شش هزار سال بگذرد تا پیغمبر بیاید، این وجود پیغمبر که در خارج آمده آیا ازلی است؟ نه! ازلی نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رؤیت پیغمبر و ارواح خمسۀ طیبه و توبه کردن او را به معنای سیر و سلوک کردن و برگشتن از عالم کثرت به عالم وحدت معنا کنیم؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بله، تعلق به دنیا؛ تعلق به دنیایش را به او بخشید و... توبه کرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من ملک بودم و فردوس برین جایم بود *** آدم آورد در دیر خراب‌آبادم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اگر او گندم نمی‌خورد که ما و شما اینجا نبودیم. دنبال چیزهای دیگر رفته بودیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -2230,51 +2266,51 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وقتی که کار به فعل خدا برمی‌گردد، دیگر اشکال هم وارد نیست چون اگر می‌خواهید به خدا برگردانید که اشکال وارد نیست </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿لَا يُسۡ‍َٔلُ عَمَّا يَفۡعَلُ وَهُمۡ يُسۡ‍َٔلُونَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و اگر مربوط به این عالم است می‌گوییم: بروزات و ظهورات و... حب به ذات حب به لوازم ذات و به ظهورات ذات هست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -2412,51 +2448,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این وجودِ بسیط که این را از جایی می‌آورد و نشان می‌دهد، وجودِ منبسط نیست چون از عدم آمده است پس این وجود منبسط از کجاست؟! زاییده است یعنی جدا می‌شود مانند بچه‌ای که از مادر جدا می‌شود؟! چیزی نیست غیر از آن که بگوییم: تنزّل آن است؛ تنزّل یعنی همان که الآن به این شکل درآمده است. آن گرمایی که شما الآن در این فتیله می‌بینید آن نوری که آن بالا می‌بینید آن خصوصیاتی که در آنجا هست همه برای آن زیر است منتها تا وقتی که این زیر هست بروز و ظهورات ندارد ـ صحبت در این است ـ همین‌که یک‌خرده جلو می‌آید بروز و ظهور پیدا می‌کند نور پیدا می‌شود، گرما پیدا می‌شود، شعاع پیدا می‌شود، بعد هم چیزهای دیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس این ظهورات در آن هست نه‌اینکه نبوده و بود شده است. در همین وجود بسیط هست منتها به ظهور و بروز درآمد. اگر نبود، امکان نداشت که بود بشود. نبود، هیچ‌وقت بود نخواهد شد! منتها اسم به ظهور درآمدن را امکان ذاتی می‌گذاریم، آن مرتبه‌ای که می‌خواهد به ظهور درآید را امکان ذاتی می‌گویند، چرا؟ چون خودش ظهور نداشته است. مثلاً زید الآن هست اما تا پارسال نبوده است. الآن ما زید را داریم می‌بینیم، بله! علتش بوده ولی همان علت در سلسلۀ علیت حتی در سلسلۀ علیت مثالی در همان جا هست و در همان جا مرتبه هم هست در همان جا موارد هست. فرض کنید آن علت می‌آید اول نطفه را درست می‌کند بعد همان علت می‌آید موجب وجود نطفه در مثال و ماده می‌شود، دوباره علت می‌آید علقه در مثال درست می‌کند بعد موجب علقه در ماده می‌شود. هر چیزی در آنجا درست می‌شود یک پرونده اینجا ضبط می‌شود. آنجا، اینجا، اینجا، اینجا این سلسله همین‌طور جلو می‌آید تااینکه آقازاده متولد می‌شود، بزرگ می‌شود، پنج سال، ده سال، پنجاه سال همین‌طوری آن سلسلۀ علیت و معلولیت در مثال کار می‌کند و به همان مقداری که کار می‌کند به همان مقدار در عالم ماده بروز و ظهور پیدا می‌کند منتها آنچه که در عالم مثال هست ثابت است نه‌اینکه فقط یک علت در عالم مثال هست. خب آن علت چیست؟! آنچه که در عالم مثال هست به‌نحو سلسله علیت می‌باشد و اگر کسی در همان مثال نگاه کند مثل یک قطاری می‌بیند که نطفه و علقه و مضغه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿فَكَسَوۡنَا ٱلۡعِظَٰمَ لَحۡمٗا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> همه را در مثال به خط می‌بیند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا همین‌که الآن دارد در مثال به خط می‌بیند، الآن در اینجا هنوز نشده است. چرا؟ چون لازمۀ بودن در اینجا مرور زمان است؛ یکی از شرایطش شرط زمان است. ده‌تا در اینجا انجام شده او نگاه می‌کند می‌بیند هنوز آنچه در بالا هست در پایین متوقف است. این مربوط به مثالِ اسفل است اما در مثال أعلیٰ آن سلسله را تا آخر می‌بیند. بعضی‌ها اطلاع و اشرافشان بر مثال اسفل است لذا آن سلسلۀ علیت را تا آخر نمی‌بینند و فقط همان مرتبه‌ای را می‌بینند که آمد در اینجا توقف کرد و قطارش در اینجا ایستاد. به هر مقدار که قطار ایستاد می‌گوید: این مقدار، تحققِ خارجی پیدا خواهد کرد و بعد از آن چون مربوط به مثال أعلیٰ است و هنوز در این مثال اسفل نقش پیدا نکرده است، آن را نمی‌بیند. آن کسی که به مثال أعلیٰ برسد قطاری که از آن مرتبه عبور می‌کند را باز خواهد دید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -2608,51 +2644,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس اینکه پیغمبر فرموده‌اند: «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَن رَآنی فَقَد رَأى الحَقَّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مفهوم آن فناء نبود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مطلب فناء هست ولی اشاره به آن جهت و حیثیت تعلقیه است آنجا اصلاً رؤیت معنا ندارد. یعنی در عالم هوهویت رؤیت معنا ندارد؛ رؤیت، مشاهده، ادراک و معرفت همه در مرتبۀ منبسط است.</w:t>
       </w:r>
@@ -3054,61 +3090,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="26" name="_x0000_i0026" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0026" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -3344,193 +3380,267 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">قصص الأنبیاء</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">، ج ۱۱، ص ۱۸۱.</w:t>
+        <w:t xml:space="preserve">منطق ‌الطیر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، آغاز کتاب، مجمع مرغان.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سوره انبیاء (21) آیه 23. </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">«خداوند از کارى که مى‌کند مورد پرسش و مؤاخذه قرار نمى‌گیرد؛ و ایشانند که مورد پرسش و مؤاخذه واقع مى‌شوند.»</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قصص الأنبیاء</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، راوندی، ج ۱، ص 5۱؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحار الأنوار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ۱۱، ص ۱۸۱.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. سوره مؤمنون (23) آیه 12 ـ 14:</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">«و به‌درستى‌که ما حقّاً إنسان را از جوهره و شیره گِلْ آفریدیم! * و پس از آن او را به صورت نطفه در قرارگاه ثابت (رحم مادر) قرار دادیم؛ * و سپس آن نطفه را عَلَقه آفریدیم؛ و پس از آن، آن عَلَقَه را مُضْغَه آفریدیم؛ و آنگاه آن مُضْغَه را استخوان‌هاى جنین نمودیم؛ و روى آن استخوان‌ها گوشت پوشانیدیم؛ و سپس او را به خلقت دیگرى إنشاء کردیم؛ پس پربرکت است خداوند که از میان آفرینندگان بهتر و نیکوتر است.»</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیوان حافظ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (قزوینی)، غزل 317.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. سوره انبیاء (21) آیه 23. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللَه شناسی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج 3، ص 251:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«خداوند از کارى که مى‌کند مورد پرسش و مؤاخذه قرار نمى‌گیرد؛ و ایشانند که مورد پرسش و مؤاخذه واقع مى‌شوند.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. سوره مؤمنون (23) آیه 12 ـ 14:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَلَقَدۡ خَلَقۡنَا ٱلۡإِنسَٰنَ مِن سُلَٰلَةٖ مِّن طِينٖ * ثُمَّ جَعَلۡنَٰهُ نُطۡفَةٗ فِي قَرَارٖ مَّكِينٖ * ثُمَّ خَلَقۡنَا ٱلنُّطۡفَةَ عَلَقَةٗ فَخَلَقۡنَا ٱلۡعَلَقَةَ مُضۡغَةٗ فَخَلَقۡنَا ٱلۡمُضۡغَةَ عِظَٰمٗا فَكَسَوۡنَا ٱلۡعِظَٰمَ لَحۡمٗا ثُمَّ أَنشَأۡنَٰهُ خَلۡقًا ءَاخَرَ فَتَبَارَكَ ٱللَهُ أَحۡسَنُ ٱلۡخَٰلِقِينَ﴾.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امام شناسى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ج ‏11، ص 234:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«و به‌درستى‌که ما حقّاً إنسان را از جوهره و شیره گِلْ آفریدیم! * و پس از آن او را به صورت نطفه در قرارگاه ثابت (رحم مادر) قرار دادیم؛ * و سپس آن نطفه را عَلَقه آفریدیم؛ و پس از آن، آن عَلَقَه را مُضْغَه آفریدیم؛ و آنگاه آن مُضْغَه را استخوان‌هاى جنین نمودیم؛ و روى آن استخوان‌ها گوشت پوشانیدیم؛ و سپس او را به خلقت دیگرى إنشاء کردیم؛ پس پربرکت است خداوند که از میان آفرینندگان بهتر و نیکوتر است.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>