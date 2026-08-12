--- v0 (2026-06-10)
+++ v1 (2026-08-12)
@@ -618,644 +618,694 @@
         <w:t xml:space="preserve">﴿كَسَرَابِۢ بِقِيعَةٖ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> چطور بین سراب و حقیقت فرق گذاشتید جناب آقا؟! خودت داری فرق می‌گذاری و می‌گویی که ماهیت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿كَسَرَابِۢ بِقِيعَةٖ﴾، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس معلوم است سراب و حقیقت را فهمیدی و بین این دو تمایز قائل شدی. ما هم همین‌طور در خیابان می‌رویم سراب می‌بینیم. جلویمان را نگاه کنیم می‌بینیم امواج آب نمایان است. هرچه جلوتر می‌رویم چیزی نمی‌بینیم، این سراب می‌شود. کنار دریا می‌آییم می‌بینیم دریا آب است خب بین این دوتا فرق می‌گذاریم و احکام را بر هرکدام از این دوتا بار می‌کنیم. آن را سراب می‌گوییم یعنی حقیقت ندارد. حقیقت ندارد یعنی ماهیت ندارد والاّ همین امواج نور و هوا این را به‌وجود آورده است پس آن‌هم یک حقیقتی دارد والاّ هیچ چیزی نباید ببینیم، سراب هم نباید ببینیم! عدم است و عدم که دیدن ندارد. می‌آیید دریا را می‌بینید وقتی دریا را دیدید این حقیقت را متوجه می‌شوید پس این اشیاء و مسائل خارجی چیزهای حقیقی است!</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">حالا آن حالت جذب و شوق برایش پیدا شده است و همه چیز را... باید به او گفت: نه‌اینکه تو خدا نداری اگر صحبت این هست همۀ موجودات همین هستند!</w:t>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‌گفت در بیابان رندی دهل دریده *** صوفی خدا ندارد او نیست آفریده</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در همۀ اشیاء و موجودات این زمزمه هست حالا تو چشمت باز شده خودت را دیده‌ای اگر یک‌خرده بالاتر بروی بقیه را هم می‌بینی! این نیست که صوفی خدا ندارد، این مرتبۀ هوهویت است نه‌اینکه مرتبۀ کثرات و واحدیت و امثال‌ذلک است این دارد از مقام هوهویت حکایت می‌کند یعنی آن مقام جذبه را حکایت می‌کند منتها چون آن جنبۀ ادراک خودش را دارد می‌گوید و هنوز محویت کامل برایش پیدا نشده است که در آنجا این قضیه را تسرّی بدهد آن فقط از دید و نفس خودش دارد نگاه می‌کند ولی این مطلب در همۀ اشیاء و موجودات هست.</w:t>
+        <w:t xml:space="preserve">حالا آن حالت جذب و شوق برایش پیدا شده است و همه چیز را... باید به او گفت: نه‌اینکه تو خدا نداری اگر صحبت این هست همۀ موجودات همین هستند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">موسئی نیست که دعوی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنا الحق</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شنود *** ورنه این زمزمه اندر شجری نیست که نیست</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">روی این حساب جعل از آن حقیقت بسیط آمده به انحاء وجودات خورده است و آن انحاء وجودات را از آن خفاء بیرون آورده است و کار دیگری نکرده است یعنی وجود تابه‌حال مخفی بود و آن اطلاقش همه را شامل می‌شد و می‌گفت که من یک حالتی دارم که هم در من رنگ، هم کیف، هم کم، هم زمان و هم مکان هست ـ البته اگر آنها را اعتباری ندانیم ـ تمام این چیزها در من هست. در من خصوصیات هست، تجرد هست، ماده هست، موج هست، هیولا هست و صورت هست، می‌گوید که تمام اینها در من هست یعنی چه در من هست؟! یعنی می‌توانم خودم را دربیاورم یعنی اگر یک عالَمی را فرض کنیم که آن عالم یک هم‌چنین حقیقتی دارد و ما در آن دریایی شیرجه بزنیم که یک هم‌چنین حالتی دارد در آن دریا چه چیزی را پیدا می‌کنیم؟! چه مسائلی را در آن دریا پیدا می‌کنیم؟! در آنجا مرجان می‌بینیم، در آنجا ماهی می‌بینیم، کوسه می‌بینیم، نهنگ می‌بینیم، ماهی فلس‌دار می‌بینیم، ماهی بی‌فلس می‌بینیم، حلالش را می‌بینیم، حرامش را می‌بینیم، ـ حالا که همه حلال است! ـ ریز، درشت، تمام اقسام، اشجار و سنگ‌های زیر دریا همۀ اینها را می‌بینیم اما از بالا که نگاه می‌کنیم می‌بینیم دریا صاف است! اِ پس کجا هست؟! نه نمی‌شود آقاجان! اگر می‌خواهی ببینی باید بروی داخل آن ببینی! باید کاملاً غواصی بلد باشی و یک [کپسول] اکسیژن هم به خودت نصب کنی و شیرجه بزنی پایین بروی تا تماشا کنی و به نهنگ و درخت‌ها و مرجان‌ها برسی.</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">آن شخصی که فانی می‌شود طبق فرمایشی که کراراً فرمودید شخص فانی ادراک و شعوری ندارد که در حقیقت شاید برگشت باشد که ادراک و شعورش همان ادرا ک و شعور حضرت حق است یعنی خود را می‌یابد با تمام متعینات و انحاء موجودات یااینکه نه، این ذات را ندارد؟</w:t>
+        <w:t xml:space="preserve">در همۀ اشیاء و موجودات این زمزمه هست حالا تو چشمت باز شده خودت را دیده‌ای اگر یک‌خرده بالاتر بروی بقیه را هم می‌بینی! این نیست که صوفی خدا ندارد، این مرتبۀ هوهویت است نه‌اینکه مرتبۀ کثرات و واحدیت و امثال‌ذلک است این دارد از مقام هوهویت حکایت می‌کند یعنی آن مقام جذبه را حکایت می‌کند منتها چون آن جنبۀ ادراک خودش را دارد می‌گوید و هنوز محویت کامل برایش پیدا نشده است که در آنجا این قضیه را تسرّی بدهد آن فقط از دید و نفس خودش دارد نگاه می‌کند ولی این مطلب در همۀ اشیاء و موجودات هست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">عرض کردم مراتب فرق می‌کند. چرا شما الآن بحث را به بحث عرفانی کشیدید؟! ما فعلاً در فلسفه بحث می‌کنیم. می‌خواهم این را بگویم که همان‌طوری‌که شما جعل را به انحاء وجودات نسبت می‌دهید در مقام بازگشت هم قضیه همین‌طور است؛ یعنی وقتی که یک عارف می‌خواهد بازگشت بکند تا وقتی که در مقام کثرات هست با انحاء وجودات سروکار دارد. همین‌که در وحدت می‌رود مشمول همان قاعدۀ اطلاق می‌شود که قبلاً بود. هنوز جعل تعلق نگرفته یعنی به بی‌جعلی برمی‌گردد و تازه می‌گوید که ما بی‌جعل شدیم و در آنجا هم چیزی نمی‌بیند!</w:t>
+        <w:t xml:space="preserve">روی این حساب جعل از آن حقیقت بسیط آمده به انحاء وجودات خورده است و آن انحاء وجودات را از آن خفاء بیرون آورده است و کار دیگری نکرده است یعنی وجود تابه‌حال مخفی بود و آن اطلاقش همه را شامل می‌شد و می‌گفت که من یک حالتی دارم که هم در من رنگ، هم کیف، هم کم، هم زمان و هم مکان هست ـ البته اگر آنها را اعتباری ندانیم ـ تمام این چیزها در من هست. در من خصوصیات هست، تجرد هست، ماده هست، موج هست، هیولا هست و صورت هست، می‌گوید که تمام اینها در من هست یعنی چه در من هست؟! یعنی می‌توانم خودم را دربیاورم یعنی اگر یک عالَمی را فرض کنیم که آن عالم یک هم‌چنین حقیقتی دارد و ما در آن دریایی شیرجه بزنیم که یک هم‌چنین حالتی دارد در آن دریا چه چیزی را پیدا می‌کنیم؟! چه مسائلی را در آن دریا پیدا می‌کنیم؟! در آنجا مرجان می‌بینیم، در آنجا ماهی می‌بینیم، کوسه می‌بینیم، نهنگ می‌بینیم، ماهی فلس‌دار می‌بینیم، ماهی بی‌فلس می‌بینیم، حلالش را می‌بینیم، حرامش را می‌بینیم، ـ حالا که همه حلال است! ـ ریز، درشت، تمام اقسام، اشجار و سنگ‌های زیر دریا همۀ اینها را می‌بینیم اما از بالا که نگاه می‌کنیم می‌بینیم دریا صاف است! اِ پس کجا هست؟! نه نمی‌شود آقاجان! اگر می‌خواهی ببینی باید بروی داخل آن ببینی! باید کاملاً غواصی بلد باشی و یک [کپسول] اکسیژن هم به خودت نصب کنی و شیرجه بزنی پایین بروی تا تماشا کنی و به نهنگ و درخت‌ها و مرجان‌ها برسی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">شعری را که در بالا فرمودید که ایشان دارد خبر از هوهویت می‌دهد یعنی آنجا دیگر تعینات را اصلاً ملاحظه نمی‌کند؟</w:t>
+        <w:t xml:space="preserve">آن شخصی که فانی می‌شود طبق فرمایشی که کراراً فرمودید شخص فانی ادراک و شعوری ندارد که در حقیقت شاید برگشت باشد که ادراک و شعورش همان ادرا ک و شعور حضرت حق است یعنی خود را می‌یابد با تمام متعینات و انحاء موجودات یااینکه نه، این ذات را ندارد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">نمی‌تواند، منتها هنوز نرسیده است و هنوز بالأخره وجود خودش را دارد می‌بیند و هنوز به مرتبۀ هوهویت محضه نرسیده است. یک ادراکی دارد ولی این ادراکش هنوز برای او ملکه نشده است.</w:t>
+        <w:t xml:space="preserve">عرض کردم مراتب فرق می‌کند. چرا شما الآن بحث را به بحث عرفانی کشیدید؟! ما فعلاً در فلسفه بحث می‌کنیم. می‌خواهم این را بگویم که همان‌طوری‌که شما جعل را به انحاء وجودات نسبت می‌دهید در مقام بازگشت هم قضیه همین‌طور است؛ یعنی وقتی که یک عارف می‌خواهد بازگشت بکند تا وقتی که در مقام کثرات هست با انحاء وجودات سروکار دارد. همین‌که در وحدت می‌رود مشمول همان قاعدۀ اطلاق می‌شود که قبلاً بود. هنوز جعل تعلق نگرفته یعنی به بی‌جعلی برمی‌گردد و تازه می‌گوید که ما بی‌جعل شدیم و در آنجا هم چیزی نمی‌بیند!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">از کجای شعر پیدا می‌شود؟</w:t>
+        <w:t xml:space="preserve">شعری را که در بالا فرمودید که ایشان دارد خبر از هوهویت می‌دهد یعنی آنجا دیگر تعینات را اصلاً ملاحظه نمی‌کند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">همین‌که می‌گوید: «صوفی خدا ندارد»، چرا نمی‌گوید که همه خدا ندارند؟! فقط به صوفی می‌زند؟! این الآن دارد خودش را در اینجا می‌بیند و نتوانسته است آن سعه را پیدا کند که بقیه را ببیند والاّ همه هست. اگر قرار باشد بر اینکه... لیوان هم خدا ندارد... حالا خدا ندارد را در اینجا گفتیم ولی صحبت در این است که آن جنبۀ نور قاهرۀ چیز... حالا نروید بگویید که این کافر شده است!</w:t>
+        <w:t xml:space="preserve">نمی‌تواند، منتها هنوز نرسیده است و هنوز بالأخره وجود خودش را دارد می‌بیند و هنوز به مرتبۀ هوهویت محضه نرسیده است. یک ادراکی دارد ولی این ادراکش هنوز برای او ملکه نشده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آقا الآن کسی را نمی‌کشند!</w:t>
+        <w:t xml:space="preserve">از کجای شعر پیدا می‌شود؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: نه، آزادی است!</w:t>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">همین‌که می‌گوید: «صوفی خدا ندارد»، چرا نمی‌گوید که همه خدا ندارند؟! فقط به صوفی می‌زند؟! این الآن دارد خودش را در اینجا می‌بیند و نتوانسته است آن سعه را پیدا کند که بقیه را ببیند والاّ همه هست. اگر قرار باشد بر اینکه... لیوان هم خدا ندارد... حالا خدا ندارد را در اینجا گفتیم ولی صحبت در این است که آن جنبۀ نور قاهرۀ چیز... حالا نروید بگویید که این کافر شده است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تلمیذ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: آقا الآن هر کسی ادعا کند که من خدا هستم همه قبول می‌کنند!</w:t>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آقا الآن کسی را نمی‌کشند!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">بله، الآن همه چیز خلط شده است و همۀ معیارها و ملاک‌ها و همه چیز خلط شده است و...</w:t>
+        <w:t xml:space="preserve">استاد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: نه، آزادی است!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: آقا الآن هر کسی ادعا کند که من خدا هستم همه قبول می‌کنند!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">خلاصه این جهت، جهت وجودی است منتها یک فرقی که در این مثال ما هست که از یک نظر مقرب است و از نظر دیگر مبعد است اشتراک قضیه است در اینکه انحاء و خصوصیاتی که در این دریا هست این خصوصیات همه با همدیگر افتراق و فرق دارند. یک جهت مبعدیتش این است که این تشخصی که الآن در دریا هست باز در اینجا خودش یک تشخص خارجی است ولی در آن مرتبۀ اطلاق این تشخص خارجی هم وجود ندارد. بله، آن اطلاق بخواهد خودنمایی کند به‌صورت نهنگ، کوسه، درخت، شجر، آسمان، زمین و اینها بروز و ظهور در اینجا پیدا می‌کند.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">بیان مثال برای ادراک بهتر حقیقت جعل</w:t>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بله، الآن همه چیز خلط شده است و همۀ معیارها و ملاک‌ها و همه چیز خلط شده است و...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مثالی که اگر بزنیم شاید بهتر باشد این است که این نوری را که الآن مشاهده می‌کنیم الآن این نور را نور بسیط می‌بینیم اما همین نوری که الآن بسیط است در درون خودش نورهای متعددی است که اگر در شرایط مناسب قرار بگیرد تبدیل به قوس و قزح می‌شود و می‌توانید آن را در آنجا هفت رنگ مشاهده کنید؛ سبز، سفید، ماوراء بنفش، مادون قرمز، زرد، نارنجی و تمام این چیزهایی که مشاهده می‌کنید چیزهایی بود که در نور هست و از خارج که نیامده است منتها باید در شرایط مناسب قرار بگیرد و این بشکند و شکست در نور وارد بشود تااینکه بتواند خودش را بروز و ظهور بدهد. به این جعل می‌گویند یعنی شکست در نور عبارت از جعل است اما همۀ اینها در این نور مخفی بود و شما فقط یک حقیقت می‌دیدید که این حقیقت فقط یک نور سفید یا مثلاً زرد است و این را فقط بیشتر در اینجا نمی‌دیدید.</w:t>
+        <w:t xml:space="preserve">خلاصه این جهت، جهت وجودی است منتها یک فرقی که در این مثال ما هست که از یک نظر مقرب است و از نظر دیگر مبعد است اشتراک قضیه است در اینکه انحاء و خصوصیاتی که در این دریا هست این خصوصیات همه با همدیگر افتراق و فرق دارند. یک جهت مبعدیتش این است که این تشخصی که الآن در دریا هست باز در اینجا خودش یک تشخص خارجی است ولی در آن مرتبۀ اطلاق این تشخص خارجی هم وجود ندارد. بله، آن اطلاق بخواهد خودنمایی کند به‌صورت نهنگ، کوسه، درخت، شجر، آسمان، زمین و اینها بروز و ظهور در اینجا پیدا می‌کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیان مثال برای ادراک بهتر حقیقت جعل</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در زمان آقا ما و سایر اخوان واسطه بودیم و رفقا ذکرها و دستورهایشان را به ما می‌گفتند و ما هم می‌رفتیم به آقا می‌گفتیم. آن‌وقت آقا هم تعیین کرده بودند که چه کسانی و چه کسانی به چه کسی و چه کسی بگویند. یک بنده خدایی به ما گفت که آقا ذکر ما تمام شده است. گفتم که شما فردا شب تلفن کنید و ما پیگیری می‌کنیم. ما هم فردا پیش آقا رفتیم ولی نتوانستیم حرف بزنیم و مجال نبود. ما هم رفتنمان محدود بود؛ نیم ساعت یا یک ساعت می‌رفتیم دیگر خودمان کار و مطالعه داشتیم نمی‌توانستیم بمانیم برمی‌گشتیم. فردا شب تلفن کرد گفت که آقا چه شد؟ گفتم که متأسفانه نشد. فردا شب دوباره زنگ بزنید. دوباره فردا شب تلفن زد و ما دوباره پیش ایشان رفته بودیم و باز آقا حال نداشتند، چون گاهی اوقات که خدمتشان می‌رفتیم می‌بایست ببینیم سرحال هستند یا نه؟! اگر می‌دیدیم سرحال نیستند از این چیزها از ایشان نمی‌پرسیدیم و قضایا را به یک چیزها و مطالب دیگر می‌زدیم وقتی می‌دیدیم حال این چیزها را ندارند! آمدیم صحبت کنیم گفتند که بنده فعلاً حالش را ندارم، مجالش را ندارم. گفتم که چشم. برگشتیم و شب دوباره آن آقا تلفن کردند. گفتم که آقا ببخشید نشد. به‌خاطر اینکه بشود دو روز تأخیر انداختم و گفتم که دیگر این دو روز بالأخره یک طور مجال پیدا می‌کنیم!</w:t>
+        <w:t xml:space="preserve">مثالی که اگر بزنیم شاید بهتر باشد این است که این نوری را که الآن مشاهده می‌کنیم الآن این نور را نور بسیط می‌بینیم اما همین نوری که الآن بسیط است در درون خودش نورهای متعددی است که اگر در شرایط مناسب قرار بگیرد تبدیل به قوس و قزح می‌شود و می‌توانید آن را در آنجا هفت رنگ مشاهده کنید؛ سبز، سفید، ماوراء بنفش، مادون قرمز، زرد، نارنجی و تمام این چیزهایی که مشاهده می‌کنید چیزهایی بود که در نور هست و از خارج که نیامده است منتها باید در شرایط مناسب قرار بگیرد و این بشکند و شکست در نور وارد بشود تااینکه بتواند خودش را بروز و ظهور بدهد. به این جعل می‌گویند یعنی شکست در نور عبارت از جعل است اما همۀ اینها در این نور مخفی بود و شما فقط یک حقیقت می‌دیدید که این حقیقت فقط یک نور سفید یا مثلاً زرد است و این را فقط بیشتر در اینجا نمی‌دیدید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">باز خدمتشان رفتیم مهمان داشتند یکی آمده بود نمی‌شد سؤال بکنیم. آقا صبر کردیم نشد و آمدیم. دیگر در شب سوم که تلفن کرد گفتم که آقا راستش را می‌خواهی یک هفتۀ دیگر تلفن بزن تااینکه بالأخره... یک‌دفعه درآمد گفت: آقا این درست است؟! حالا ما هم از حال او و مشنگی خودمان خنده‌ و شوخی‌مان گرفته بود گفتم که آقا کاری ندارد یک ماه دیرتر به فناء برسید مشکل نیست! بعد گفت که بسیار خوب و با عصبانیت گوشی را زمین گذاشت و یک خداحافظ خیلی چیزی کرد.</w:t>
+        <w:t xml:space="preserve">در زمان آقا ما و سایر اخوان واسطه بودیم و رفقا ذکرها و دستورهایشان را به ما می‌گفتند و ما هم می‌رفتیم به آقا می‌گفتیم. آن‌وقت آقا هم تعیین کرده بودند که چه کسانی و چه کسانی به چه کسی و چه کسی بگویند. یک بنده خدایی به ما گفت که آقا ذکر ما تمام شده است. گفتم که شما فردا شب تلفن کنید و ما پیگیری می‌کنیم. ما هم فردا پیش آقا رفتیم ولی نتوانستیم حرف بزنیم و مجال نبود. ما هم رفتنمان محدود بود؛ نیم ساعت یا یک ساعت می‌رفتیم دیگر خودمان کار و مطالعه داشتیم نمی‌توانستیم بمانیم برمی‌گشتیم. فردا شب تلفن کرد گفت که آقا چه شد؟ گفتم که متأسفانه نشد. فردا شب دوباره زنگ بزنید. دوباره فردا شب تلفن زد و ما دوباره پیش ایشان رفته بودیم و باز آقا حال نداشتند، چون گاهی اوقات که خدمتشان می‌رفتیم می‌بایست ببینیم سرحال هستند یا نه؟! اگر می‌دیدیم سرحال نیستند از این چیزها از ایشان نمی‌پرسیدیم و قضایا را به یک چیزها و مطالب دیگر می‌زدیم وقتی می‌دیدیم حال این چیزها را ندارند! آمدیم صحبت کنیم گفتند که بنده فعلاً حالش را ندارم، مجالش را ندارم. گفتم که چشم. برگشتیم و شب دوباره آن آقا تلفن کردند. گفتم که آقا ببخشید نشد. به‌خاطر اینکه بشود دو روز تأخیر انداختم و گفتم که دیگر این دو روز بالأخره یک طور مجال پیدا می‌کنیم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فردای آن شب منزل آقا یک جلسۀ عصری بود که همه بودند و من دیدم که او دارد به اخوی آقا سید محمدصادق می‌گوید که برود از آقا ذکرش را بپرسد. ما که آن موقع نمی‌توانستیم برویم. آقا آمدند و من حال آقا را می‌دانستم که صحبت هم کردند و خسته‌ هستند. ما که بهتر به اوضاع و وضعیت و فلان و این حرف‌ها وارد هستیم باباجان! هیچ! گفتم که خدا به داد آقا سید محمد صادق و خودم و این برسد! یک‌دفعه دیدم داد آقا از اطاق درآمد که بگو برود از خود آقا سید محمد محسن بپرسد، درحالی‌که من اصلاً به آقا نگفته بودم و هیچ تابه‌حال مطرح نکرده بودم! آن موقع هم که می‌خواستم به آقا بگویم که آقا یک ذکری هست می‌خواهد عوض شود ایشان اصلاً نپرسیدند چه کسی هست یعنی قطعاً قضیه از مسائل ظاهر نبود. یک‌دفعه گفتند که مگر نگفتم که برود از آقا سید محمد محسن بپرسد؟! آقا سید محمدصادق آمد رنگ به صورتش نبود! گفت که مگر آقا به شما نگفتند که از آقا سید محمد محسن بپرسید؟! او هم فهمیده بود و...</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">تفاوت حالات فقهاء با فلسفه</w:t>
+        <w:t xml:space="preserve">باز خدمتشان رفتیم مهمان داشتند یکی آمده بود نمی‌شد سؤال بکنیم. آقا صبر کردیم نشد و آمدیم. دیگر در شب سوم که تلفن کرد گفتم که آقا راستش را می‌خواهی یک هفتۀ دیگر تلفن بزن تااینکه بالأخره... یک‌دفعه درآمد گفت: آقا این درست است؟! حالا ما هم از حال او و مشنگی خودمان خنده‌ و شوخی‌مان گرفته بود گفتم که آقا کاری ندارد یک ماه دیرتر به فناء برسید مشکل نیست! بعد گفت که بسیار خوب و با عصبانیت گوشی را زمین گذاشت و یک خداحافظ خیلی چیزی کرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حالت ذلت و تواضع به‌عکس فقها البته مقام آنها منیع و رفیع است و طبعاً سر به کسی فرود نمی‌آورند و می‌خواهند مقام عزت خودشان را حفظ کنند ولی در فلسفه، فلسفه انسان را در برابر اصل آن وجود هستی می‌کوبد! و آن مسئلۀ فقر و نیاز و بیچارگی را فلسفه در ذهن انسان می‌آورد! در کجای فقه چنین چیزی دارید؟! [اقسامِ] ماء [و] استنجاء موجب تواضع می‌شود؟! نمی‌خواهم به فقه ایراد وارد کنم. فقه مربوط به مسائل افعال و جوارح و اینها هست و به مسائل اعتقادی کار نداریم الاّ روایاتی که به مسائل اعتقادی و فلسفۀ فقه برمی‌گردد. آن فرق می‌کند و به خود فقه مربوط نیست. فلسفۀ فقه است و علت برای حقیقت و شناخت عبادات هست. لذا شما خواهی‌نخواهی می‌بینید که اگر واقعاً شخصی بخواهد فیلسوف باشد یک حالتی را دارد الاّ همان‌طور که عرض کردم گناهان و ورود در دنیا و اینها بیاید این حقیقت را از او بگیرد یعنی </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> حتی اگر پیگیری هم نکند یک حالت انکساری را در او به‌وجود خواهد آورد. مگر اینکه ـ عرض کردم ـ دنیا و اینها بیاید مسئله را برای او از ناحیۀ دیگری خراب کند. مثل اینکه از یک طرف مدام قوای مجرده بر او هجوم بیاورند و از یک طرف قوای مکثره او را به کثرت بکشانند و بخواهند بیایند. خب دیگر دراین‌صورت نمی‌تواند اثر بگذارد.</w:t>
+        <w:t xml:space="preserve">فردای آن شب منزل آقا یک جلسۀ عصری بود که همه بودند و من دیدم که او دارد به اخوی آقا سید محمدصادق می‌گوید که برود از آقا ذکرش را بپرسد. ما که آن موقع نمی‌توانستیم برویم. آقا آمدند و من حال آقا را می‌دانستم که صحبت هم کردند و خسته‌ هستند. ما که بهتر به اوضاع و وضعیت و فلان و این حرف‌ها وارد هستیم باباجان! هیچ! گفتم که خدا به داد آقا سید محمد صادق و خودم و این برسد! یک‌دفعه دیدم داد آقا از اطاق درآمد که بگو برود از خود آقا سید محمد محسن بپرسد، درحالی‌که من اصلاً به آقا نگفته بودم و هیچ تابه‌حال مطرح نکرده بودم! آن موقع هم که می‌خواستم به آقا بگویم که آقا یک ذکری هست می‌خواهد عوض شود ایشان اصلاً نپرسیدند چه کسی هست یعنی قطعاً قضیه از مسائل ظاهر نبود. یک‌دفعه گفتند که مگر نگفتم که برود از آقا سید محمد محسن بپرسد؟! آقا سید محمدصادق آمد رنگ به صورتش نبود! گفت که مگر آقا به شما نگفتند که از آقا سید محمد محسن بپرسید؟! او هم فهمیده بود و...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مطلوبیتِ ذاتی فلسفه و عرفان نظری</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">پس این علوم خودشان بالذات مطلوبیت دارد؟</w:t>
+        <w:t xml:space="preserve">تفاوت حالات فقهاء با فلسفه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">بله، مطلوب است. در فلسفه همین‌طور است. فلسفه و عرفان نظری مطلوب بالذات است.</w:t>
+        <w:t xml:space="preserve">حالت ذلت و تواضع به‌عکس فقها البته مقام آنها منیع و رفیع است و طبعاً سر به کسی فرود نمی‌آورند و می‌خواهند مقام عزت خودشان را حفظ کنند ولی در فلسفه، فلسفه انسان را در برابر اصل آن وجود هستی می‌کوبد! و آن مسئلۀ فقر و نیاز و بیچارگی را فلسفه در ذهن انسان می‌آورد! در کجای فقه چنین چیزی دارید؟! [اقسامِ] ماء [و] استنجاء موجب تواضع می‌شود؟! نمی‌خواهم به فقه ایراد وارد کنم. فقه مربوط به مسائل افعال و جوارح و اینها هست و به مسائل اعتقادی کار نداریم الاّ روایاتی که به مسائل اعتقادی و فلسفۀ فقه برمی‌گردد. آن فرق می‌کند و به خود فقه مربوط نیست. فلسفۀ فقه است و علت برای حقیقت و شناخت عبادات هست. لذا شما خواهی‌نخواهی می‌بینید که اگر واقعاً شخصی بخواهد فیلسوف باشد یک حالتی را دارد الاّ همان‌طور که عرض کردم گناهان و ورود در دنیا و اینها بیاید این حقیقت را از او بگیرد یعنی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لَو خُلّی و طَبعه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حتی اگر پیگیری هم نکند یک حالت انکساری را در او به‌وجود خواهد آورد. مگر اینکه ـ عرض کردم ـ دنیا و اینها بیاید مسئله را برای او از ناحیۀ دیگری خراب کند. مثل اینکه از یک طرف مدام قوای مجرده بر او هجوم بیاورند و از یک طرف قوای مکثره او را به کثرت بکشانند و بخواهند بیایند. خب دیگر دراین‌صورت نمی‌تواند اثر بگذارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="SoalMatn"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> در آن اواخر می‌فرماید که این فلاسفه و اینها بیشتر در عالم پندار و خیال هستند نه در عالم حقیقت؟</w:t>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مطلوبیتِ ذاتی فلسفه و عرفان نظری</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading6"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">عدم تنافی فلسفه با عرفان</w:t>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس این علوم خودشان بالذات مطلوبیت دارد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد:</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> به این مسئله اشاره دارد که من عمر خودم را در این مسائل گذراندم در آراء متفلسفه گذراندم و به یک نوع علم‌زدگی مبتلا شدند و نخواستند در افکار خودشان از آن حیطۀ فکری خودشان بیرون بیایند، اینها دچار همان مسئله‌ای می‌شوند که خیلی‌ها به آن قضیه مبتلا می‌شوند ولو اینکه حالا فلسفه هم نباشد حتی بالاتر مثل بحث سلوک‌زدگی ـ که اتفاقاً در همین صحبت ما در طی همین جلسۀ عنوان بصری می‌خواستیم به این نکته برسیم که وقت گذشت که به قضیۀ علم‌زدگی و سلوک‌زدگی داشتیم می‌رسیدیم که خیال نمی‌کنم در این جلسه هم بتوانم بگویم چون یک مسائل دیگری مطرح شده است و باید به آنها جواب بدهیم ـ این افراد، افرادی هستند که می‌آیند با فلسفه به‌عنوان یک حقیقتی که آنها را بی‌نیاز و اشباع و پر می‌کند برخورد می‌کنند آن‌وقت دیگر نفس آنها دچار علم‌زدگی می‌شود و با جدل و اینها خو می‌گیرند اما اعتقاد من این است اگر واقعاً کسی فلسفه را فهمیده باشد هیچ با عرفان تنافی ندارد همان‌طوری‌که گفتم امکان ندارد فلسفه با عرفان منافات داشته باشد حتی به‌اندازۀ یک سر سوزنی! و شما می‌بینید تمام مطالبی که عرفا می‌گویند ما قضیه را برهانی می‌کنیم.</w:t>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بله، مطلوب است. در فلسفه همین‌طور است. فلسفه و عرفان نظری مطلوب بالذات است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تلمیذ:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> شما فرمودید که یک طریقی است.</w:t>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس دراین‌صورت چرا مولوی در اشعارشان کثیراًما و یا خود محی‌الدین در بعضی از نامه‌ها و کلماتشان یا حضرت آقا در </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">توحید علمی و عینی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در آن اواخر می‌فرماید که این فلاسفه و اینها بیشتر در عالم پندار و خیال هستند نه در عالم حقیقت؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدم تنافی فلسفه با عرفان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استاد: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">همان طریق است. چطور ممکن است طریق به واقع، مخالف باشد؟!</w:t>
+        <w:t xml:space="preserve">استاد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خود مرحوم آخوند هم در ابتدای </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسفار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به این مسئله اشاره دارد که من عمر خودم را در این مسائل گذراندم در آراء متفلسفه گذراندم و به یک نوع علم‌زدگی مبتلا شدند و نخواستند در افکار خودشان از آن حیطۀ فکری خودشان بیرون بیایند، اینها دچار همان مسئله‌ای می‌شوند که خیلی‌ها به آن قضیه مبتلا می‌شوند ولو اینکه حالا فلسفه هم نباشد حتی بالاتر مثل بحث سلوک‌زدگی ـ که اتفاقاً در همین صحبت ما در طی همین جلسۀ عنوان بصری می‌خواستیم به این نکته برسیم که وقت گذشت که به قضیۀ علم‌زدگی و سلوک‌زدگی داشتیم می‌رسیدیم که خیال نمی‌کنم در این جلسه هم بتوانم بگویم چون یک مسائل دیگری مطرح شده است و باید به آنها جواب بدهیم ـ این افراد، افرادی هستند که می‌آیند با فلسفه به‌عنوان یک حقیقتی که آنها را بی‌نیاز و اشباع و پر می‌کند برخورد می‌کنند آن‌وقت دیگر نفس آنها دچار علم‌زدگی می‌شود و با جدل و اینها خو می‌گیرند اما اعتقاد من این است اگر واقعاً کسی فلسفه را فهمیده باشد هیچ با عرفان تنافی ندارد همان‌طوری‌که گفتم امکان ندارد فلسفه با عرفان منافات داشته باشد حتی به‌اندازۀ یک سر سوزنی! و شما می‌بینید تمام مطالبی که عرفا می‌گویند ما قضیه را برهانی می‌کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تلمیذ: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">معنایش این است که در عرفان انسان حقیقت را بالعیان و مشاهده...</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شما فرمودید که یک طریقی است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آن یک مطلب دیگر است ولی صحبت در این است که خدا به انسان عقل داده یا نداده است؟! چطور ممکن است عقل او از رسیدن به ذات مانع باشد؟!</w:t>
+        <w:t xml:space="preserve">همان طریق است. چطور ممکن است طریق به واقع، مخالف باشد؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading6"/>
-[...10 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">می‌رسد اما من وراء الحجاب است.</w:t>
+        <w:t xml:space="preserve">معنایش این است که در عرفان انسان حقیقت را بالعیان و مشاهده...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">عیب ندارد باشد! من نمی‌خواهم بگویم که این الآن در اینجا از نقطه‌نظر شرافت با آن عرفان عملی، شهود، مراقبه و تربیت یکی است. نه! این یکی از راه‌ها است. چطور اینکه فرض بکنید عرفان نظری هم همین‌طور است. مگر کسی عرفان نظری را بداند، می‌رسد؟! مگر همه، فلسفه است؟! چرا بحث را فقط روی فلاسفه بردید؟! نه، ما در عرفان هم همین را می‌گوییم. پس بحث رسیدن و شهود یک مطلب است و راه‌های برای رسیدن یک مطلب دیگر است. اینکه بگویید که راه نمی‌رساند این دوتا است، نه‌خیر ما می‌گوییم: همان‌طوری‌که عرفان نظری می‌رساند درصورتی‌که توأم با مراقبه و تربیت باشد فلسفه هم می‌رساند درصورتی‌که توأم با مراقبت باشد. منتها دو مطلب هست؛ این مطلب عقلی است و آن مطلب، مطلب شهودی است. چه فرقی دارند؟! باهم فرقی ندارند و دو راه هست. همان‌طوری‌که در عرفان نظری بحث از مراتب اسماء، صفات، فعلیت، وحدت و توحید افعالی هست همین‌طور هم در فلسفه همین بحث هست منتها آن عارف می‌گوید که من وحدت افعالی را می‌بینیم فیلسوف می‌گوید که من می‌دانم و فکر می‌کنم و وقتی که هردو باهم می‌نشینند می‌بینیم یک مطلب را می‌گویند. اگر دوتا مطلب گفتند معلوم است یکی از این دوتا غلط است یعنی می‌بینیم آنچه که او حلوا را تعریف می‌کند که می‌گوید: حلوا باید آرد داشته باشد، شکر داشته باشد، گلاب داشته باشد و فلان داشته باشد تا آن کسی که می‌گوید: طعم شکر می‌داد یعنی چه؟ یعنی چشیدم! طعم آرد و روغن می‌داد. نمی‌گوید که باید از اینها باشد بلکه می‌گوید که طعم اینها را می‌داد پس باید هردو باهم تطبیق کند. اگر فیلسوف آمد گفت که نه، باید حلوا از روغن، آرد، شکر و اینها باشد، عارف می‌گوید که پس طعم گلابی که من چشیدم چه شد؟! می‌گوید که نباید باشد. پس باید بگوییم که این یکی لنگ می‌زند! فرق فقط همین است که آن می‌چشد و آن می‌داند.</w:t>
+        <w:t xml:space="preserve">آن یک مطلب دیگر است ولی صحبت در این است که خدا به انسان عقل داده یا نداده است؟! چطور ممکن است عقل او از رسیدن به ذات مانع باشد؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فرق فلسفه و عرفان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وقتی که پرده و حجاب را بردارند شخصی که فقط درس خوانده شاید چیزی...</w:t>
+        <w:t xml:space="preserve">می‌رسد اما من وراء الحجاب است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">نه، چیزی نیست فقط به‌‌اندازۀ کاری که کرده است. عرض می کنم که فلسفه انسان را مجرد نمی‌کند. بله، تا حدودی مقرِّب است یعنی حال انسان را تا حدودی نسبت به قضیه [عوض می‌کند] اما اینکه وارد راه و اینها بشود مراقبه و تربیت می‌خواهد.</w:t>
+        <w:t xml:space="preserve">عیب ندارد باشد! من نمی‌خواهم بگویم که این الآن در اینجا از نقطه‌نظر شرافت با آن عرفان عملی، شهود، مراقبه و تربیت یکی است. نه! این یکی از راه‌ها است. چطور اینکه فرض بکنید عرفان نظری هم همین‌طور است. مگر کسی عرفان نظری را بداند، می‌رسد؟! مگر همه، فلسفه است؟! چرا بحث را فقط روی فلاسفه بردید؟! نه، ما در عرفان هم همین را می‌گوییم. پس بحث رسیدن و شهود یک مطلب است و راه‌های برای رسیدن یک مطلب دیگر است. اینکه بگویید که راه نمی‌رساند این دوتا است، نه‌خیر ما می‌گوییم: همان‌طوری‌که عرفان نظری می‌رساند درصورتی‌که توأم با مراقبه و تربیت باشد فلسفه هم می‌رساند درصورتی‌که توأم با مراقبت باشد. منتها دو مطلب هست؛ این مطلب عقلی است و آن مطلب، مطلب شهودی است. چه فرقی دارند؟! باهم فرقی ندارند و دو راه هست. همان‌طوری‌که در عرفان نظری بحث از مراتب اسماء، صفات، فعلیت، وحدت و توحید افعالی هست همین‌طور هم در فلسفه همین بحث هست منتها آن عارف می‌گوید که من وحدت افعالی را می‌بینیم فیلسوف می‌گوید که من می‌دانم و فکر می‌کنم و وقتی که هردو باهم می‌نشینند می‌بینیم یک مطلب را می‌گویند. اگر دوتا مطلب گفتند معلوم است یکی از این دوتا غلط است یعنی می‌بینیم آنچه که او حلوا را تعریف می‌کند که می‌گوید: حلوا باید آرد داشته باشد، شکر داشته باشد، گلاب داشته باشد و فلان داشته باشد تا آن کسی که می‌گوید: طعم شکر می‌داد یعنی چه؟ یعنی چشیدم! طعم آرد و روغن می‌داد. نمی‌گوید که باید از اینها باشد بلکه می‌گوید که طعم اینها را می‌داد پس باید هردو باهم تطبیق کند. اگر فیلسوف آمد گفت که نه، باید حلوا از روغن، آرد، شکر و اینها باشد، عارف می‌گوید که پس طعم گلابی که من چشیدم چه شد؟! می‌گوید که نباید باشد. پس باید بگوییم که این یکی لنگ می‌زند! فرق فقط همین است که آن می‌چشد و آن می‌داند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ChapChin"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وقتی که پرده و حجاب را بردارند شخصی که فقط درس خوانده شاید چیزی...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نه، چیزی نیست فقط به‌‌اندازۀ کاری که کرده است. عرض می کنم که فلسفه انسان را مجرد نمی‌کند. بله، تا حدودی مقرِّب است یعنی حال انسان را تا حدودی نسبت به قضیه [عوض می‌کند] اما اینکه وارد راه و اینها بشود مراقبه و تربیت می‌خواهد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم صلّ علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
@@ -1624,61 +1674,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -1797,50 +1847,166 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شناسی،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ج 1، ص 115:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«خداوند ماهیت زردآلو را زردآلو نکرده است، بلکه ایجاد زردآلو نموده است.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اصطلاحات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صوفیان</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرآت عشاق</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، ص ٤٨٢. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گلشن اسرار،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ج ۱، ص 240.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیوان حکیم سبزواری</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، غزل 43.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>