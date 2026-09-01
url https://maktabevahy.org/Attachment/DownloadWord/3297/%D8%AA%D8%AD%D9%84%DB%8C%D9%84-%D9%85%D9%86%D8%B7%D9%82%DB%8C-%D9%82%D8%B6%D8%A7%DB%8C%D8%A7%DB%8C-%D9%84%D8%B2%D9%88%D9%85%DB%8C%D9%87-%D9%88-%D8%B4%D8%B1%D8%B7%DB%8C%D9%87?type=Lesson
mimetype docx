--- v0 (2026-07-03)
+++ v1 (2026-09-01)
@@ -1825,61 +1825,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="107" name="_x0000_i0107" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0107" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>