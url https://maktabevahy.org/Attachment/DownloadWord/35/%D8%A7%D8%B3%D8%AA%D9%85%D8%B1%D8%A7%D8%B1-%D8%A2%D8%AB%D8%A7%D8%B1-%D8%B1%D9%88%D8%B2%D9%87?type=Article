--- v0 (2025-10-14)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -164,74 +158,76 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">طبعاً در ماه مبارک رمضان حال و هوا، حال و هوای دیگری است و انسان خود را در یک وضعیت دیگری می بیند، قهراً ارتباطات و کارهای او به مناسبت شرائط ماه مبارک رمضان تغییر پیدا می کند و به همان کیفیت در حال او هم تاثیر می گذارد. حال صحبت در این است که چه کنیم که آن وضعیت استمرار پیدا کند و منحصر به همان ایام خاصّ نباشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پیامبراکرم می فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا و أنّ لله فی أیام دَهرِکم نفحات ألا فَتَعَرّضوا لها ولا تَعرَّضوا عنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روایتی است مأثور از رسول اکرم که بزرگان در السنه خود بر روی این روایت خیلی تکیه داشتند و نسبت به شاگردان خود پیرامون کیفیت استفاده از ایام مخصوصه و اوقاتی که نظر و عنایت پروردگار در آن اوقات و در آن ایام یا لیالی نسبت به بندگانش بیشتر است توصیه می کردند. مضمون این روایت این است: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا و أنّ لله فی أیام دَهرِکم نفحات ألا فَتَعَرّضوا لها ولا تَعرَّضوا عنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. خدای متعال یک اوقات خاصی را در طول مدت عمرتان خصوصیتی بخشیده است که او را از سایر آن ایام متمایز کرده، مواظب باشید که این اوقات و این خصوصیات را حفظ کنید و ضبط کنید و نگهداری کنید و نگذارید که از دست برود ومبادا که غفلت کنید که آن از دست خواهد رفت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تاثیر اماکن و زمانهای مختلف در نفس آدمی.</w:t>
       </w:r>
     </w:p>
@@ -375,50 +371,51 @@
         </w:rPr>
         <w:t xml:space="preserve">اولیای خدا به حقیقت و سرّ عالم رسیده اند و بر اساس علوم تجربی صحبت نمی کنند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چون علوم بشر علوم تجربی است ولی اولیای خدا که بر اساس علوم تجربی صحبت نمی کنند آنها به حقیقت و سر عالم رسیده اند. حال شما می گویید این حرفها اینطور نیست وصحت ندارد، هر کاری می خواهید خودتان انجام دهید، صد سال بعد می گویید ای داد بیداد اشتباه کردیم. پس بیا از اول گوش بده تا این ای داد بیداد را هیچ وقت نگویی. و همچنین در مورد کیفیت استراحت، کیفیت غذاها و کیفیت ارتباطات مسائلی است که بعداً ان شااللَه به طور مشروح راجع به این مسائل صحبت خواهد شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس مطلب در بین الطلوعین اینقدر دقیق است که می فرمایند: اطفال را هم حتی بیدار نگه دارید؛ زیرا رزق معنوی انسان در بین الطلوعین نازل می شود، این است معنای </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنّ لله فی أیام دَهرِکم نفحات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. آن رزق معنوی که باید از عالم بالا تنازل کند و بیاید و در نفس قرار بگیرد، نمی شود که آن رزق در همان عالم بالا توقف کند، شما این غذایی را که به منزل رفیقتان می خواهید ببرید، اگر بیایید و بگویید که من از منزل حرکت می کنم و می آیم سر کوچه می ایستم، این غذا هیچ وقت به دست رفیق شما نمی رسد، غذا وقتی به دست رفیق می رسد که خیابان را طی کنید کوچه ها را طی کنید به درب منزل او برسید و در را بزنید . اگر صد سال هم پشت در بایستید باز این غذا و هدیه به رفیق نمی رسد، وقتی که در را زدید و او آمد و در را باز کرد، می گویید: بفرما. این رزق معنوی که از آن عالم تنازل می کند برای هر فردی حصّه و سهمیه خاصّی است، و بواسطۀ سلسله علل آن سهمیه تعیین می شود، چه مسائلی در این راستا انجام می گیرد فقط خدا می داند، کم و زیاد شدنش، شدت و ضعفش، نحوه پایین آمدن آن آب و غذای الهی و در قالب قَدَر شکل گرفتن و ارتباط این مسئله با کارهایی که ما در طول شبانه روز انجام می دهیم و نحوۀ ارتباطمان با افراد، در همۀ اینها تاثیر دارد. آیا شب نماز خوانده ایم یا نخوانده ایم؟ آیا شب غیبت کرده ایم یا نکرده ایم؟ آیا شب را به اطاعت یا به معصیت خدا گذراندیم یا نه؟. تمام اینها در آن مقداری که در بین الطلوعین می آید تاثیر می گذارد، این می شود رزق برای فردا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گردش زمین به دور خورشید(سال شمسی) در شرع هیچ جایگاهی ندارد</w:t>
       </w:r>
     </w:p>
@@ -693,102 +690,106 @@
         </w:rPr>
         <w:t xml:space="preserve">مشاهده ملکوت آسمان و زمین بواسطه دور شدن از شیاطین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این را پذیرایی از میهمان می گویند. این هدیه الهی پذیرایی می خواهد، این حالی که برای سالک پیدا می شود، این حال پذیرایی می خواهد انسان باید آن حال را نگه دارد،چگونه باید از آن پذیرایی کند؟ باید آنچه را که موجب بقاء اوست انجام بدهد و هر آنچه را که مانع در بقاء اوست، ترک و رها بکند. به این پذیرایی می گویند. پس حالاتی که برای انسان پیدا می شود این حالات چیست؟ اینها حالاتی است که حکم میهمان را دارد و انسان باید در نگهداری او بکوشد. بزرگان می فرمودند: وقتی که برای افراد حالی پیدا میشود، نگذارید از دست برود وآنرا نگه دارید. اینکه انسان چطور حال خودش را نگه دارد، این خیلی مشکل است. از طرفی می توانیم بگوییم نگه داشتن حال آسان است و تکلیف شاقّی نیست به شرطی که مواظب باشیم و خود را گول نزنیم و در خلوت خود وقتی که کارهای خود را به استنطاق می کشانیم در آنجا سر به زیر نیاندازیم و رد نشویم. این روش موجب می شود که حال برای انسان بماند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از رسول خدا روایتی است که می فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا أن شیاطین یحومون حولَ قلوب بنی آدم لرأو ملکوتَ السماوات و الارض.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اگر شیاطین دور قلب بنی آدم نمی چرخیدند و گردش نمی کردند- چرخیدن یعنی انسان در مسائلی که به او ارتباطی ندارد فکر وخیال کند. و در کارهای دیگران سرک بکشد. و در مطالبی که به او تعلقی ندارد خود را وارد کند و دائما در فکر و خیال این باشد که آن شخص چه کرد و این شخص چه کرد، کار من خوب بود کار او غلط بود، فکر و خیال خود را به آنچه که هیچ ربطی به او ندارد و هیچ گونه تعلقی به او ندارد بکار بگیرد و بعد باعث گناه وغیبت و تهمت بشود یا حداقل با این تفکرات و تخیلات، ملکوت و مثال و برزخ خود را فاسد کند،اگر این طور نبود- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لرأوا ملکوت السماوات والارض،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اینها ملکوت آسمان و زمین را می دیدند؛ همان ملکوت آسمان و زمینی که حضرت ابراهیم تقاضا کرد خدایا به من نشان بده، آن را می دیدند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روایت دیگری است از رسول اکرم که می فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا تمریج فی قلوبکم و تکثیر فی کلامکم لرأیتم ما اری و لسمعتم ما اسمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اگر زیاد سخن گفتن در میان شما نبود و اضطراب و تشتت خاطر وافکار مختلف در قلب شما نبود، به تحقیق هر آنچه را که من می بینم شما می دیدید، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لرأیتم ما أری و لسمعتم ما أسمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. آنچه را که من می شنوم شما هم می شنیدید. یعنی؛ ما قابلیت این را داریم که مثل پیغمبر شویم، منتهی پیغمبر تکثیر در کلام و تمریج در قلب نداشت، اما ما هر دوتا را داریم. دائما حرف می زنیم نشسته ایم، حرف می زنیم، بنزین گران شد، برنج ارزان شد، آقا شد که شد. آسمان باران آمد آنجا برف آمد، به من چه ربطی دارد؟! آنجا جنگ شد، آنجا صلح شد، آنجا زلزله شد آنجا آوار خراب شد، دائماً در حال صحبت کردن هستیم، نشسته ایم یک دفعه رادیو را روشن می کنیم از اخبار مطلع شویم. آقا نمی خواهد از اخبار مطلع شوید. بنشین سر جایت و بردار یک صفحه کتاب بخوان، یک روایت از امام صادق بخوان، یک صفحه کلام بزرگان را بخوان، آخر از آن روشن کردن اخبار چه چیز گیر تو می آید؟ از این همه نگاه کردن تصاویر مخرب و مُفسد و مُضلّ چه چیز گیر ما می آید؟ دو ساعت فقط تخیّل. این می شود تمریج، این فقط یک تصویر نیست که بیاید، وقتی این تصویر می آید و در نفس جا باز می کند، می گوید من به این زودی بیرون نمی روم و اینجا هستم. در اینجا محکمِ محکم می مانم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تداوم و حفظ حالات ماه رمضان در تمامی ایام سال</w:t>
       </w:r>
     </w:p>
@@ -813,74 +814,76 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انسان باید به اندازه ای غذا بخورد که راکب بدنش باشد نه مرکوب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">توجه و اصرار بزرگان و اولیاء بر نگه داشتن آن حالات بوده است. در ماه رمضان غذای ما کم بود. وعده الهی و مائده الهی بر امساک است در غیر ماه رمضان ما نباید این مسئله را عوض کنیم. امام صادق در همین حدیث شریف عنوان بصری که شرحش بعدا خواهد آمد می فرمایند:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و أن لا تاکل ما لا تشتهیه فانه یورث الحَماقه و البَلَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. چیزی را که اشتها نداری نباید بخوری، اگر بخوری احمق می شوی. بَلَه یعنی نادانی و کودنی. حماقت یعنی جهالت. انسان احمق به انسانی گفته می شود که که مصالح و مفاسد خود را نمی تواند تشخیص بدهد. حالا این قضیه بماند که چه ارتباطی بین غذا و بین نفس و بین فکر است، (آن بماند در جای خود) این مقدار باید ما توجه داشته باشیم که اگر به مقداری غذا خوردیم که احساس کنیم که به این غذا تمایل پیدا کردیم، بدانیم این غذا کار خودش را ساخته است. یک وقت انسان غذا می خورد و وقتی که دست از غذا بر می دارد احساس می کند چیزی نخورده و سبک است این مقصود کلام امام صادق است. یک وقتی انسان می خورد، بشقاب دوم را هم می خورد، سومی را هم می خورد، چهارمی را هم می خورد، پنجمی را هم می خورد، همین طور از آن اول شروع می کند. بعد وقتی که دیگر نتوانست بخورد از سفره کنار می کشد. دیگر، کجایش می خواهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این همان مطلبی است که می فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فانه یورث الحَماقه والبله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. وقتی که انسان این را خورد همان موقع بنشیند خودش را بررسی کند، ببیند حالش چگونه است. می بیند اصلا حضورقلب ندارد، اصلا تامل و تفکر ندارد، اصلا نمی تواند خودش را دریابد اگر هم یک مجلسی می رود بر اساس مرتکزات ذهن است نه بر اساس کشش روح. این مسئله مسئله اعتبار است. یعنی؛ وقتی که در همان حال می گوییم قرآن بخوانیم، یعنی بر اساس اینکه ثواب دارد ما به طرف او نمی رویم، تخیلات، ما را به قرآن می کشاند، تصورات و عادت شبهای قبل است که ما را می کشاند، نه اشتیاق و کشش و تمایل نفس. این قرآن فایده ندارد. ده ساعت هم قرآن بخوانی، فایده ندارد، یک آیه هم به پای ما نمی نویسند. چرا؟ چون ما اینقدرخورده ایم که اصلا اسم خودمان را هم یادمان رفته است. حالا می خواهیم آیه قرآن را بفهمیم. این چیست؟ این همان است که می فرمایند: انسان باید به اندازه ای بخورد که راکب بر بدنش باشد نه مرکب بدن. چه موقع انسان راکب بدن است؟ آن وقتی که این غذا موجب بشود هر کاری که نفس بخواهد، بتواند انجام بدهد و راه و مسیر برای او باز باشد. بخواهد فکر کند فکر کند، مسئله ریاضی حل بکند می تواند، بخواهد حرکت بکند می تواند، بخواهد عبادت بکند می تواند، بخواهد حضور قلب داشته باشد می تواند، در این موقع بدن مرکب است و انسان راکب. حالا اگر انسان به نحوی غذا بخورد که هیچ کار نتواند انجام بدهد، مغزش از کار بیفتد، عقلش و نفسش از کاربیفتد، تمام حالات ثلاثه مثال و برزخ و ملکوت تعطیل بشوند، انسان مرکب می شود. و پس از آن باید منتظر باشد که این بدن کی بتواند به حال اعتدال بر گردد و تا وقتی که به حال اعتدال بر نگردد، همین طور ذهن، او را مشغول خودش می کند.این بود مسائلی پیرامون غذا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحبت کردن سرمایه های درونی انسان را ازبین می برد</w:t>
       </w:r>
     </w:p>
@@ -1086,147 +1089,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و همین طور است صحبت با افراد چه به صورت حضوری ویا غیر حضوری. انسان صحبت آنها را از نوار بشنود، و بدانید که صحبت با افرادی که اهل ضلالت و گراهی هستند، تاثیر موبق و هلاک کننده ایی در نفس انسان باقی می گذارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ان شااللَه امیدواریم که خداوند متعال ما را توفیق دهد بر اینکه همان برکاتی که در آن ماه نازل کرده است آن برکات را مستمرا بر ما نازل بگرداند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد وآل محمد </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1487,61 +1490,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="5" name="_x0000_i0005" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="15" name="_x0000_i0015" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0005" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0015" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5659,56 +5662,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5717,51 +5719,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5986,51 +5988,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6805,51 +6807,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6919,72 +6921,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -7194,62 +7199,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7309,250 +7316,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7629,50 +7665,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -8121,120 +8169,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>