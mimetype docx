--- v1 (2026-05-07)
+++ v2 (2026-08-12)
@@ -1490,61 +1490,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="15" name="_x0000_i0015" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="39" name="_x0000_i0039" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0015" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0039" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>