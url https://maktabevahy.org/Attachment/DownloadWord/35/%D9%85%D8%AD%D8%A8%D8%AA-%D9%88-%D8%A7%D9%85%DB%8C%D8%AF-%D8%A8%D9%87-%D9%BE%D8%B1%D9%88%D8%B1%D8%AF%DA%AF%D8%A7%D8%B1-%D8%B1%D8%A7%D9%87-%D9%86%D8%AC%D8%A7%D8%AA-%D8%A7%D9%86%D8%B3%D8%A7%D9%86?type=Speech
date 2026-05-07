--- v0 (2025-10-30)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -2153,152 +2147,152 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">‌اللَهمّ صلّ علیٰ محمّد و آل محمّد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2559,61 +2553,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="68" name="_x0000_i0134" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="53" name="_x0000_i0157" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0134" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0157" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -7140,56 +7134,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -7205,51 +7198,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -7474,51 +7467,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -8293,51 +8286,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -8407,72 +8400,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -8682,62 +8678,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -8797,250 +8795,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
     <w:name w:val="MatnVasatChin"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
-[...76 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
     <w:name w:val="Naghleghol Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="1134" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="808080"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
     <w:name w:val="Naghleghol Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="B3B3B3"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
-    <w:name w:val="VasatChin Matn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
+    <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
+    <w:name w:val="She'r Naghleghol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="666699"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
+    <w:name w:val="She'r Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="008080"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
+    <w:name w:val="Soal Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
+    <w:name w:val="VasatChin Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -9117,50 +9144,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -9609,120 +9648,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>