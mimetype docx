--- v1 (2026-05-07)
+++ v2 (2026-07-04)
@@ -18,738 +18,762 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">محبّت و امید به پروردگار، راه نجات انسان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی ـ سال 1398هـ ق، جلسۀ سیزدهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علامه حاج سید محمدحسين حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس الله سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...1 lines deleted...]
-        <w:br w:type="page"/>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم اللَه الرّحمن الرّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و صلّی اللَه علیٰ محمّد و آله الطّاهرین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لعنة اللَه علیٰ أعدائهم أجمعَین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لوازم و آثار محبّت</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنا یا ربِّ الَّذی لَم أستَحیِکَ فی الخَلاء و لَم أُراقِبکَ فِی المَلاءِ، أنا صاحِبُ الدَّواهِی الْعظمیٰ، أنَا الَّذی علیٰ سَیِّده اجْتَریٰ، أنا الَّذی عَصَیتُ جَبَّار السَّماء، أنا الَّذی أعطَیتُ علیٰ مَعاصِی الجلیل الرُّشا، أنا الَّذی حینَ بُشِّرتُ بها خَرَجتُ إلَیها أسعیٰ، أنا الَّذی أمهَلتَنی فما ارْعَوَیْتُ، وَ سَتَرتَ عَلَیَّ فَما اسْتَحْیَیْتُ، وَ عَمِلتُ بالمَعاصی فَتَعَدَّیتُ، و أسقَطتَنی مِن عَینِکَ فَما بالَیتُ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">«خدایا من آن کسی هستم که در حال خلوت و تنهایی، از تو شرم و حیا نکردم؛ و در آشکارا و ظاهر، مراعات حقّ تو را ننمودم.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">توجّه باطنی عاشق به معشوقِ خودش و اثر آن</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وقتی بنده در صراط پروردگار باشد و مقصدِ اعظمش به‌دست آوردن رضای خدا باشد و به‌هیچ‌وجه من‌الوجوه راضی نداشته باشد که خدا از او رنجشی پیدا کند ـ تفاوتی نمی‌کند چه در حال آشکار و چه در حال پنهان ـ، روی آن رشته و زمینه‌ای که خودش در دست دارد و با باطن و سرّ خود می‌تواند تشخیص بدهد که رضای خدا در چیست آن را انجام می‌دهد، و رضای خدا در چه نیست آن را انجام نمی‌دهد؛ بنده بین خود و باطن خود این معنا را به‌دست می‌آورد. عیناً مانند عاشقی که کاملاً در فکر معشوق است و در آشکارا و پنهان با کمال دقّت، فکرش و ذهنش و سرّش متوجّه است که چه کاری را آن معشوق دوست دارد، انجام بدهد و چه کاری بدش می‌آید، نکند؛ این لازمۀ محبّت است! و کأنّه این عاشق با افکار خود در حرم موجودیّت معشوق، طواف می‌کند و من‌جمیع‌الجوانب نظر می‌کند که حال او را در تحت نظر خود در بیاورد و در تحت رعایت خود در بیاورد و حتّی کاری که خلاف رضای اوست از او سر نزند؛ کاری که اگر او بفهمد آزرده شود، یا اینکه آزرده هم نشود بلکه کدورتی خیلی جزئی در قلب او پیدا شود، نکند. و از این بالاتر، آنچه را که او دوست دارد، ولو به‌دست دیگر صورت بگیرد، این عاشق مقدّماتش را فراهم کند؛ و از کاری که رنجیده می‌شود، ولو به‌دست دیگر انجام می‌گیرد، این عاشق مقدّماتی فراهم کند که کار به‌دست دیگری صورت نگیرد، و بالنّتیجه آن معشوق نرنجد. اینها لازمۀ محبّت است! هر کسی که به چیزی محبّت پیدا کند، اینها از آثار و لوازم محبّت است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لوازم و آثار محبّت</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">أنا یا ربِّ الَّذی لَم أستَحیِکَ فی الخَلاء و لَم أُراقِبکَ فِی المَلاءِ، أنا صاحِبُ الدَّواهِی الْعظمیٰ، أنَا الَّذی علیٰ سَیِّده اجْتَریٰ، أنا الَّذی عَصَیتُ جَبَّار السَّماء، أنا الَّذی أعطَیتُ علیٰ مَعاصِی الجلیل الرُّشا، أنا الَّذی حینَ بُشِّرتُ بها خَرَجتُ إلَیها أسعیٰ، أنا الَّذی أمهَلتَنی فما ارْعَوَیْتُ، وَ سَتَرتَ عَلَیَّ فَما اسْتَحْیَیْتُ، وَ عَمِلتُ بالمَعاصی فَتَعَدَّیتُ، و أسقَطتَنی مِن عَینِکَ فَما بالَیتُ.</w:t>
+        <w:t xml:space="preserve">تمثیلی زیبا دربارۀ آثار محبّت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«خدایا من آن کسی هستم که در حال خلوت و تنهایی، از تو شرم و حیا نکردم؛ و در آشکارا و ظاهر، مراعات حقّ تو را ننمودم.»</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثلاً مادری که به بچّه‌اش علاقه‌مند است و محبّت دارد، همیشه ذهنش دور و بر بچّه می‌گردد؛ حالا بچّه پیش او باشد یا نباشد، مسافرت باشد یا پیش او باشد، خواب باشد یا بیدار باشد، مریض باشد یا سالم باشد، مقابل چشم او باشد یا نباشد، امّا ذهن در آنجاها می‌گردد، ذهن دنبال او می‌گردد. این را می‌گویند مراقبه! و به‌واسطۀ آن اتّصال و ربطی که با بچّه دارد، خوب می‌داند که چه چیز برای بچّه خوشایند است و چه چیزی نیست؛ احتیاج به تعلیم ندارد که کسی به مادر یاد بدهد: این کار را بکن بچّه خوشش می‌آید؛ آن کار را نکن که او بدش می‌آید! بلکه مادر، خودش معلّم است و این معنایی را که مادر درک می‌کند، با وجدان و سرّ خود درک می‌کند، با تحقّق هویّت و شخصیّت خود درک می‌کند؛ و چون بچّه با مادر ارتباط دارد و اتّصال دارد، مثل شاخه‌ای که از درختی مُتفرِّع شده است، لذا مادر کاملاً از خصوصیّات و سرّ این بچّه خبر دارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و تمام این محبّت‌هایی که مادر و پدر و عاشق و... به معشوق و به محبوب و... می‌کنند، پرتوی است از محبّت پروردگار که در اینها افتاده است، و لذا اصل محبّت مال خداست! و اینکه بنده در صراط محبّت حرکت می‌کند و باید از ادب خارج نشود و لوازم محبّت را که عدم رنجش ذهن معشوق است باید رعایت کند تا اینکه به‌واسطۀ این محبّت، به حرم او نزدیکی پیدا کند و تقرّب پیدا کند، ایجاب می‌کند که شخص محبّ را در محدوده‌ای از آداب و وظایف در بیاورد و آن آداب و وظایف، کار او را در یک صراط خاصّی منظّم می‌کند، و احتیاجی نیست که انسان به او بگوید: این کار را بکن و آن کار را نکن! بلکه روی آن صراطی که خودش تشخیص می‌دهد و با آن اندازه‌گیری باطن خودش می‌سنجد، می‌داند که آن محبوب چه دوست دارد و چه دوست ندارد؛ آنچه را دوست دارد برای او تهیّه می‌کند، و آنچه را دوست ندارد از او دور می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">توجّه باطنی عاشق به معشوقِ خودش و اثر آن</w:t>
+        <w:t xml:space="preserve">هر درجه از قرب و محبّت، مؤیّد و ممدّ یکدیگرند تا رسیدن به سر حدّ محبوب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وقتی بنده در صراط پروردگار باشد و مقصدِ اعظمش به‌دست آوردن رضای خدا باشد و به‌هیچ‌وجه من‌الوجوه راضی نداشته باشد که خدا از او رنجشی پیدا کند ـ تفاوتی نمی‌کند چه در حال آشکار و چه در حال پنهان ـ، روی آن رشته و زمینه‌ای که خودش در دست دارد و با باطن و سرّ خود می‌تواند تشخیص بدهد که رضای خدا در چیست آن را انجام می‌دهد، و رضای خدا در چه نیست آن را انجام نمی‌دهد؛ بنده بین خود و باطن خود این معنا را به‌دست می‌آورد. عیناً مانند عاشقی که کاملاً در فکر معشوق است و در آشکارا و پنهان با کمال دقّت، فکرش و ذهنش و سرّش متوجّه است که چه کاری را آن معشوق دوست دارد، انجام بدهد و چه کاری بدش می‌آید، نکند؛ این لازمۀ محبّت است! و کأنّه این عاشق با افکار خود در حرم موجودیّت معشوق، طواف می‌کند و من‌جمیع‌الجوانب نظر می‌کند که حال او را در تحت نظر خود در بیاورد و در تحت رعایت خود در بیاورد و حتّی کاری که خلاف رضای اوست از او سر نزند؛ کاری که اگر او بفهمد آزرده شود، یا اینکه آزرده هم نشود بلکه کدورتی خیلی جزئی در قلب او پیدا شود، نکند. و از این بالاتر، آنچه را که او دوست دارد، ولو به‌دست دیگر صورت بگیرد، این عاشق مقدّماتش را فراهم کند؛ و از کاری که رنجیده می‌شود، ولو به‌دست دیگر انجام می‌گیرد، این عاشق مقدّماتی فراهم کند که کار به‌دست دیگری صورت نگیرد، و بالنّتیجه آن معشوق نرنجد. اینها لازمۀ محبّت است! هر کسی که به چیزی محبّت پیدا کند، اینها از آثار و لوازم محبّت است!</w:t>
+        <w:t xml:space="preserve">بندۀ پروردگار هم در صراط عبودیّت خداست و می‌خواهد به‌واسطۀ کثرت محبّت، قُربش بیشتر شود و حتماً هم باید محبّت بیشتر شود؛ چون اصل کانون محبّت از پروردگار است که به تمام موجودات پرتویی افتاده و آنها را نسبت به یکدیگر محبّ و حبیب و محبوب کرده است، و هرچه محبّت بیشتر می‌شود قرب بیشتر می‌شود، و هرچه قرب بیشتر شود ایجاد محبّت بیشتری می‌کند؛ هم‌چنین هر درجه‌ای از قرب و محبّت مؤیِّد و مُمِدّ یکدیگرند و همدیگر را تقویت می‌کنند تا اینکه به سرحدّ محبوب برسد. آن‌وقت کسی که در صراط محبّت است هیچ‌وقت از آن صراط خارج نمی‌شود! مادری که همیشه در فکر بچّه‌اش است، بخوابد در فکر است، بیدار باشد در فکر است، جایی دعوتش کنند در فکر است، کتاب بخواند در فکر است، مشغول انجام وظایف خانه‌داری در خانه باشد در فکر است؛ هیچ‌وقت آن فکر از ذهنش بیرون نمی‌رود، ولو با کسی هم صحبت می‌کند ولی آن خاطره در باطن او موجود است بیش از آن مناظری که با او مواجه می‌شود و افرادی که با او صحبت می‌کنند! با مردم صحبت می‌کند امّا کأنّه صحبت، صحبت سطحی است، آن صحبت عُمقی در باطن اوست و با بچّه‌اش گفتگوهایی دارد، ولو در نزدش حاضر نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تمثیلی زیبا دربارۀ آثار محبّت</w:t>
+        <w:t xml:space="preserve">اثرات خروج انسان از صراط محبّت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مثلاً مادری که به بچّه‌اش علاقه‌مند است و محبّت دارد، همیشه ذهنش دور و بر بچّه می‌گردد؛ حالا بچّه پیش او باشد یا نباشد، مسافرت باشد یا پیش او باشد، خواب باشد یا بیدار باشد، مریض باشد یا سالم باشد، مقابل چشم او باشد یا نباشد، امّا ذهن در آنجاها می‌گردد، ذهن دنبال او می‌گردد. این را می‌گویند مراقبه! و به‌واسطۀ آن اتّصال و ربطی که با بچّه دارد، خوب می‌داند که چه چیز برای بچّه خوشایند است و چه چیزی نیست؛ احتیاج به تعلیم ندارد که کسی به مادر یاد بدهد: این کار را بکن بچّه خوشش می‌آید؛ آن کار را نکن که او بدش می‌آید! بلکه مادر، خودش معلّم است و این معنایی را که مادر درک می‌کند، با وجدان و سرّ خود درک می‌کند، با تحقّق هویّت و شخصیّت خود درک می‌کند؛ و چون بچّه با مادر ارتباط دارد و اتّصال دارد، مثل شاخه‌ای که از درختی مُتفرِّع شده است، لذا مادر کاملاً از خصوصیّات و سرّ این بچّه خبر دارد.</w:t>
+        <w:t xml:space="preserve">امّا اگر انسان از صراط محبّت خارج شود، دیگر همۀ این جهات از بین می‌رود و این ریسمان بریده می‌شود؛ آن‌وقت امر انسان دائر مدار می‌شود روی آن جهتی که می‌خواهد زندگی کند. اگر دنبال مال است، مدار زندگی‌اش همان مال است؛ اگر شهوت است، مدار زندگی‌اش شهوت است؛ ریاست است، مدارش همان است؛ دیگر آن رشته از بین می‌رود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حاضر و ناظر دیدن خدا در خلأ و پنهان، اثر صراط محبّت</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«أنا یا رَبِّ الَّذی لَم أستَحیِک فی الخَلاءِ و لم أُراقِبْکَ فی المَلاء!»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یعنی آن بنده‌ای که در صراط محبّت است، در پنهان و در آشکارا با تو کار دارد. در خلأ، یعنی: در پنهان. تو را حاضر می‌بیند، ناظر می‌بیند، تمام کارهایش با توست؛ پس هیچ معصیتی، گناهی، خلافی، حتّی در پَستو از او سر نمی‌زند، چون با توست و هرجا باشد تو هستی! مثل مادری که تنها در منزلی می‌خوابد و بچّه‌اش هم در مسافرت است؛ از این مادر در خلوت، کاری که خلاف رضای بچّه‌اش باشد سر نمی‌زند، روی آن اساسِ محبّت! چون ولو اینکه الآن بچّه پیش او نیست، ولی در دل مادر و در قلب مادر است، و لذا از او کاری که خلاف رضای بچّه است سر نمی‌زند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و تمام این محبّت‌هایی که مادر و پدر و عاشق و... به معشوق و به محبوب و... می‌کنند، پرتوی است از محبّت پروردگار که در اینها افتاده است، و لذا اصل محبّت مال خداست! و اینکه بنده در صراط محبّت حرکت می‌کند و باید از ادب خارج نشود و لوازم محبّت را که عدم رنجش ذهن معشوق است باید رعایت کند تا اینکه به‌واسطۀ این محبّت، به حرم او نزدیکی پیدا کند و تقرّب پیدا کند، ایجاب می‌کند که شخص محبّ را در محدوده‌ای از آداب و وظایف در بیاورد و آن آداب و وظایف، کار او را در یک صراط خاصّی منظّم می‌کند، و احتیاجی نیست که انسان به او بگوید: این کار را بکن و آن کار را نکن! بلکه روی آن صراطی که خودش تشخیص می‌دهد و با آن اندازه‌گیری باطن خودش می‌سنجد، می‌داند که آن محبوب چه دوست دارد و چه دوست ندارد؛ آنچه را دوست دارد برای او تهیّه می‌کند، و آنچه را دوست ندارد از او دور می‌کند.</w:t>
+        <w:t xml:space="preserve">کسی که محبّت پروردگار دارد، در پنهان از او معصیت سر نمی‌زند، مخالفت سر نمی‌زند، ترک اَوْلیٰ سر نمی‌زند؛ همیشه آن عقربۀ محبّت محبوب در ذهنش هست و تا کاری بکند که این عقربه یک نوسان پیدا کند، آن رادار به او خبر می‌دهد و نمی‌گذارد که کار خلافی از او سر بزند. این مال حال خلوت است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">هر درجه از قرب و محبّت، مؤیّد و ممدّ یکدیگرند تا رسیدن به سر حدّ محبوب</w:t>
+        <w:t xml:space="preserve">عدم غفلت از مبدأ در حال آشکار و در بین مردم، اثر صراط محبّت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بندۀ پروردگار هم در صراط عبودیّت خداست و می‌خواهد به‌واسطۀ کثرت محبّت، قُربش بیشتر شود و حتماً هم باید محبّت بیشتر شود؛ چون اصل کانون محبّت از پروردگار است که به تمام موجودات پرتویی افتاده و آنها را نسبت به یکدیگر محبّ و حبیب و محبوب کرده است، و هرچه محبّت بیشتر می‌شود قرب بیشتر می‌شود، و هرچه قرب بیشتر شود ایجاد محبّت بیشتری می‌کند؛ هم‌چنین هر درجه‌ای از قرب و محبّت مؤیِّد و مُمِدّ یکدیگرند و همدیگر را تقویت می‌کنند تا اینکه به سرحدّ محبوب برسد. آن‌وقت کسی که در صراط محبّت است هیچ‌وقت از آن صراط خارج نمی‌شود! مادری که همیشه در فکر بچّه‌اش است، بخوابد در فکر است، بیدار باشد در فکر است، جایی دعوتش کنند در فکر است، کتاب بخواند در فکر است، مشغول انجام وظایف خانه‌داری در خانه باشد در فکر است؛ هیچ‌وقت آن فکر از ذهنش بیرون نمی‌رود، ولو با کسی هم صحبت می‌کند ولی آن خاطره در باطن او موجود است بیش از آن مناظری که با او مواجه می‌شود و افرادی که با او صحبت می‌کنند! با مردم صحبت می‌کند امّا کأنّه صحبت، صحبت سطحی است، آن صحبت عُمقی در باطن اوست و با بچّه‌اش گفتگوهایی دارد، ولو در نزدش حاضر نیست.</w:t>
+        <w:t xml:space="preserve">امّا حال آشکار که در بین مردم است، جمعیّت‌ها، غوغاها، اضطرابات، اجتماعات، کشته‌ها، دادها، ستدها و محاکمه‌ها او را از آن رشته خارج نمی‌کند. در تمام حیص و بیص</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این زد و خوردها هست ولی آن سِرّ محبّت هم در درون با او هست، و ورود در مَعارج و اجتماعات و مُحاورات، او را از آن مبدأ غافل نمی‌کند و گرایش به این ظواهر نمی‌دهد! مثلاً مادری که بچّۀ او مرده باشد اگر او هم لباس عروسی تن کند و به عروسی رفته باشد، تماشا می‌کند، به این شخص می‌گوید: تبریک عرض می‌کنم، او هم به این مادر شیرینی می‌دهد و می‌خورد، امّا در دلش از آن رشته‌ای که دارد هیچ نمی‌تواند خارج شود. همۀ این کارها را می‌کند ولی این کارها به او گرایش نمی‌دهد؛ این لباس عروسی که تنش کرده است و می‌رود، بر ظاهر بدن اوست، او را خوش نمی‌کند، قلب او را خُرسند نمی‌کند، او را در این مجلس گرایش نمی‌دهد، جَذبۀ این مجلس او را به سمت خودش نمی‌کشد. پس بنابراین آن کسی که با پروردگار هم بر اساس محبّت کار دارد، همین‌طور است؛ در ملاء، در جنگ‌ها، در محاورات، در دادها، در ستدها، در معاملات، در بازار، در این غوغاها و اضطرابات همیشه آن رشتۀ واقعی‌اش محفوظ است و این هیاهوها و این غوغاها او را در این غوغاها وارد نمی‌کند؛ اینها صورتی است برای او! اگر این از بین برود، هر دو خراب می‌شود؛ یعنی اگر از آن رشتۀ محبّت خارج شود، هم خلوت نقصان پیدا می‌کند و هم جلوت، هم خلأ و هم ملأ، هم پنهان و هم آشکار!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اثرات خروج انسان از صراط محبّت</w:t>
+        <w:t xml:space="preserve">علّت اختلاف حال انسان در خلوت و جلوت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">امّا اگر انسان از صراط محبّت خارج شود، دیگر همۀ این جهات از بین می‌رود و این ریسمان بریده می‌شود؛ آن‌وقت امر انسان دائر مدار می‌شود روی آن جهتی که می‌خواهد زندگی کند. اگر دنبال مال است، مدار زندگی‌اش همان مال است؛ اگر شهوت است، مدار زندگی‌اش شهوت است؛ ریاست است، مدارش همان است؛ دیگر آن رشته از بین می‌رود.</w:t>
+        <w:t xml:space="preserve">امّا پنهان؛ آن محبوب در پنهان که با انسان نیست، پس انسان مخالفت می‌کند. در خلوت گناه می‌کند چون گناهی که در جَلْوت و در آشکارا نمی‌کند به‌خاطر محبوب نیست، به‌خاطر امر دیگری است، به‌خاطر اینکه مردم نگویند اهل معصیت است، اهل رشوه است، اهل قمار است؛ امّا وقتی در پنهان رفت، دیگر مردمی نیستند که از او مؤاخذه کنند و آبروی ظاهری او برود و شأن او در خطر باشد، لذا در خلوت و پنهانی دست به معصیت می‌زند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در خود جلوت، کارهایی را که انجام می‌دهد، آن است که خوشایند مردم باشد، دیگر آن رشتۀ نخ و رشتۀ باطن خودش را دیگر ملاحظه نمی‌کند؛ مردم او را به هر چیزی دعوت کنند، دنبال آن چیز می‌رود، معصیت خدا در آن باشد یا نباشد. چون محور، دیگر معصیت خدا است و محور، خود خدا نیست؛ محور، دوستان و خواهشِ مردم است؛ محور، ارادۀ مردم است. چون دیگر زندگی‌اش بر اساس آراء و افکار مردم دارد حرکت می‌کند؛ بنابراین هرچه مردم بپسندند، از این صادر می‌شود! آن گناهانی را هم که در جلوت و آشکارا نمی‌کند، چون مردم نمی‌خواهند؛ اگر بخواهند، آن کار را هم می‌کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لذا دیده می‌شود که در زمان‌ها و دوران‌های مختلف، معصیت تفاوت می‌کند. مثلاً در یک‌وقتی اصلاً مردم ریش نمی‌تراشیدند، چون اصلاً ریش‌تراشی قُبح بود و در بین مردم قبیح بود، لذا هر گناهی که می‌کردند امّا این کار را نمی‌کردند، چون قبح عرفی داشت؛ وقتی قبح عرفی‌اش از بین رفت، چون خدا هم که در بین نیست، آن هم از بین می‌رود. آن‌وقت ببینند در بین مردم چه قبح دارد، باز آن چیزی را که قبح دارد انجام نمی‌دهند و آن چیزی را که قبح ندارد انجام می‌دهند؛ دو مرتبه آن قبحش از بین می‌رود، باز آن را انجام می‌دهند. حرکت و سیر افعال مردم، دائر مدار روی خواست و نخواست و روی آراء مردم می‌شود، که قرآن مجید تعبیر به اَهواء می‌کند؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اهواء یعنی هواهای خالیِ افکار مردم؛ و این، ضدّ اساس حق است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حاضر و ناظر دیدن خدا در خلأ و پنهان، اثر صراط محبّت</w:t>
+        <w:t xml:space="preserve">لزوم در نظر داشتن خدا در هر حالی برای داشتن ایمان اصیل</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن‌وقت آن کسی که می‌خواهد در راه محبّت پروردگار قدم بگذارد و ایمانش ایمان اصیل باشد، در خلأ و ملأ باید خدا را در نظر بگیرد؛ مردم دیگر چیست! لذا اگر خداوند علیّ‌اَعلیٰ به انسان دستوری بدهد خلاف آنچه را که مردم می‌خواهند، تمام دنیا از انسان انتقاد بکنند یا نکنند، این چه ارزش و چه قیمتی باید داشته باشد! پس این را انسان همیشه باید رعایت کند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شکایت امام سجّاد علیه السّلام از عدم توجّه به پروردگار در خلأ و ملأ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«أنا یا رَبِّ الَّذی لَم أستَحیِک فی الخَلاءِ و لم أُراقِبْکَ فی المَلاء!»</w:t>
-[...11 lines deleted...]
-        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+        <w:t xml:space="preserve">حضرت در اینجا گِله از این معنا می‌فرماید و به پروردگار شکایت از این جهت می‌کند: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«أنا یا ربِّ الَّذی لَم أستَحیِکَ فی الخَلاءِ و لَم أُراقِبکَ فی المَلاءِ!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ای پروردگار من! من آن کسی بودم که در حال خلوت از تو شرم نکردم، و در حال جلوت و آشکارا مراعات حال و مراقب نفس نبودم!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مراتب رعایت حقّ محبوب در خلوت و جلوت</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">کسی که محبّت پروردگار دارد، در پنهان از او معصیت سر نمی‌زند، مخالفت سر نمی‌زند، ترک اَوْلیٰ سر نمی‌زند؛ همیشه آن عقربۀ محبّت محبوب در ذهنش هست و تا کاری بکند که این عقربه یک نوسان پیدا کند، آن رادار به او خبر می‌دهد و نمی‌گذارد که کار خلافی از او سر بزند. این مال حال خلوت است.</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">امّا حال آشکار که در بین مردم است، جمعیّت‌ها، غوغاها، اضطرابات، اجتماعات، کشته‌ها، دادها، ستدها و محاکمه‌ها او را از آن رشته خارج نمی‌کند. در تمام حیص و بیص</w:t>
+        <w:t xml:space="preserve">«أنا صاحِبُ الدَّواهِی العُظمیٰ؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بنابراین من صاحب مصیبت‌های خیلی خیلی بزرگ هستم.» چه مصیبت از این بالاتر که انسان مراعات حقّ محبوب را در خلوت و در جلوت نکند؛ که آن هم دقایقی است! نه اینکه انسان خیال کند مراعات کردن این است که مثلاً در جلوت زنا نمی‌کند در خلوت زنا می‌کند یا در جلوت غیبت نمی‌کند در خلوت می‌کند؛ در راه محبّت، مسئله دیگر از این حرف‌ها می‌گذرد، این‌قدر دقیق می‌شود دقیق می‌شود دقیق می‌شود که اگر خطوری در دل انسان ـ مثل بال مگسی که بیاید یک صدایی کند و رد بشود ـ پیدا شود، این همان عدم مراقبت و عدم حیاء است و مخالفت است؛ و به اندازه‌ای مسئله دقیق می‌شود که اصلاً دقّت این مسئله آدم را دیوانه و متحیّر می‌کند. دقّت در موضوعات تفاوت دارد دیگر، گناهان هم که تفاوت دارند. بعضی گناهان، گناهان معمولی است که مردم انجام می‌دهند و خیال می‌کنند که گناه، فقط شراب است و زناست و قمار و از این کارها است. از این دقیق‌تر، گناهانی هست که حتّی معاصی صغیره برای بعضی از افراد حکم معصیت کبیره دارد؛ در عمرشان معصیت صغیره انجام ندادند. بعضی افراد معصیت صغیره انجام نمی‌دهند، مکروه هم نمی‌کنند؛ کار مکروه از آنها سر نمی‌زند. بعضی از اینها دقیق‌تر، آن کاری که فی‌الجمله مکروه باشد نمی‌کنند. بعضی‌ها کار مباح نمی‌کنند و تمام مباحات بر اساس نیّت قرب برای آنها مستحب است. و بعضی افراد تنها به کار خارج اکتفا نمی‌کنند، ذهن خود را تصفیه می‌کنند و ذهن آنها هم گناه نمی‌کند، نمی‌کند، نمی‌کند، تا سر حدّی که اگر یک خطور بر قلب آنها زده شود، در آن صراط دقیق برای آنها گناه است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...207 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="3"/>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تمثیلی برای میزان دقّت سنجش اعمال در قیامت</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1987,208 +2011,172 @@
         </w:rPr>
         <w:t xml:space="preserve">امید به کرم، سعۀ رحمت، و نهی از نا امید شدن، علل عدم نا امیدی از پروردگار</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَوا سَوْأتیٰ عَلیٰ ما أحصیٰ کتابُک من عَمَلی الَّذی لولا ما أرجوا من کَرَمِکَ و سَعةِ رَحمتِکَ و نَهیِکَ إیّایَ عنِ القُنوطِ لَقَنَطتُ عِندَما أتَذَکَّرُها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«واسوأتا! ای افسوس! واحسرتا! بر آنچه کتاب تو از اعمال من نوشته </w:t>
+        <w:t xml:space="preserve">«واسوأتا! ای افسوس! واحسرتا! بر آنچه کتاب تو از اعمال من نوشته است و این کتاب تکوین و عالم مُلک، تمام آن را یادداشت کرده است؛ کتاب تو آن اعمالی را از من یادداشت کرده است که اگر من امید به کرم تو نداشتم، امید به سعۀ رحمت تو نداشتم، و تو مرا نهی نکرده بودی که: نباید نا امید شوی، من نا امید می‌شدم.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این کتاب تو این‌قدر دقیق است که با وجود اینکه این‌همه اعمال ما را که ضبط کرده است، من نا امید صِرف بودم؛ امّا علّت اینکه نا امید صرف نیستم سه چیز است: یکی، امید دارم به کرمت؛ و دیگر، سعۀ رحمتت؛ سوّم، اینکه نهی کردی به من که: از من نا امید نشو! لذا من نا امید نشدم. اگر اینها نبود «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لَقَنَطتُ عندَ ما أتَذَکَّرُها؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> من وقتی که متذکّر این گناهانی می‌شوم که کتاب تکوین تو ضبط کرده و من خیال می‌کنم ضبط نکرده است (واقعاً ضبط کرده و گرفته است)، اصلاً یک حال یأس و نا امیدی تمام وجود مرا می‌گرفت.» علّت اینکه من نا امید نمی‌شوم، همین سعۀ رحمت، و رجاء به رحمت و سعۀ کرم، و دیگر نهی کردی که: نا امید نشو! و همین هم نگهدارندۀ ماست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بودن اصل حیات انسان بر محور امیدداشتن به پروردگار</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سابقاً ذکر شد که اصل حیات انسان بر محور امید است، و حضرت سجّاد علیه السلام در این دعاها خیلی تکیه به امید و حسن ظنّ به پروردگار می‌کند که این را داشته باشد. انسان هر گناهی کند، تا هنگامی که امید در او هست قابل آمرزش است؛ امّا وقتی امید از بین رفت دیگر، مثل یخی است که باز می‌شود، دیگر قابل آمرزش نیست! چون امید، آن ریسمانی است که بین انسان و پروردگار متّصل است، وقتی امید بریده شد آن ریسمان بریده می‌شود. مثلاً انسان در ته چاهی گرفتار است و یک ریسمان هست که انسان را به بالا می‌کشد؛ توی این چاه، مار هست، عقرب هست، افعی هست، اژدها هست، در ته این چاه آب هست، و هزار مصیبت و گرفتاری هست، ولی انسان امید به این ریسمان دارد؛ ریسمان، ریسمان نجات است و می‌گیرد بالا می‌آید. تا هنگامی که دستش به این ریسمان است، اگر هزار تا آفت هم باشد، بالاخره دستش به ریسمان است یا او را می‌کشند بالا یا خودش بالا می‌آید؛ بالاخره این ریسمان، وسیلۀ نجات است. امّا اگر ریسمان بریده شد، به مجرّد بریده شدن ریسمان، وقوع در هلاکت و آفت است. و لذا انسان ریسمان را نباید از دست بدهد.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">است و این کتاب تکوین و عالم مُلک، تمام آن را یادداشت کرده است؛ کتاب تو آن اعمالی را از من یادداشت کرده است که اگر من امید به کرم تو نداشتم، امید به سعۀ رحمت تو نداشتم، و تو مرا نهی نکرده بودی که: نباید نا امید شوی، من نا امید می‌شدم.»</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">این کتاب تو این‌قدر دقیق است که با وجود اینکه این‌همه اعمال ما را که ضبط کرده است، من نا امید صِرف بودم؛ امّا علّت اینکه نا امید صرف نیستم سه چیز است: یکی، امید دارم به کرمت؛ و دیگر، سعۀ رحمتت؛ سوّم، اینکه نهی کردی به من که: از من نا امید نشو! لذا من نا امید نشدم. اگر اینها نبود «</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">بودن اصل حیات انسان بر محور امیدداشتن به پروردگار</w:t>
+        <w:t xml:space="preserve">این ریسمان، ریسمان فقر و گدایی است که همیشه انسان باید امیدش به خدا باشد و آن حال التجاء و تضرّع و مسکنت را از خودش دور نکند؛ غرور، عُجب، خودپسندی او را نگیرد؛ همین‌که گرفت، آن ریسمان پاره می‌شود؛ یأس که پیدا شد آن ریسمان به‌کلّی پاره می‌شود و انسان ساقط می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سابقاً ذکر شد که اصل حیات انسان بر محور امید است، و حضرت سجّاد علیه السلام در این دعاها خیلی تکیه به امید و حسن ظنّ به پروردگار می‌کند که این را داشته باشد. انسان هر گناهی کند، تا هنگامی که امید در او هست قابل آمرزش است؛ امّا وقتی امید از بین رفت دیگر، مثل یخی است که باز می‌شود، دیگر قابل آمرزش نیست! چون امید، آن ریسمانی است که بین انسان و پروردگار متّصل است، وقتی امید بریده شد آن ریسمان بریده می‌شود. مثلاً انسان در ته چاهی گرفتار است و یک ریسمان هست که انسان را به بالا می‌کشد؛ توی این چاه، مار هست، عقرب هست، افعی هست، اژدها هست، در ته این چاه آب هست، و هزار مصیبت و گرفتاری هست، ولی انسان امید به این ریسمان دارد؛ ریسمان، ریسمان نجات است و می‌گیرد بالا می‌آید. تا هنگامی که دستش به این ریسمان است، اگر هزار تا آفت هم باشد، بالاخره دستش به ریسمان است یا او را می‌کشند بالا یا خودش بالا می‌آید؛ بالاخره این ریسمان، وسیلۀ نجات است. امّا اگر ریسمان بریده شد، به مجرّد بریده شدن ریسمان، وقوع در هلاکت و آفت است. و لذا انسان ریسمان را نباید از دست بدهد.</w:t>
+        <w:t xml:space="preserve">خدا إن‌شاءاللَه همۀ ما را با امید نگه دارد؛ امید را در ما زیاد کند؛ و هرچه گناه انجام می‌دهیم ـ که اینها لازمۀ وجود و هویّت و آن تاریکی امکان ماست ـ به رحمت رحمانیّت و رحیمیّت خودش مورد آمرزش و مغفرت قرار بدهد؛ و امید ما را از آن بیشتر کند؛ ایمان ما را محکم‌تر کند؛ و با عفو کرم خودش از همۀ گناهان ما بگذرد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">این ریسمان، ریسمان فقر و گدایی است که همیشه انسان باید امیدش به خدا باشد و آن حال التجاء و تضرّع و مسکنت را از خودش دور نکند؛ غرور، عُجب، خودپسندی او را نگیرد؛ همین‌که گرفت، آن ریسمان پاره می‌شود؛ یأس که پیدا شد آن ریسمان به‌کلّی پاره می‌شود و انسان ساقط می‌شود.</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">‌اللَهمّ صلّ علیٰ محمّد و آل محمّد</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -2553,61 +2541,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="53" name="_x0000_i0157" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0157" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>