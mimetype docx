--- v2 (2026-07-04)
+++ v3 (2026-09-04)
@@ -2541,61 +2541,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="33" name="_x0000_i0087" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0087" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>