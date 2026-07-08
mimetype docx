--- v0 (2026-05-19)
+++ v1 (2026-07-08)
@@ -18,142 +18,190 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لزوم طلب واقعی برای وصول به خدا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای ابوحمزه ثمالی ـ سال 1398هـ ق، جلسۀ چهاردهم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علامه حاج سید محمدحسين حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس الله سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
@@ -3679,61 +3727,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="35" name="_x0000_i0089" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0089" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>