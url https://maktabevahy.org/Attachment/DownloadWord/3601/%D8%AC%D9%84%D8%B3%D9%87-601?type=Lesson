--- v0 (2025-10-08)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -467,147 +461,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استاد: به جهت مقام جلال و عظمت است نه زن بودن است، لذا داریم كه در حال احتضار پنج تن در آنجا می آیند و بالای سر آن شخص چه مؤمن و چه كافر حضور پیدا می كند و حضرت به راوی می فرماید كه حضرت زهرا را اسم نبرید كه مردم نمی توانند بفهمند ﴿لا یتحملون﴾ كه چطور حضرت زهرا با اینكه زن است بالای سر محتضر مرد می آید روایت از امام صادق است كه نمی فهمند. شخصی گفته بود كه می خواهی بروی پیش حضرت رضا ﴿علیه السلام﴾ بگو همشیره شما در اینجا است و زن هستند و كمكشان كنید كه دعاهایی كه ما می كنیم احتیاج به مساعدت شما دارد شما هم تأیید كنید و كمك كنید من در مجلسی بودم كه یكی از آقایان مراجع كه رساله عملیه دارد این مطلب را نقل می كردند و ما هم نگاه می كردیم، چه بگوییم؟!! آقایی كه ٧٠ یا ٨٠ سال درس همه را رفته در حوزه علمیه و بعنوان اول مقرر درس آقای بروجردی این حرفها را می زند دیگر باید گفت و علی الاسلام السلام! ببینید معارف ما به دست چه كسانی افتاده است بگویید امام رضا به خواهرش كمك كند!! اینها از ولایت و سیطره ولایت چیزی نفهمیدند، عجیب است همین افراد در كنار ضریح گریه می كنند و كسی كه او را نگاه كند می گوید چه مقامی! چه تقرب و التجایی! چه توسلی! چه بكایی! حضرت معصومه كه دیگر زن نیست الان از تأنیث و تذكیر بالاتر رفته است و گذشته است و از این بگذریم، مگر الان به شخص حضرت معصومه برمی گردد. مقام صاحب ولایت و مدیر و مدبر است شما حتی در مدینه هم بروید كنار قبر پیامبر بایستید و اعتذار كنید آنی كه در این دنیا انجام می دهد پسر اوست نه خود او از امام رضا كه بخواهید مستجاب می شود ولی نفسی كه مستجاب می كند امام زمان است هر كجا بخواهید آنی كه كار انجام می دهد امام زمان است، زمانی در مقاله ای خواندم یكی از متولیان حرم حضرت معصومه است مطلبی داشت كه نوشته بود كه من مسئله ای را تقاضا می كردم و حاجتی داشتم از امام رضا این برآورده نمی شد تا این كه رفتم و از حضرت معصومه خواستم تا اینكه برآورده شد با شخصی كه در قم است برخورد كردم حالا از مكاشفه بوده یا اطلاع داشته می گوید همه حاجات را امام رضا برآورده نمی كند به حضرت معصومه ارجاع می كند در اینجا دلیل بر این است كه باید در اینجا مطرح باشد و توسط حضرت معصومه باشد، درحالیكه هر دو اشتباه كردند بحث در مورد امام رضا و حضرت معصومه نیست بحث امام زمان است اینكه امام رضا برآورده نمی كند وبه حضرت معصومه ارجاع می دهد اولا ارجاع به حضرت معصومه معنا ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تلمیذ: ...؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استاد: نه آن به جهت جنبه مظهریت و رأفت است اینجا هم ما داریم كه اگر به مادر ما توسل پیدا كنید خدا مستجاب می كند ولی آن توسل جنبه توجه انسان است به آن حقیقتی كه آن حقیقت، حقیقت سعه و رحمت دارد ولی همان طور كه عرض كردم آن فاعلی كه انجام می دهد فقط امام زمان است و بس و كس دیگری نیست، این نفسی كه الان كار انجام می دهد نه پیامر است و نه امیر المومنین است نه حضرت زهرا و نه امام حسن عسگری بلكه امام زمان است وبس. این به خاطر توجه انسان است چون ما موجود ضعیف هستیم و چون نفس ما یك نفسی است كه صور را مختلف می بیند از نقطه نظر كیفیت توجه در ارجاع به اینها تفاوت می كند مثلا یكی را بهتر می بینم و بیشتر مأنوس هستیم این باعث می شود كه جنبه فاعلی ما تقویت شود و الا فرقی نمی كند. آنها هم همین طور است امام صادق كه اینكار را می كرد از این طرف امام صادق به عوام می گفت كه اگر من بخواهم چه می كنم، این به خاطر توجه دادن مردم است به این سمت روایات به خاطر زیارت امام رضا توجه دادن به سمت مظاهر ولایت است و باید هم باشد. اولیای خدا كه به زیارت امام رضا می روند خیال می كنید به زیارت ضریح و در و دیوار می روند؟ حقیقت امام رضا كجاست؟ این زیارت رفتن، اینها اظهار ادب است نسبت به این ساحت همان طور كه قلب انسان متصل باشد بدنش هم باید از نقطه نظر ادب جایی متوجه باشد، كجا متوجه باشد؟ همین قبور ائمه، برای چه مكه می روید مگر كعبه سنگ و خاك است كه در كوه هم هست در آنجا به مناسبت خصوصیت بدن كه بدن ولی خدا مقدس است لذا جلوات بیشتر است والّا ولایت امام رضا كه ولایت محدود نیست اطلاقی است در این اتاق ولایت امام رضا هست، چرا حال و هوای آنجا بیشتر است به خاطر خود موضوع است كه بدنش آنجا است ارتباط ظاهر و باطن اقتضای اجتلاب انوار بیشتر را در مكان می كند لذا در خود حرم قویتر است در رواقها ضعیفتر است در صحن ضعیفتر است در خیابان ضعیف می شود به جلو بیایید قوتیر می شود حال و هوای خود گنبد در جایی نیست در حالتی كه این بدن است بدن امام حسین و روح امام حسین این به خاطر همان تعلق بدن و روح این جلب بركت در آن مكان طبیعی است كه بیشتر است فرق می كند خود شما وقتی كه با بزرگان و مرحوم آقا رفت و آمد داشتید نشستن و كنار ایشان بودن و با وقتی كه در دور بود یكی بود؟ این آثاری است كه برای این تعلقات پیدا می شود خدا انسان را موجود نفسی قرار داده موجودی كه دارای تعلقات است موجودی كه دارای ربط است این خصوصیت تكوینی را انسان باید پاس بدارد به آن ارزش بدهد همین خصوصیت كه در این قرار داده است وقتی اتفاق می افتد كه انسان در مرتبه خاصی قرار می گیرد كه رفتن و نرفتن فرق ندارد كه خودش می داند. مرحوم قاضی در زمانی نشسته بود و برای او آمدن و زدن و بردن و كشتن تفاوتی نداشت این یك زمان بود و زمانی هم در روز عاشورا كنار خیابان می رفت و می ایستاد و عمامه را برداشت و می آورد جلو كسانی كه قمه می زدند بلكه به سر او بخورد دو حال است خودش قمه نمی زد چرا؟ چون از نظر شرعی نمی تواند بزند مسئله قمه زدن برای او اشكال دارد حالا اگر خورد دیگر اشكال ندارد، این چه حالی است این دو جنبه است این جنبه، جنبة جامعیت است جامعیت بقا كه اقتضای این حالت را می كند آن جور باشیم یك تكلیف است این جور باشیم تكلیف فرق می كند خصوصیات فرق می كند و حال و هوای انسان فرق می كند، وضعیت انسان در حال انسان در ابتهال و التجاء در افراد متفاوت است آقای حداد كه به زیارت امام رضا می رفتند مثل ما كه نبودند ما فقط ضریح می بینم وطلا و نقره می بینم آنها كه می رفتند و امام زمان می دیدند نه اینكه فقط منحصر كنند توجه خود را فقط به خود شكل امام رضا، امام رضا شكل ندارد ولایت امام رضا محدود نیست، ولایت امام رضا ولایت اطلاقی است از اول خدائیت خدا بوده وتا آخر هم خواهد بود محدود به زیر قبه نیست منتهی از نظر توجه ظاهر كه الان این روح در این بدن قرار دارد در مقام توجه می آید به زیارت این بدن كه از این بدن هم متأثر شود و متبرك شود و الا آن آقای حداد در خود گنبد امام رضا، امام زمان را می دیدند نه امام زمان ظاهری را با صورت آن ولایت را احساس می كردند، این یكی از ظلمهایی است كه توسط ما بر حضرت رفته است و ما نتوانستیم مردم را نسبت به این قضیه آشنا كنیم فقط یك نیمه شعبان و مجلسی درست كنید وحالا هم كه اسمش را می گذارند" دكترین مهدویت" روزی این قضیه را به مرحوم آقا گفتم كه من خیال می كنم كه در این مسائل در این اوضاع آن چیزی كه ظلم به آن رفته است در تمام این رفت و آمدها و جریانات حضرت است فرمودند بله همین طور است مظلوم واقع شدند هر غلطی می كنیم می گوییم امام زمان اداره می كند هر كاری كه می كند می اندازد گردن امام زمان، امام زمان مگر فقط ایران را اداره می كند؟ همه جا را اداره می كند، امام زمان آمریكا را هم اداره می كند اگر قرار به اداره هست، فقط ایران كه نیست همه جا است اگر ایران را اداره كند كه وای بحال امام زمان وخدا بداد ما برسد ازدست این امام زمان!! گوشت كیلویی ١٨ تومان شده كیلویی ١٠، ٠٠٠ تومان! كار به كجا رسیده! باید برویم به امام زمان مدیریت یاد بدهیم!! مرحوم آقا یكروز در بیمارستان بودند فردی مراجعه كرده بود و یك دعایی وحمدی می خواست بخوانند، فرمودند: می خوانیم ولی شاید یكطرفه بشود، گفته بود منظور ما هم همین است، خوب خواندند و فرمودند هنوز از درب بیرون نیامده بودیم كه صدای شیون بلند شد انگار عزرائیل منتظر بود مرحوم آقا حمد بخوانند. اولیای خدا كه حمد می خوانند چون طرف آمادگی ندارد اشتیاق را می برد وقتی اشتیاق رفت آماده می شود و می رود.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -868,61 +862,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="14" name="_x0000_i0014" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="31" name="_x0000_i0031" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0014" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0031" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5040,56 +5034,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5098,51 +5091,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5367,51 +5360,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6186,51 +6179,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6300,72 +6293,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6575,62 +6571,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6690,250 +6688,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7010,50 +7037,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7502,120 +7541,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>