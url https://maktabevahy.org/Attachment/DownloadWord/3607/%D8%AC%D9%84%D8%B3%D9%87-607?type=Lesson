--- v0 (2025-11-05)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذباللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -474,147 +468,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> حالا گاهی اوقات وقتی قرار است اسامی عوض بشود گفت آقا با سكوت كمر آمریكا را شكستیم، گفتم ای كاش از اول می‌شكستی اگر قرار است با سكوت كمربشكنید در آن قضیه حج مكه وقتی زدند آن بندگان خدا را كشتند و مردم را قصابی كردند مرحوم آقا رفته بودند وقتی آمدند به ما گفتند قصابی كردند بعد دیگر چندسال راه بسته شد و اولین سالی كه راه باز شد همان سالی بود كه ما رفتیم و ما اخوی و دوسه نفر دیگر رفتیم آنها هم آماده بودند ما كه هنوز توی خیمه ها نشسته بودیم البته غیراز ما همه هم نشسته بودند فقط یك ده یا بیست نفر رفته بودند بالاخره آدم نمی‌تواند عقلش را دست هر كسی بسپارد، دنیا حساب و كتاب دارد، بعد اینها رفته بودند وآنها هم مجهز، مجهز كه اگر صدایتان دربیاید، تهدید كرده بودند شوخی نداریم و اینها هم هیچ نگفتند بعد آنوقت مطرح شد كه ما با سكوت پدر همه دنیا و آمریكا و انگلیس را درآوردیم، گفتیم خوب خدا خیرتان بدهد چقدر خوب است همیشه با همین سكوت كمرها را بشكنید و قطعه قطعه كنید اگر از اول همینطور بود این مسائل هم نبود. خودمان می‌آئیم می‌بُریم و می‌دوزیم هركاری بخواهیم می‌كنیم روایات را هم اینطوری تعبیر می‌كنیم وقتی صلح امام حسن می‌شود، بسیار خوب این هم مبارزه منفی است! آقاجان، امام حسن با آن شرایط نتوانست، رودربایستی هم نداریم، همه فرار كردند، همه فرار كردند و در رفتند و لشكر متلاشی شد و امام حسن نتوانست همانطوری كه امیرالمؤمنین نتوانست، امیرالمؤمنین چرا قبول كرد واز جنگ صفین را برگشت؟ به چه دلیل شرعی معاویه را رها كرد؟ فرستاد دنبال مالك اشتر اگر می‌خواهی علی را زنده ببینی برگرد خوب اگر ما بودیم چه می‌گفتیم؟ خوب علی هم كشته بشود چه عیبی دارد معاویه كشته بشود علی هم در راه خدا شهید شود، شهادت است دیگر اصلا نباید حضرت به مالك بگوید برگرد، مالك باید بگوید خوب تو هم بمیر فقط ما بمیریم! حالا حضرت بگوید برنگرد بگذار من را بكشند، حضرت می‌خواهد این را بگوید آقا این مردم علی را نمی‌خواهند، بگوید امام حسن می‌خواهد این را بگوید این مردم مرا نمی‌خواهند اگر مرا می‌خواستند فرار نمی‌كردند حالا من جانم را فدای چه بكنم؟ فدای مردمی كه شب با من بیعت كردند وصبح در رفتند فدای اینها می‌خواهم بكنم! در قضیه امام حسین اصلا اصل دین داشت می‌رفت بالا اصل قضیه یعنی آبروریزی كه داشت می‌شد دیگر ظاهر به جایی رسیده بود كه در ظاهر آمده بودند خراب كرده بودند آنجا خوب حضرت سیدالشهدا مساله‌اش فرق می‌كرد ولی اگر امام حسن شهید می شد آب از آب تكان نمی‌خورد صاف امام حسن را می‌كشتند معاویه هم می‌آمد و خطبه می‌خواند می‌گفت ما با ایشان هیچ كاری نداریم یك تشییع جنازه مفصلی هم برای امام حسن می‌گفت و یك مجلس منبری و ختمی هم می‌گرفت شروع می‌كرد این حسن بن علی نوه رسول خدا و گریه هم می كردند و خودش هم گریه می‌كرد، معاویه از این كارها بلد بود از من و شما بیشتر بلد بود یك مجلس ختمی می‌گرفت و گریه می‌كرد و مثل باران برای چه از بین بردند؟ و آن عایشه كه دشمن شماره یك عثمان بود كه می‌گفت اقتلوه فقد كفر، آن بعد از كشتن عثمان راه افتاد به خون‌خواهی و امیرالمؤمنین را قاتل معرفی كرد اینها اینطوری بودند. ـ البته الان كه ام المومنین شده و رضی اللَه عنها دیگر خیلی عالی شده مثل اینكه همه چیز دارد حل می شود ـ می‌آمد این كار را می‌كرد و بعد هم می‌گفت آقاجان نماز بخوانیم برایتان قاضی می‌گذارم برایتان امام جماعت می‌گذارم، برایتان مساله گو می‌گذارم، حجتان را هم بروید، همه كارتان را بكنید هرچه هم معاویه گفت بكنید ما می‌خواستیم به ریاست برسیم، ـ لنتأ مّر علیكم ـ و رسیدیم، معاویه خیلی مكار بود. لذا امام حسن چاره‌ای نداشت، می گویند: نخیر امام حسن صلحش هم سیاست بود و یك نوع جنگ بود یك نوع مبارزه درونی بود وقتی نمی‌توانند بفهمد وهزم كند، اصلا امام انگار نباید بنشیند این یك چیزی است امام نباید بنشیند خدا به امام تكلیف كرده كه همیشه بایستد اگر دو دقیقه بنشیند می‌گوید بلند شو چرا خوابیدی؟ راه برو، بدو! یك طرز فكر این است كه امام نباید بنشیند، آقا اصلا می‌خواهم یك ساعت بنشینم یك چای بخورم كیف كنم، نخیر این ساعت را هم باید بدوی جداً یك طرز فكری است كه هنوز در خیلی‌ها هست. اصلاچه مصیبتی است این امام حسن دارد كه هزاروچهارصد سال گذشته هر كه منبر می‌رود باید از امام حسن دفاع كند كه این صلحش چه بوده است؟ یكی نمی‌آید بگوید صلح و جنگ بدست امام است اصلا به ما ارتباط ندارد تمام شد. همه اش باید یك جوری توجیه كرد، این امام حسن انگار یك گناهی كرده هزاروچهارصدسال هی ما می‌آئیم می‌گوییم بخاطر این صلح كرد و بخاطر آن صلح كرد آقا اصلا نمی‌خواهم بجنگم چه می‌گویید؟ تو امامی یا من؟ اصلا این مظلومیت است ولی امام حسین اسمش كه می‌آید وسط، شانس آورده یعنی هرچی به سرش آمد دیگر لازم نیست كسی دفاع كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و بخاطر همین مظلومیت است كه ظهورش در میان مردم به نحوی است كه اگر می‌آمد خود مردم اعتراض می‌كردنند. یكی از آقایان می‌گفت اتفاقا الان در قم است می‌گفت من نجف كه بودم در مجلسی فردی از ایران آمده بود در آنجا و در آن مجلسی كه علما و اینها بودند اصلا اعتراض می كرد و می‌گفت من در این كار امام حسن اشكال دارم صریحا می‌گفت، می‌گفت ایشان حق نداشتند با معاویه صلح كنند، با این جسارت صحبت می‌كرد می‌گفت این جریان بود تا اینكه جریان آقای حكیم پیش آمد ـ حالا خدا خواست متنبه‌اش كند ـ در زمان عبدالسلام عارف كه جریان آقای حكیم پیش آمد آقای حكیم در یك وضعیتی قرار گرفته بود از نظر، تبلیغات حزب بعث و از نظر سیطره بر افكار عمومی و از نظر بروز و ظهور بعضی از مواضع منفی كه مورد من حیث المجموع قبول مردم نبود وضعیتی پیش آمد كه اگر آقای حكیم را می‌كشتند آب از آب تكان نمی‌خورد هیچ قضیه‌ای اتفاق نمی‌افتد می‌گفت رفتیم پیش آقای حكیم، گفتیم شما چرا راجع به آقای عبدالسلام اقدام نمی‌كنید؟ ایشان گفتند اگر الان انجام بدهم به صلاح است؟ خودشان گفتند كه آقا دست نزنید الان هیچ فایده‌ای ندارد غیراز اینكه یك سیدی كشته می‌شود ودیگر هیچ، بعد هم یعنی جریانات و تبلیغات و اذهان افراد به نحوی بودو آنچنان آماده شده بود برای اینكه آقای حكیم را بكشند و بروند پی كارش. می‌گفت آنجا همان شخصی كه به امام حسن گیر می داد، آمد توبه كرد آن شب گفت الان فهمیدم كه چرا امام حسن هم صلح كردند، آن وقت خدا می‌خواست این را متوجه بكند این هم در یك همچین شرایطی قرار گرفته بود واقعا اگر معاویه امام حسن را می‌كشت هیچ اتفاقی نمی‌افتاد حالا مردم یك مقدار گریه می‌كردند و تمام می‌شد. در جلد سوم احتمالا توضیح می‌دهم و قضیه می‌رسد كه خیلی فرق است. مشكل ما این است كه ما احكام شرع را جدای از احاطه و استیلاء ولایت پذیرفتیم یعنی در مساله شرع دوچیز در اینجا مورد توجه باید قرار بگیرد یكی مساله ولایت، ولایت امام علیه‌السلام كه ولایت معصوم است كه ﴿ما نودی بشیء مثل ما نودی بالولایه﴾ این یك مساله، مساله دیگر احكام ظاهری است صلاه و صوم و زكات و حج و امر به معروف و نهی از منكر و سایر مسائل اینها احكام ظاهر، ما آمدیم احكام ظاهر را گرفتیم وولایت را در جنب آن به عنوان یك نحوه فقط تعلق و ربط قبول كردیم نه بیشتر و در اینجا گیر افتادیم یعنی فرق بین خود و بین اهل تسنن را ما در این می‌دانیم در حالیكه اهل تسنن همین احكام را دارند آنها هم امر به معروف دارند آن هم نهی از منكر دارند حالا اهل تسنن سازمانهای امر به معروف و نهی از منكر ندارند؟ این طرف و آن طرف دارند دیگر، مامورین نهی ازمنكر دارند امر به معروف دارند حج هم دارند خوب البته بعضی از مسائل را با هم اختلاف داریم فرض كنید ما رمی جمرات را بعد از زوال انجام می‌دهیم و اهل تسنن صبح تا ظهر انجام می‌دهند حالا خوب آنها انجام می‌دهند ساعتش با ما فرق می‌كند تفاوتی كه ندارد ساعتش فرق می‌كند آنها هم نمازشان روبه قبله است ما هم نمازمان روبه قبله است حالا ما دست را روی پا می‌گذاریم و آنها دست را روی شكمشان می‌گذارند بالاخره همه چیز آنها شكمشان است این را عمر درآورد. از نظر احكام ظاهر فرق چندانی ندارد منتهی آنها مساله ولایت را اصلا قبول ندارند ومی گویند این یك چیزهایی است كه شیعه درآورده است ما ولایت نداریم و فقط حاكم داریم خلیفه بعد از رسول خدا این خلفای راشدین است و بعد از آنها هم این خلفا بودند و الان هم كه حاكمشان همان امیر و متولی است ولی ما نه، ما فقط تنها هنرمان این بود كه آمدیم یك امام زمان را در كنار این قرار دادیم یك امام زمانی كه هیچ كار هم ازاو برنمی‌آید رفته در یك جایی كه اصلا نه ازاو خبری هست این فقط اعتقاد وعقد قلبی، فقط عقد قلبی برای اینكه این امام، امام دوازدهم است و موجود است و بعد هم ظهور پیدا می‌كند به همین مقدار مصحح اعمال و احكام ظاهری است و نه بیشتر آنوقت در اینجا گیر می‌كنیم یعنی وقتی كه ما ولایت را متصرف در امور خود ندانیم و او را صاحب اختیار ندانیم و او را ولی و صاحب اراده خود و اقرب الینا من حبل الورید ندانیم آن وقت در اینجا گیر می‌كنیم شروع می‌كنیم طبق احكام ظاهری وطبق مدركات خودمان‌می‌رویم امام زمان را هم در اینها در كنار مساله قرار می‌دهیم و هست و دارد ما را هم می‌بیند و دارد زندگی خودش را می‌كند و ما هم داریم زندگی خودمان را می‌كنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولی اگر آمدیم گفتیم این احكام ظاهر باید در زیر ولایت و تصرف امام باشد كه هست كه آن احكام ظاهری ممضی است كه در تحت تصرف امام باشد و از آنجا به ما القا بشود صلّوا اذا أمرتكم باشد وقتی امام زمان بگوید أمرتكم صلّوا اذا لأ نامركم لا تصلّوا اذا أمرتكم صوموا واذا لا نأمركم لا تصوموا و امثال ذلك اگر باشد آن موقع شریعت، شریعت خواهد بودو آن زمان كه این احكام سرجایش هست ولی این احكام در تحت ولایت امام باید شكل بگیرد این می‌شود ما نودی بشئی مثل ما نودی بالولایه نه اینكه قبول دارد فرض كنید كه امام زمان هست خوب با اهل تسنن چه فرقی داریم؟ آنها می‌گویند نداریم ما می‌گوئیم داریم از نظر اعتقاد بین ما و آنها فرقی نیست آنها می‌گویند امام زمان وجود نداردبلكه اهل تسنن اعتقاد دارند كه در زمان ظهور آن مهدی موعود متوّلد می‌شود در ظهور حضرت آنها هم قبول دارند منتهی ما می‌گوییم بوده و هست در یك چنین سنی هست و در یك وضعیتی است و در دنیا هم رفت و آمد می‌كند منتهی ما خبر نداریم ممكن است در همین مدرسه هم باشد منتهی ما اطلاع نداریم از نقطه‌نظر عملی بین ما و بین آنها چه فرقی هست؟ هیچ فرقی نیست. ما كجایمان به امام زمان متصل شد؟ ماكی به امام زمان متصل شدیم تا دستور بگیریم؟ این اشكال اینجاست در یك همچنین طرز تفكری آن وقت دیگر خود این احكام ظاهر خودشان موضوعیت پیدا می‌كنند در قبال ولایت موضوعیت پیدا می‌كنند لذا دیگر سرخود هرچه بخواهیم انجام می‌دهیم امام زمان غائب است، ولی اگر نه آمدیم و خود را در تحت ولایت قرار دادیم آن هم می‌داند چكار كند آن هم می‌داند چطوری تصرف كند آن امام است مثل من كه نیست آن هم می‌داند چطوری تصرف كند آن هم می‌داند چطوری القاء مفاهیم و معانی و فتح طرق و سدّ ابواب كند از یك طرف راهها را باز كند از یك طرف بعضی از راهها را ببندد از یك طرف چه معنایی را القا كند. لذا از نقطه‌نظر ظاهر ما خیلی با سنی‌ها فرقی و تفاوتی نداریم.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -875,61 +869,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="51" name="_x0000_i0051" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0051" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5047,56 +5041,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5105,51 +5098,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5374,51 +5367,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6193,51 +6186,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6307,72 +6300,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6582,62 +6578,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6697,250 +6695,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7017,50 +7044,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7509,120 +7548,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>