--- v0 (2025-11-04)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذباللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -268,147 +262,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در مورد احرام خوب انسان باید بداند چه احرامی ببندد شتر می‌خواهد همراه خودش ببرد باید نیت قران كند عمره مفرده می‌خواهد بجا بیاورد باید نیت افراد كند تمتع می‌خواهد انجام بدهد بعدش حج می‌خواهد انجام بدهد بالاخره نیت تمتع لازم است در موقع لبیك بالاخره چه كار می‌خواهی بكنی؟ این احرامی كه الان داری می‌بندی می‌خواهی با آن طواف نساء و صلاه طواف نساء بكنی یا نه؟ خصوص تمتع نمی شود اصلا نمی توانی نیت تمتع انجام بدهی اگرمی‌خواهی مفرده باشد مثل اینكه شما بخواهید بروید عمره مفرده بگوئید می‌خواهم تمتع انجام بدهم خوب نمی‌شود شما كه می‌خواهی تمتع انجام بدهی دیگر آن را ندارد لذا اصلا باطل می‌شود اصلا بطور كلی احرام باطل است لذا این مساله در اینجا است كه امیرالمومنین در آن موقع چه نیتی را از این نیت‌های ثلاثه در ذهن خودش برای عقد احرام خطور داد؟ افراد بود تمتع بود یا قِران كدام از اینها بود؟ البته قران كه برای اهل مكه است عمره ندارد عمره‌اش مفرده است بعد است به سمت عرفات است بالاخره یا مفرده بود یا تمتع بود در حالی كه حضرت می‌گوید هیچكدام نیت من همان نیت شما بود این نیت را خدا از امیرالمؤمنین قبول كرد بدون اینكه حضرت نیت افراد داشته باشد یا نیت تمتع این چرا؟ چرا از ما قبول نمی‌كند و از او قبول می‌كند چون نفسش با پیغمبر یكی بود و پیغمبر وقتی كه آن نیت را بست همان نیت به حساب امیرالمومنین بخاطر اتحاد در نفس گذاشته شد خوب لازم هم نیست بداند چه است می‌آید می‌آید می‌آید تا می‌رسد به پیغمبر خوب الان بنده یا رسول اللَه چكار كنم بالاخره به حساب تمتع بگذارم یا افراد بگذارم خوب حالا از این به بعد تكلیفمان را فهمیدیم یا اگر از پیغمبر سوال نمی‌كرد باز خود آن اتحاد او را سوق می‌داد به همان حركتی كه آن حركت را رسول خدا می‌كند سوق می‌داد به همان سمت و به همان سو لازم نبود برود از پیغمبر سوال بكند مثلا حالا چكار كنم می گوید الان باید اینكار را انجام بدهد پس رسول اللَه این كار را كرده است الان نباید این كار را انجام بدهد ندیدن هم مثل ندیدن ما نیست كه هزار شك و شبهه باشد حق است كه برای او ظهور پیدا می‌كند حق را می‌بیند نه آن دیدن ما به درد عمه‌مان می‌خورد عمه و خالمه‌مان، مادربزرگهایمان كه به رحمت خدا رفته‌اند آن به درد آنها می‌خورد دیدن آنها دیدن حق و واقع است دیدن ما دیدن شك است آقا من خیال كردم تو غلط كردی خیال كردی آقا اینطور من حدس زدم كه نظر حضرت آقا اینطور است تو بیخود كردی حدس زدی كی به تو گفت مگر حدس حجت است مگر ظن حجت است كی گفته؟ چرا نرفتی یقین پیدا بكنی؟ خیال كردم به نظرم، نظر مرحوم آقا اینطور بود بیخود كردی. من یك دفعه رفتم پیش مرحوم آقا گفتم یكی از افراد می‌گویند كه نظر شما در فلان قضیه این است حالا دیگر اسم نمی برم شاید مشخص بشود در فلان قضیه ایشان یك دفعه عصبانی شدند داشتند قبایشان را درمی‌آوردند گفتند غلط كرده است اینها به چه حقی بلند می‌شوند می‌آیند هر غلطی را به من نسبت می‌دهند نخیر نظر من این است. صدوهشتاد درجه خلاف، وقتی گفت طرف بلند می‌شود می‌آید صاف و پوست‌كنده در روز روشن جلوی آقا می‌گوید نظر شما این است حالا شما ببینید بعد از فوت پدر ما چه چیزهایی در خواهد آمد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آن كه در روز روشن و جلوی پدرمان می‌گویند نظر شما این است كه ایشان اینجوری عصبانی می‌شوند گفتند غلط كرده گفته مثلا گفته فلان، دیگر آقا رفته و دستش هم از دنیا كوتاه شده دیگر حالا بیا حضرت آقا شنیدم از مرحوم آقا اینطور بود با آقا سوال می‌كردیم دیگر بیا و كلیله و دمنه هایی بده بیرون برای اینكه چه؟ برای اینكه یك دروغ، واقعاً دروغ است به خدا به پیغمبر به این حضرت معصومه دروغ است واللَه ما با كسی دشمنی نداریم من نمی‌فهمم من دشمنی ندارم بیایم خلافش را بگوئیم اگر قرار بود من پسر دوم آقا هستم من اولی هستم به اینكه مطالب را بدانم دیگر حالا انشاءاللَه تتمه‌اش برای فردا و این یكی از مواردی است كه اصلا خدا این قضیه را پیش آورده برای اینكه اهل معنا بفهمند همین قضیه امیرالمومنین را با چیز یك دفعه از مرحوم آقا شنیدم كه ایشان فرمودند این اسراری است كه از اسرار ولایت است در اینجا افشا شده است اسرار ولایتی كه افشا شده است یكی اینجاست ایشان فرمودند چندجا افشا شده است و منتهی اهل معنا باید بگیرند و مساله را بفهمند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> كدام یك از اصحاب پیغمبر و افراد دیگر را ما سراغ داریم یك همچنین مساله‌ای به همین نحو اگر هم بوده مثلا نسبت به سلمان آنها صدایش را درنمی‌آوردند بخاطر اینكه حفظ ولایت بشود آنها صدایش را درنمی‌آوردند.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -669,61 +663,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="8" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="53" name="_x0000_i0053" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0053" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4841,56 +4835,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -4899,51 +4892,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5168,51 +5161,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -5987,51 +5980,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6101,72 +6094,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6376,62 +6372,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6491,250 +6489,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6811,50 +6838,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7303,120 +7342,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>