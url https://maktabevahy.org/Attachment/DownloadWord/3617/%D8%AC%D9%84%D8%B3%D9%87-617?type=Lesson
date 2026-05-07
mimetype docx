--- v0 (2026-01-22)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذباللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -208,152 +202,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> دكتر توسلی پزشك معالج و جراح مرحوم آقا، كه رئیس بخش جراحی قائم در مشهد بود آن وقتی كه مرحوم آقا از دنیا رفته بود آمده بود پیش من با من هم خیلی ارتباط داشت و علاقه داشت الان چند سالی است او را ندیده ام چون رفت و آمدی نیست. سالی یك ماه می‌آید دوماه می‌آید آن هم من نیستم چند سالی است ندیدم، نشسته بود كنار من و داشت همینطور گریه می‌كرد خوب اینها افراد بی حساب و كتابی نبودند بالاخره آدم‌های خوب نمازخوان و مسلمان هستند، آمد یك حرفی به من زد گفت فلانی من همه این آخوندها را دیدم دیگر با وجود رفتن پدرت من در ایران نمی‌توانم زندگی كنم همینطور گریه می‌كرد بنده‌خدا و می‌گفت، گفتم بابایمان رفته خدایش كه نرفته گفت نه من دیگر نمی‌توانم، من دیگر نمی‌توانم این وضع را، تنها حرفش این بود تنها امید من در این مملكت پدر تو بود و بس، آن هم كه رفت! این آدم از كوه و غار درنیامده مسائلی برای من تعریف كرد كه من تابحال جرات نكردم برای كسی تعریف كنم. همه را دیده اینگونه افراد طبعا با خیلی‌ها ارتباط دارند با خیلی از افراد ارتباط دارند و اتفاقا افراد در این موقع خوب خودشان را نشان می‌دهند یكی در وقت تنگدستی و یكی در وقت بیماری، در وقت بیماری است كه شخص هرچه در دلش است می‌ریزد بیرون وقتی سالم است آقا سلام‌علیكم مرحمت عالی زیاد خیلی هم خودش را نگاه می‌دارد خیلی مواظبت می‌كند یك وقت خطایی ازاو سر نزند ولی وقتی مریض می‌شود آن هم یك مرضی كه یك مقدار دچار شك بشود دیگر چه؟ دیگر آن شخصیتش را دیگر می‌ریزد بیرون می‌گفت پدر تو سلامت و مرض برایش فرقی نمی‌كرد! عجب آدم بافهمی، ما خیال می‌كنیم فقط خودمان در این دنیا عاقلیم بقیه كاه می‌خورند نه آقاجان بقیه كاه نمی‌خورند خیلی هم خوب می‌فهمند گفت پدر شما مرض و سلامتی برایش یكسان بود اصلا تعجب كردم چقدر اینها نكته‌بین هستند و چقدر نكته‌سنج هستند و چقدر استقامت نفسی افراد را در این گونه موارد تشخیص می دهند كه نفس چقدر باید مستقیم باشد در مسیرش، در جایی كه از هر طرف به مرحوم آقا پیشنهاد می‌شد كه مجرای لوله صفری به روده، مجرای كلودیك برای اینكه سنگ گیر كرده بود برای این بلند شوند بروند ژاپن كه با این وسایل شبیه آندوسكوپی دربیاورند. بلند شوند بروند انگلیس و آنجا بروند از هر طرف هر كدام، من بودم دیگر در بیمارستان غش‌غش می‌خندیدند و می‌گفتند كه البته بعضی از این قوم و خویش‌ها با آقا شوخی می‌كردند یكی می‌گفت كه فلانی آقا دایی می‌گفت الان هست آقا دایی لندن خیلی خوب است خودم با شما می‌آیم آنجا پرستارهای خوشگل و موشگل دارد گفتم مبارك خودت باشد برو سلام ما را هم به آنها برسان مبارك خودت باشد، درست شد حالا همین افراد با یك درد چشم بلند می‌شود می‌رود آنجا بله، به مشورت پزشك و به توصیه پزشك معالج، حالا پزشك معالج كیست؟ دختر عمه‌اش است پسر عمه‌اش است بلند شو برو بفرما توصیه شده و راست هم می‌گوید توصیه كرده بلند شو برو وقتی پول، پول بادآورده باشد كار به توصیه ندارد تو پول را از خیار و چغندرفروش نرفتی بگذاری توی جیبت كه حالا با توصیه پزشك معالج بروی آنجا، درست حالا این از كجا آمده و بعد نخیر ایشان اصلا پول خرج نمی‌فرمودند و از گرسنگی شده بودند صدوبیست كیلو، درست اینها چیست؟ اینها همه بازی دادن است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقتی رسول خدا می‌فرماید كسی كه روز بعدش از روز قبلش بدتر باشد ملعون است بلند شویم بیاییم به خودمان برسیم ببینیم حال قبلمان چه بود الان چیست؟ قبلًا به دنیا چقدر توجه داشتیم و الان چقدر توجه داریم؟ اینها همه‌اش بخاطر اینكه مسیری را كه انتخاب كردیم در ظرفیت و در محدوده تربیت نبوده این همین است درس خواندیم در غیر از محدوده! خیال كردیم درس فقط همین اسفار است تمام شد اسفار خواندیم و دیگر ملك دنیا و آخرت را متصرف شدیم فقه خواندیم هر كسی كه لمعه و چیز و اینها بخواند دیگر مساله تمام است دو صفحه مكاسب شیخ انصاری خواندیم خیال كردیم از طرف چین برمی‌گردیم نه آقا این خبرها نیست هرچیزی كه در مسیر تربیت قرار نگیرد كسب باشد بدون تهذیب، اشتغالات امروزی باشد علوم تجربی بدون تهذیب، معارف اسلام باشد بدون تهذیب، اینها همه‌اش چیست؟ گفتم به شما در همین مدرسه فیضیه همین جا كه دارید تماشا می‌كنید مرحوم آقا شیخ محمدعلی اراكی نماز جماعت می‌خواندند وقتی من خواستم بیایم قم گفتم نماز چه كسی بروم ایشان گفتند برو مدرسه فیضیه نماز حاج شیخ محمد علی اراكی، ما هم می‌آمدیم عصرها اینجا ما می‌آمدیم اینجا اول می‌رفتیم حرم مثل الان نبودیم كه هفته‌ای یك بار هم نرویم می‌رفتیم حرم و زیارت می‌كردیم و بعد می‌آمدیم اینجا و نماز را می‌خواندیم و بعد از نماز هم می‌رفتیم حجره این كار هر روز ما بود در همین مدرسه فیضیه مرحوم حاج شیخ محمدعلی اراكی نماز می‌خواندند و طلبه‌ها دوتا دوتا دور مدرسه می‌چرخیدند موقع نماز و خیلی سروصدا می‌كردند و گاهی دعوا می‌شد می‌گفتند آقا نماز شركت نمی‌كنید اقلا حرف نزنید! جلوی حاج شیخ محمدعلی اراكی كه در فیضیه نماز می‌خواند اینها می‌رفتند حرف می‌زدند با همین چشمهایم می‌دیدم توجه كردید كه موجب اعتراض اینها بود حالا این درسی كه این دارد می‌خواند كه این درسها به كمرش بزند كه موقع نماز بلند شود آن هم مرحوم آقای حاج شیخ محمدعلی اراكی با این وجاهت و با این تقوا خیلی آدم متقی بود مرحوم اراكی آدم بی‌نفس و بی‌هوایی بود مرحوم آقای اراكی آدم درس‌خوانده‌ای هم بود خود من هم شركت می‌كردم آن موقع ما لمعه می‌خواندیم ولی درس خارج هم شركت می‌كردیم لذا از شاگردان ایشان بودیم هیچی نمی‌فهمیدیم شاگرد حاج محمدعلی اراكی هستیم بدانید این را آنجا شركت می‌كردیم در درس ایشان البته پنج دقیقه آخر، ده‌دقیقه آخر درست. اینها می‌رفتند آنجا آن وقت من نشستم دارم نماز می‌خوانم یكی از آقایانی كه الان اسمش را نمی‌برم و الان معروف است كنار من نشسته حالا در حال تشهد با انگشت دستش كمر مرا راست می‌كند بابا تشهدت را بخوان تو به كمر من چكار داری وسط نماز؟ آن قال الصادق و قال الباقر به تو یاد داده كه مسئول كمر بنده باشی؟ كمر و بالا كمر و دیگر عرض كنم حضورتان بله دوباره بالاخره ما یك چیزیمان می‌شد دوباره دست آقا از پشت ما را راست می‌كرد حالا خوب است دستش را می‌آورد دوباره سه دفعه در تشهد من هی اینجوری می‌كردم هی ما را اینجوری می‌كرد به او گفتم آقا شما در نماز مسول كمر بنده هستید! حالا ایشان از یكی از معروفین و ارباب فتوا، بفرما این چه نمازی است؟ در مسیر تهذیب قرار نگرفته اینها، یك علامه طباطبایی می‌خواهد تا راه و چاه را نشان بدهد وضعیت آدم را نشان بدهد این كاری كه می‌كنی غلط است اینقدر كه مطالعه می‌كنی غلط است نباید اینقدر مطالعه كنی باید اینقدر نكنی این یك ساعت را باید برای خودت بگذاری بلند شو برو یك گوشه بشین مرحوم قاضی را می‌خواهد كه بجای هی مطالعه كردن حالا نه آنهایی كه وقتشان را به بطالت می‌گذرانند و هر هر و كركر و شب تا صبح اینها كار نداریم آنها كه اصلا هیچ، نه آنها كه اصلا مطالعه می‌كنند اهل مطالعه و كتاب و دفتر هستند مرحوم قاضی می‌گفت كه چرا انسان باید اینقدر به این مطالب درسی و اینها بپردازد اینها یك حدی دارد وقتی انسان از این مطالب پرداخت باید برود به خودش برسد باید بروی در قبرستان، آن طلبه‌ای بعد از درس بلند می‌شود می‌روی در قبرستان آن می‌آید این درس و معنویتش را و روحانیت این درس را در وجود خودش تثبیت می‌كند حالا اگر نه اینطور نباشد مساله جور دیگری خواهد شد دیگر مسائل می‌رود در نقل و انتقالها و در نقد و انتقادها و تمام فكر آدم خوب من هم یك وقت در این مایه‌ها بودم چه اشكالی بكنم كه دقیقتر باشد چطور بپیچانم چطور مچ استاد را بگیرم از این قرمه‌سبزیها در كله ما هم بوده بروم شب بجای اینكه درس یك ساعت مطالعش باشد چهارساعت مطالعه می‌كردم تا فردا مچ استاد را بگیرم نه اینكه نگرفتم می‌گرفتم خوب ثم ماذا؟ حالا چی شد ثم ماذا؟ هان چی شد؟ چه هنری كردیم چكار كردیم؟ كه فكر یك طلبه این باشد چطوری بیاید این مشكل را حل كند و چطوری بر این مطلب نقد وارد كند این بشود تمام ذهن یك طلبه این درست است؟ كه من بیایم درس را فلان مطلب را حل كرده باشم اسمم بپیچد كه فلانی فلان مطلب را حل كرده است بپیچد كه این حل شده، همه‌اش دنیا است همه‌اش اینها كثرات است! كثرات انواع مختلفی دارد یك قسمش دنیا است دنیا یعنی همه دنیا یك قسمش پول است یك قسمش زن است یك قسمش رفیق است یك قسمش همین تكیفات و مسائل است یك قسمش هم چیست؟ شهرت و سمعه و ریا و شؤونات و جلب شؤونات و امثال ذلك اینها همه چیست؟ اینها همه كثرات است منتهی و به این كیفیت به این نحو خوب این هم اسفار امروز.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در یك سفری یكی از افراد معروفین آمده بود به مشهد و این مریض شده بود و كسالت قلبی هم داشته الان باید حیات داشته باشد بعد ظرف چند روز این مریض می‌شود و نصف شب تماس می‌گیرند با یك دكتر قلب و آن دكتر هم پزشك مرحوم آقا بوده كه من فلانی هستم و به اسم تهرانی اصلا یك همچین اسمی ندارد بنده خدا یك اسم دیگری دارد من تهرانی هستم و الان مریض شدم و آن هم بلند می شود از منزلش می‌رود در بیمارستان و درمانگاه و وقتی می‌رود در آنجا حالا مثلا دكتر خوابیده یك دفعه نگاه می‌كند می‌بیند این اصلا شیخ است سید نیست ناراحت می‌شود. ها این دكتر نمی‌توانسته برود از خواب بیدار می‌شود و به آن دستیارش می‌گوید شما برو بیمارستان و خلاصه بررسی كن من می‌آیم در همان موقع تماس می‌گیرد با یكی از رفقا كه ایشان پزشك است و می‌گوید كه آقای تهرانی مساله برایشان پیش آمده الان تماس گرفتند می‌گوید كه نه من با ایشان بودم اتفاقا امروز و مشكلی نداشت. و شما كه می‌شناسید ایشان اینطور نیست كه اگر یك وقت مسأله‌ای بشود تلفن بكند بگوید بیایید منزل، گفته بود كه شما ایشان را می‌شناسید اهل این حرفها نیست ایشان با من تماس می‌گیرد گفتم نه آقا خبری نیست حالا نصف شب است دیروقت و از نصف شب گذشته بود ولی آن شب می‌فرستد معاونش را و بررسی می‌كند و خلاصه حالا مشكلش حل می‌شود وقتی كه او می‌آید پیش مرحوم آقا آن شخص پزشك اصلی خوب می‌فهمد قضیه چیست و خیلی متاثر می‌شود از این رفتار اینگونه خوب حالا هر چیزی یك راهی دارد دلیلی ندارد كه بخواهد بیاید و به این كیفیت بخواهد بیان كند بعد كه آن شخص رفیق كه از دوستانمان است می‌آید پیش مرحوم آقا و می‌گوید حالا عیب ندارد و این شخص را چند روز مشهد است برویم سراغش پیگیری و فلان این چه كاری است كه می‌كنی به اسم یكی دیگر خوب متوجه شده بود جناب مرحوم آقا ارادتشان و فلان واینها، ایشان فرمودند آقا چرا شما می‌خواهید یك كاری انجام بدهید حالا خدا به همین اندازه اسم ما به یك شخصی نفعی برساند حالا شما جلوی این را می‌خواهید بگیرید نه آقا بروید و از طرف من شما به من هم نگو و بروید كارهایش را انجام بدهید. ببینید این چقدر واقعا این اخلاق انسان را نگاه می دارد می‌گوید حتی اگر شخصی بخواهد به حساب خودش سوء استفاده بكند از اسم ما، خوب الحمدلله اسم ما را خدا موجب سلامتی افراد قرار داده حالا من بلند شوم بروم او را توبیخ كنم و پیگیری كنم و آبرویش را ببرم آبروی این شخص را بُردید برای چه؟ این می‌شود اخلاق این می‌شود اخلاق اسلام، اخلاق پیغمبر این است كه انسان بیش از آنچه كه مساله به خود او مربوط باشد مطلب را از نگاه و نظرة نفس‌الامر نگاه كند نه در محدوده انتساب به خود مگر اینكه نه یك وقتی یك قضیه فسادی بخواهد باشد از انسان وسیله برای آن مساله استفاده شود مثلًا فلانی اینطوری گفت این را باید جلوگیری كند مساله فساد و اینها تفاوت می‌كند این نحو صحبت‌ها اینها در مقام اثبات، بیانگر حالات روحی خود شخص است كه او در چه وضعیت نفسی قرار دارد این در چه وضعیتی قرار دارد كه آن وقتی كه در بیمارستان لبافی‌نژاد بودیم عمل كرده بودند، ایشان یك روز یك دوتا زن می‌آیند دیدن مرحوم آقا یكی را نمی‌گویم ولی دومی مسئول هلال‌احمر بود و خیلی ابراز ارادت می‌كنند او شخص دیگر آن خانم دیگر محجبه و فلان و می‌گوید كه در همان موقع كه اینها می‌آیند آقای سجادی هم می‌آید برای معاینه هر روز می‌آمد برای سرزدن و اینها این خانم رو می‌كند به من و می‌گوید كه من یك روز قبل از اینكه دكتر ایشان را عمل بكند مرحوم بهشتی را من در خواب دیدم و به من می‌گوید برو به دكتر سجادی بگو كه آقای آقا سید محمد حسین تهرانی آمده در بیمارستان و ایشان را عمل كند این می‌گوید كه من شب تلفن كردم و با همین ارتباط داشتند و می‌شناختند همدیگر را از نظر كاری، تلفن كرده به منزلش منتهی در آن موقع ایشان نبوده یا خواب بوده و گوشی را برنداشت و خیلی ناراحت می‌شود و دنبال این بوده كه قضیه را چیز كند فردا كه تلفن می‌كند خانم ایشان می‌گوید خیالت راحت الان ایشان را دارد عمل می‌كند بعد آن دكتر سجادی رو می‌كند به خانم می‌گوید حالا اگر دكتر بهشتی را دیدی به او بگو ما عمل كردیم آقا می‌گوید آن زودتر از تو می‌داند الان آنجا چه كردی یا نكردی او زودتر از ماها خبر پیدا می‌كند آنها كه آن طرفند.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -614,61 +608,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="9" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="20" name="_x0000_i0020" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0020" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4836,56 +4830,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -4901,51 +4894,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5170,51 +5163,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -5989,51 +5982,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6103,72 +6096,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6378,62 +6374,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6493,250 +6491,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6813,50 +6840,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7305,120 +7344,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>