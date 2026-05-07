--- v0 (2025-11-14)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مرحوم قاضی می‌گفتند اگر یك‌جا نشستید كه ذكر بگویید و دیدید حال پیدا نكردید، جایتان را عوض كنید، هرجا كه می‌بینید احساستان، احساس بهتری است، چراكه مكان فرق می‌كند، این مكانها و زمانها چطور اینها اثر می‌گیرند خیلی عجیب است! یك شخصی از دوستان، خدا رحمتش كند می‌گفت كه بچه‌ای پیدا كردیم پسر بود، خیلی شبها گریه می‌كرد، تا اینكه یك شب مرحوم آقا رفته بودند منزلشان و نشسته بودند و بچه را برده بودند برای اذان و اقامه، آن شب ما دیدیم این گریه نكرد، بعد فردا شبش شد دوباره این نمی‌دانم دل‌درد گرفته بود و شروع كرد به گریه كردن و دیدیم نمی‌خواهد بگذارد ما بخوابیم خوابمان می‌آید، خب بچه‌ها معمولا نمی‌گذارند پدر و مادرها بخوابند، حالا بیدار هم باشند باید بچه‌داری كنند، اینطور نیست كه بچه خودش به خودش مشغول باشد، بالاخره بایستی بچه‌داری كرد. می‌گفت كه یك دفعه به ذهنمان رسید این را برداشتیم و گذاشتیم همان‌جایی كه مرحوم آقا نشسته بودند تا گذاشتیم دیدیم خوابش برد، دیگر هرشب كارمان همین بود تا گریه می‌كرد می‌گذاشتیم همان‌جا یا می‌خوابیدیم و یا بچه دیگر مزاحم نبود، علی كل حال گفتیم ای كاش آقا زودتر می‌آمد، خیلی این فضا و مكان عجیب است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -193,147 +187,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">|رمد دارد دو چشم اهل ظاهر *** كه از ظاهر نبیند جز مظاهر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اینها می‌گویند برو رمد چشمت را بردار و چشمت را صحیح قرار بده این برای این نكته است برای این قضیه است كه به جای اینكه ما بیائیم و نقص خود را برطرف كنیم نیاییم و نقص را بر دیگران بار كنیم ما ناقص هستیم ما وضعمان خراب است ما درست تربیت نشدیم ما سوادمان كم است ما بینش و اطلاعمان كم است ما عناد داریم ما چشممان را می‌بندیم چرا هی می‌آئیم می‌گویم آن طرف خراب است آن طرف ناقص است آن طرف كم دارد آن طرف نمی‌دانم با واقعیت تطبیق نمی‌كند آن كه مربوط به ما است به خود ببندیم و آنچه كه مربوط به آن طرف است به آن طرف ببندیم تا اینكه نفع ببریم والا نفع نمی‌بریم آن كامل در كمال خودش هست كامل بر كمال خودش است و از جایش هم تكان نمی‌خورد صدهزار سال اگر بنده بیایم بگویم این عبای كه آقای فلان پوشیدند این عبا سیاه است هی بگوییم سیاه است اصلا روزی ده دور تسبیح بیندازم كه این عبای شما سیاه است خب سیاه نمی‌شود هم زحمت خودم را در اینجا زیاد كردم و هم بیرون را خراب و آشوب كردم و هم خودم را بیچاره و بدبخت كردم یعنی نه تنها عمر خودم را از بین بردم كه آن هیچ نه دیگر چیزی جای او نخواهد آمد آن عمری كه می‌بایست صرف اصلاح خودم بشود آن دیگر از دست رفت درست شد پس بنابراین بلند شوم بیایم و اعتراف كنم بر عجز خود و به دنبال رفع نقص خود بكوشم به دنبال رفع فقدان‌های خود بیایم بكوشم در یك جریانی كه اتفاق افتاده بود و همه شما این مسائل را می‌دانستید واطلاع دارید، دیروز من به یكی از همین اشخاص بود گفتم كه شما در این مطالبی را كه دارید به دیگران می‌بندید بطور تهمت یا بنحو غیبت فرق نمی‌كند یا تهمت دارید می‌زنید كه این افراد و این دیگران این خلاف‌ها را دارند یا دارید غیبت می‌كنید یعنی یك مطالبی هست و شما نمی‌دانید و شما می‌آیید اظهار می‌كنید این آقا این است این آقا این است این منظورتان چیست؟ منظور از این تهمت‌زدن به دیگران یا غیبت‌كردن از دیگران منظور چیست اگر منظور این است كه این طرف مقابل به كمال برسد عیب ندارد بگویید هر تهمتی می‌خواهید بزنید بزنید ولی این كه فاقد نمی‌شود با این تهمتی كه شما دارید ... تهمتی می‌زنم فرض كنید الان عبایی كه ایشان پوشیدند این عبا سیاه است عبای شما سفید نمی‌شود فقط چكارش كردم یك مطلبی را خلاف آمدم گفتم اگر با این سیاه گفتن عبای شما سفید می‌شد عیب ندارد باز یك جایی داشت باز حالا تهمت هم بزنید و غیبت هم بكنید بالاخره عبای شما سفید شد! برو بابا آن طرف را درست كن چرا این طرف را هی تهمت می‌زنی و غیبت می‌كنی داری چكار می‌كنی شما همین‌قدر برو برای افراد دلیل بیاور دیگر نیازی نیست به دیگران تهمت بزنی هم همه قبول می‌كنند این كه داعی ندارد این كه تو داری به دیگری تهمت می‌زنی معلوم است برای چیست! چون وقتی انسان در كوزه‌اش آب است هی نمی‌آید به دیگران بگوید كوزه تو خالی است! خب خالی باشد یا نباشد وقتی من الان در كوزه‌ام آب است آب است دیگر، دیگر من نیازی نیست به دیگران بگوییم شما نصیب ندارید شما آب ندارید! شما تشنه هستید! شما چه هستید، حالا هستند یا نیستند، پس معلوم است این هم طبل توخالی است چون نمی‌تواند بگوید من توخالی هستم می‌گوید خیال نكنید من تو خالی هستم بقیه طبل‌ها هم توخالی است، خیلی خب بقیه طبل‌ها تو خالی هستند طبل تو كه پر نمی‌شود، بقیه طبل‌ها كه تو خالی هستند باعث نمی‌شود طبل تو پر بشود و این صدای توخالی بودن دنگ را می‌دهد پس ما به جای اینكه بیائیم و هی بر دیگران نقص ببندیم، این نمی‌فهمد، این چیزش نمی‌رسد، خب بیائید خودمان را درست كنیم و خودمان را بالا ببریم و خودمان را نسبت به این قضیه، مسیر خودمان را اصلاح كنیم مرحوم آخوند می‌خواهند بفرمایند بابا آنچه كه در خارج است آن همان جوری كه در خارج است انسان باید استنباط كند و همان جوری باید درك بكند اگر لابشرط می‌خواهد باید بفهمد منظور از لابشرطی است اگر بشرط شیئی است باید بداند منظور از بشرط شیء چیست و اگر لا بشرط شیء هست باید منظور را در آن صورت انسان بداند پس بنابراین لحاظ مساله جنس و لحاظ مساله نوع و مساله فصل در اینجا لحاظ جنس و فصل به لابشرط شیء بودن است یعنی وقتی شما یك حقیقتی را تصور می‌كنید كه خود او را در نظر می‌آورید و حتی نمی‌توانید بگویید الحیوان ناطق در اینجا چرا؟ چون آن تصوری كه در اینجا از حیوان كردید حیوان به عنوان یك حقیقتی است كه فقط جنس می‌تواند واقع بشود به عنوان یك حقیقتی كه جزئی از یك مركب است وقتی اینطور باشد پس باید خود او را در حمل بر حیوان همان را محمول قرار بدهید وقتی می‌گویید الحیوان، الحیوان حیوان ما در فارسی می‌گوییم، می‌گوییم آدم آدم است، الاغ هم الاغ است اینها را قاطی نمی‌كنیم آب آب است، خاك هم خاك است، یعنی هركدام ماهیت خودش را دارد و هیچكدام دیگری نخواهد شد این كه می‌گوییم هیچكدام دیگری نخواهد شد این در همین محاوراتی كه خودمان داریم این در اینجا نظر به این مساله داریم كه خود آن شخص رادر این نظر مورد توجه قرار دادیم نه اینكه بخواهیم بواسطه آن روز عوارض این دو موضوع را عوض كنیم می‌گوییم مرحوم آقا مرحوم آقاست ماهم مائیم هركدام به اصطلاح حساب و كتاب خودمان را داریم نباید خودمان را جای بزرگان بدانیم نباید آن ردائی كه بر قامت بزرگان زیبا است بر خودمان بپوشانیم این دیگر از نظر چیز این هم ناشی از همین قضیه است كه هركدام باید در جا و موقعیت خودش قرار بگیرد وقتی می‌گوییم الحیوان و مقصود ما حیوان لا بشرط شیء است یا معنای بشرط لائی است هردو در اینجا یكی است یعنی چیزی ضمیمه او نشود خود او را مورد نظر ما یعنی همان حقیقتی كه آن حقیقت جزء است از یك مجموعی كه آن مجموع را نوع تشكیل می‌دهد و جزء كاملا از جزء دیگر جداست این جزء یك مفهوم و تصوری دارد این جزء دیگر كه فصل است یك مفهوم و یك تصوری از او دارد پس در این حمل آنچه كه می‌تواند محمول قرار بگیرد برای این موضوع خودش است مثل اینكه می‌گوییم زید زیدٌ چطور در زید زیدٌ و عمرٌ عمٌر و حجر حجرٌ هركدام از اینها به حمل هو هو همان موضوع خواهد بود در اینجا هم حیوان به حمل هو هو نمی‌تواند ناطق باشد یا نمی‌تواند بگوییم الحیوان انسان اگر بگوییم الحیوان انسان یا الانسان حیوان، انسان در اینجا مركب است مركب از جنس و فصل است پس ما دیگر در اینجا حیوان را لا بشرط شی تصور نكردیم و به شرط لا در اینجا تصور نكردیم ما حیوان را لابشرط تصور كردیم لا بشرط شیء و لا بشرط عن لا یكون شیء، هیچكدام از این دو موردنظر نیست كه در آن صورت می‌تواند با ناطق هم در این صورت می‌تواند جمع بشود ولی در اینجا نمی‌تواند جمع بشود. الحیوان حیوان، حیوان حیوان است آقاجان ناطق هم ناطق است هركدام از این دوتا جایگاه خودشان را دارند می‌آییم سراغ ناطق كه فصل است فصل بعنوان حقیقتی است كه آن حقیقت تخصیص‌دهنده است و تشخص‌دهنده است و تعّین‌دهندة این جنس است آن را ما اسمش را می‌گذاریم پس بنابراین در این حقیقت فصلّیه هیچ وقت حیوان دخالتی ندارد در حقیقت فصلیه خود فصل است یعنی خود این فصل فی حد نفسه موردنظر قرار می‌گیرد پس بگوییم كه مفهوم ناطق چیست؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ما دیگر نمی‌توانیم در قبال این تعریفی كه برای مفهوم ناطق می‌آوریم حیوان را در او دخالت بدهیم حیوان فرق می‌كند با ناطق در جایی كه این دوتا بخواهند باهم آشتی كنند در آنجا ما می‌توانیم بگوییم الحیوان ناطق یا اینكه بگوییم الناطق حیوان ناطق همان حیوان است حیوان هم همان ناطق است یعنی با همدیگر اینها سر جنگ ندارند اینها با هم سر نزاع ندارند اما بخواهیم خود مفهوم را فی حد نفسه مورد توجه قرار بدهیم دیگر در اینجا نمی‌توانیم بگوییم الناطق ناطق نمی‌توانیم بگوییم الانسان حیوان نمی‌توانیم بگوییم الحیوان الانسان نمی‌توانیم بگوییم الناطق حیوان منضمّ الیه النطق این را هیچكدام نمی‌توانیم بگوییم این معنا معنای لابشرطیت و بشرط لائیت جنس است كه جنس همینطور معنای آن فصل است آن وقت اگر همین مفهوم را شما آمدید و این مفهوم جنس را و در نوع بخواهید ملاحظه كنید این لابشرط شیء بخواهید در نظر بیاورید در وجود خارج این می‌شود اسمش ماده یعنی پس ماده عبارت است از یك ظرفیتی كه از یك حقیقتی كه از یك تعین خارجی كه ماده متعین است حالا تعینش تعین ابهامی است آن اشكال ندارد ولی خود همین ماده عبارت است از همان جنس كه لا بشرط شیء در اینجا اخذ شده است كه یا بشرط لا كه تفاوتی در اینجا ندارد كه خود آن فی حد نفسه برای او از نظر خارج همان معنای را ما می‌كنیم كه برای جنس از نظر كلی در ارتباط با نوع ما آن معنا را كردیم كه وقتی این حقیقت تنهائی بخواهد مورد نظر قرار بگیرد اسمش را می‌گذاریم جنس، آن حقیقت فصلیت تنهائی مورد تصور قرار بگیرد فصل همین حقیقت در خارج می‌شود ماده یعنی ماده عبارت است از مصداق و محكی آن جنس، كه آن جزئی است از تعین خارج یك امر دیگر باید ضمیمه این جزء بشود آن امر دیگر همان فصلی است كه ما آن فصل را منحاز از جنس ما تصور كردیم آن اسمش می‌شود صورت، پس صورت و ماده همان مصداق جنس و فصلی است كه ما در آن نوع مورد توجه قرار دادیم.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -594,61 +588,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="15" name="_x0000_i0015" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0015" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4766,56 +4760,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -4824,51 +4817,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5093,51 +5086,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -5912,51 +5905,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6026,72 +6019,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6301,62 +6297,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6416,250 +6414,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6736,50 +6763,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7228,120 +7267,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>