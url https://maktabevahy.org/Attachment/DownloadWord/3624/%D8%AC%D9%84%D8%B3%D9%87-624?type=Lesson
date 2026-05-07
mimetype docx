--- v0 (2025-11-17)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> دیشب یكی از رفقا می‌گفت آقا اینطوری كه شما دارید مسائل را مطرح می‌كنید دیگر همه چی به هم می‌ریزد! گفتم خب ما كه اصلاح بلد نیستیم، ـ منظورشان مباحث اصولی و اینها بود ـ گفت اینطور كه شما مطرح می‌كنید همه چی به هم می‌ریزد گفتم كار ما تخریب است! اصلاح كه ما بلد نیستیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -339,152 +333,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> حالا دولت و حكومت با آنها مرافقت می‌كند بخاطر مصالح است و استضعاف آنها را در نظر می‌گیرد بنابراین آبی كه رد می‌شود آنها فقط حق استفاده می‌توانند داشته باشند اما ملكیت واقعی را اینها ندارند یك حق استفاده‌ای یك حق‌السكوتی، یك ارفاقی، در همین حد مثل اینكه شما می‌روید جایی مهمانید و این به اصطلاح میوه‌ای كه می‌گذارند جلوی شما غذای كه می‌گذارند جلوی شما این حق تملیك به شما نمی‌دهد فقط حق استفاده و اباحه در أكل و تصرف را به شما می‌دهید حق تملیك داشته باشد شما می‌توانید آنها را بردارید ببرید می‌گوید نه آقا هرچی می‌خواهید بخور دیدید بعضی غذاها رستوران‌ها است كه می‌روند هرچی می‌خواهند می‌خورند دیگر كسی برایشان غذا نمی‌آورد ظرفشان را برمی‌دارند می‌روند از همان جا اگر تمام دیگ را هم خالی بكند كسی حرفی نمی‌زند دیگر كسی كاری ندارد یك ظرف پر می‌كند دیگر بسته به سعه و ظرفیت خود افراد، آنجا آدم لاغر و كم‌خور نمی‌صرفد بروند بعد در آنجا حق تملیك نیست كه طرف بردارد من كه كم خوردم پس یك دانه كماجدان هم بردارم با خودم ببرم بیرون می‌گویند نه آقا اینجا خلاصه برو چاره‌ای برای خودت بكن ولی از اینجا بیرون نمی‌شود ببری حق تملیك نیست ولی حق استفاده از مصرف هست اباحه در تصرف است به این مقدار، برای بهائیت و سایر ادیانی كه در ایران حكم شرعی همین است اینها چیزی در حكومت اسلام مالك نمی‌شوند بله حكومت اسلام می‌تواند از دماء و اعراض آنها و اموال آنها به مصالحی می‌تواند حمایت كند ولكن تملیك واقعی در اختیار حاكم نیست بلكه در اختیار شارع است، می‌تواند به دیگران بگوید كه متعرض نشوید آبی كه می‌رود در مزرعه متعرض نشوید ولی مالك نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب بفروشند اشكالی ندارد آن پولی هم كه می‌گیرند پولی كه می‌دهند پول در اصطلاح؟! است آن شخص مالك می‌شود بر طبق خود این معاوضه بر طبق این اولویتی كه پیدا می‌كند نسبت به این مساله این مالك می‌شود و این هم بر اساس قوانین حكومت است یعنی چون حكومت ابقای اینها را امضاء كرده نفس ابقای اینها موجب علیت در تصرفات است اگر چیزی را بخرند می‌توانند تصرف كنند و این حق تصرف به آنها منتقل می‌شود ولی نفس ملكیت نه منتقل نمی‌شود یعنی اگر از یك مسلمانی چیزی را بخرند مالك نمی‌شوند آن ملكیت در تحت همان مسلمانی كه مال را خریده باقی می‌ماند منتهی جواز تصرف منتقل به این می‌شود مثل اجاره، آن وقت وقتی كه آنها این مال را بفروشند به یك مسلمان دیگر در واقع ملكیت از این مسلمان به مسلمان دیگر منتقل شده است و آن پولی هم كه می‌دهند در واقع مسلمانی یك پولی از جیبش داده و این پول به آن مسلمان تعلق گرفته كه این مال قبلا مال او بوده یا اینكه علی كل حال همین جوازی را كه در حكومت به اینها داده می‌شود خود همین جواز به اصطلاح امضای حكومت اسلام خودش موجب ملكیت خواهد شد در واقع این واسطه است عوض و معوضی در اینجا به این تعلق نمی‌گیرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یك شب جای شما خالی رفتیم اصفهان، دیدیم همین‌جا هم هست ما چندشب پیش بود دو هفته پیش بود سه هفته پیش بود اصفهانش را بعد بگویم باور نمی‌كردیم كه اینقدر باصفا باشند باوفا باشند ما دو سه هفته پیش بود یك شب رفتیم قدم می‌زدیم به سمت بالا منزل یكی از دوستان رفته بودم برگشتنه داشتیم برمی‌گشتیم باران هم كمی می‌آمد، گفتم می‌روم یك نیم‌ساعت قدم می‌زنم بعد برمی‌گردم منزل، رفتیم یك جا قدم می‌زدیم دیدیم یك‌جا از همین كوچه‌های بالاتر صدای درام دروم می‌آید چراغانی كردند و آدم‌های كه می‌آیند كراوات و ... اینجا قم و از این حرفها بعد گفتم بركت ما بود رفتیم آنجا منطقه را آباد كردیم خلاصه همه یك كراوات پوشیدند و خلاصه خیلی شیك و مرتب می‌آیند دیدیم مجلسی هست و یك آقایی هم می‌خواند و از همان گروه چیز هم هستند چند نفر معلوم بود كه نوار نگذاشتند برایشان زنده پخش می‌كنند زنده‌اش خوب است مفصل بود گفتیم خب این یك چشمه‌اش رفتیم بالاتر و همان قسمت‌های كه داشت تمام می‌شد شهرك دیدیم از آنجا هم صدا می‌آید نمی‌دانم در خانه كی بود دیدیم آنجا عالی‌تر است بزن و بكوب و حسابی و می‌زدند و یك دفعه نگاه كردیم آن طرفش هم یكی دیگر است مثل اینكه دوتا مجلس بود و دوتا گروه بودند و خلاصه بزمی به پا كرده بودند و معلوم شد یكیشان مال اینجا بود چون برگشتنی آمدند رفتند توی آن كوچه و آن یكیشان هنوز مجلسشان به‌پا بود همینطوری كه می‌فرمائید می‌رقصیدند و خیلی با صفا و تهجّد داشتند یك شب ما رفتیم اصفهان می‌خواستم بروم منزل یكی از رفقا زمان سابق بود زمان مرحوم پدرمان ما رفتیم آنجا و قم هم بودیم همان دو یا سه سال حیات ایشان آدرس آنجا را ما گم كردیم بعد دیگر تماس گرفتیم و قرار شد بیایند یك جایی بیایند آنجا سراغمان ما رفتیم یك هتلی كنار زاینده‌رود است اسمش هتل كوثر، آنجا هست آنجا ایستادیم كه قرار گذاشتیم بیایند آنجا و ما را ببرند و یك نیم‌ساعتی یا بیشتر طول كشید تا اینكه آمدند و ما را پیدا كردند تا آنها مدتی رفتند گشتند و اتفاقا شب جمعه هم بود ما به فیض كامل رسیدیم حدود پنج یا شش منظره دیدیم از مناظره جنه كه آمدند آنجا ایستادند و عروسی بود مفصل مثل اینكه ان شب خیلی‌ها می‌خواستند به فیض برسند هم به فیض برسانند هم به فیض برسند آنجا آمدند و خیابان را بستند و پیاده شدند ده بزن و حالا خود آن عروس و داماد هم پیاده شدند با همان وضع یعنی بدون اینكه اصلا یك حجابی ولی یكی دوتاشان بودند نخیر ولی بعضی‌هایشان خیلی بسیار بسیار مثل اینكه خیلی آنها قائل به وحدت بودند و توسعه خلاصه شروع كردند و زدن و كوبیدن و همه با همدیگر چیزكردن و بعد كه دلی از عزا درآوردن در مرائی و منظر خلق‌اللَه هم جمع شده بودند برایشان دست می‌زدند حالا به جای اینكه مانع بشوند امر به معروف كنند نهی از منكر كنند شروع كردند تشویق كردن و دست زدن و بعد اینها رفتند گروه بعدی آمدند همینطور حدود پنج یا شش مورد دیدیم كه بعضی‌هایشان خب یك مقدار بهتر بودند و بعضی‌هایشان هم التزامكی داشتند و بقیه هم كه، این هم حال و هوای مردم است اینها مسلمان‌های ما هستند ما اسممان را گذاشتیم مسلمان بیچاره‌ها بهائی.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -745,61 +739,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="10" name="_x0000_i0010" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0010" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5013,56 +5007,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5078,51 +5071,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5347,51 +5340,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6166,51 +6159,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6280,72 +6273,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6555,62 +6551,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6670,250 +6668,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6990,50 +7017,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7482,120 +7521,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>