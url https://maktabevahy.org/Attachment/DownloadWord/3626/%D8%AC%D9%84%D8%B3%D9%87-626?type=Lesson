--- v0 (2025-11-14)
+++ v1 (2026-05-16)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذباللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -468,147 +462,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استاد: بله این را دیگر این قضیه را امام می‌فهمد، تشخیص آن با امام است كه خلاصه الان جریان باید چه باشد مجرا باید چه باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تلمیذ: سند این اخبار اعتراضات صحیح است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استاد: بله این در مناقب ابن شهر آشوب است و ابن شهر آشوب موثق است بله داریم كه اردت ان اعلم امام زمانی فعلمنی عبارت عبارت سیدالشهداء است و حجربن علی هم چیز كرد آن هم اعتراض كرد حجربن علی كه عبارتش خیلی تند هم بود السلام علیك یا مذّل المؤمنین برداشته بود گفته بود ببینید ما الان در اینجا در مدرسه فیضیه روز یكشنبه صبح هوای خوب نشستیم و داریم با هم صحبت می‌كنیم و انس و اینها خبر نداریم از آن موقع و آن وضعیت اطلاع نداریم شما در نظر بگیرید حال مالك اشتر را هیجده ماه جنگ صفین ادامه پیدا كرده بابایش درآمده شب و روز جنگ شب و روز زخم حلوا كه به اینها نمی‌دادند پلوزعفرانی كه جلوی اینها نمی‌گذاشتند آن هم مالك اشتر اصلا یك عبد جان نصار و جان فشان امیرالمؤمنین بود هیجده ماه شمشیر زده هیجده ما جنگیده هیجده ماه داد زده هیجده ماه تیر خورده یك ساعت مانده تمام بكند قضیه را دارد می‌بیند خیمه‌گاه معاویه، معاویه كه به دریا نمی‌تواند بپرد بالاخره گیرش می‌اندازد لشگر را از دو طرف احاطه كرده یك ساعت دیگر این مقاومت‌ها را از بین ببرد رسیده در یك همچنین شرایطی كه تمام حواس متوجه این است كه این شر این جرثومه كنده بشود یك دفعه یك خطاب از امیرالمؤمنین می‌آید دست از جنگ بردار اگر شما بودید چكار می‌كردید هیجده ماه این قضیه طول بكشد و دو كشور بهم بریزند عمار از این طرف كشته شده و اویس كشته شده هزار نفر و از آن طرف هزارها نفر همین الان آن هم عرق دینی و همه دیگر هست آن عرق دینی و فلان و اینها همه به جای خود ولی بالاتر از آن عرق دینی یك چیز دیگر هم داریم آن را مالك ندارد و ما نداریم آن فقط مال امام است نه اینكه امام عرق دینی ندارد نه اینكه امام از معاویه خوشش بیایید همه اینها هست به اضافه یك چیز دیگر آن یك چیز دیگر هست كه امیرالمؤمنین دارد و مالك ندارد امیرالمؤمنین می‌گوید دست از جنگ بردارد بابا یك ساعت مهلت بدهی قال قضیه را می‌كنی امیرالمؤمنین می‌گوید نباید قال قضیه كنده بشود این است قضیه خب اگر به كنده شدن بود خودم در كوفه كنده بودم خودم مطلب را تمام كرده بودم آن را امیرالمؤمنین دارد آن را امام حسن دارد آن را امام حسین در وقت امام دارد وقت امامت آن را دارند قبل از امامت نه آن مساله نیست لذا شما می‌بینید كه همین مالك اعتراض می‌كند یا علی به من مهلت بده خب چرا اعتراض می‌كند حالا ما الان نشستیم نباید اعتراض كند ما همینطور نشستیم چهارزانو و داریم برای خودمان شعر می‌گویم و خبر از آنها نداریم بیچاره شده هیجده ماه روز و شب و فلان و این حرفها همه‌اش برای این یك ساعت خدا هم گذاشته چه؟ همین كه بخواهد شمشیر را بزند می‌گوید بایستد هیجده ماه رفت هوا بعد هم اینطوری یك الاغ موسی اشعری یك الاغ آوردند و آن هم یك روباه از آن طرف و گفت خلافت اصلا مال معاویه است بروی پی كارتان شد كه شد اینها چیزهایی است كه همین امام رضا می‌گوید امامت را نمی‌فهمید همین است امامت یك چیزی است كه در عقل‌ها نمی‌گنجد مال این مساله است این كه دیروز من می‌گفتم مساله عاشورا این یك مساله‌ای است كه نباید قیاس كنیم این جریاناتی كه اتفاق می‌افتد فجایع است فجایع و قبایح و وحشی‌گری‌ها و اینها همه ولی ما نباید تعبیری را كه مربوط به یك قضیه است در قضیه دیگر بكار ببریم بله بگوییم جنایات، جنایات بی‌سابقه، فجایع اشكال ندارد بالاخره هرچه هست هست اینها همه هست ولی نباید بگوییم الان عاشورا چون عاشورا درش كی بود امام حسین بود حالا آن رئیس فلسطین امام حسین شد؟ آن طرف قضیه را گفتم بله خولی و انس و یزید همین‌ها الان هستند آنها اشكال ندارد بدتر از آنها هم هستند آنهایی كه الان هستند از آنها هم بدتر هستند ولی این طرف صحبت در این طرف است عاشورا كه فقط آن طرف نبود عاشورا دو طرف دارد یك طرف جنبه شر یك طرف جنبه چه؟ صلاح آن جنبه صلاحش نیست والا جنبه شرش بله از شمر بدتر الان دارد می‌كشد از یزید بدتر الان دارد جنایت می‌كند در آن حرفی نیست حریم امام باید حفظ بود شیعه باید حریم امام را حفظ كند حریم امام را حفظ كردیم خب مورد رضایت نیستیم حریم امام را حفظ نكردیم بالاخره حساب و كتاب خودش هر چیزی حساب خودش را دارد.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -869,61 +863,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="46" name="_x0000_i0046" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0046" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5041,56 +5035,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5099,51 +5092,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5368,51 +5361,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6187,51 +6180,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6301,72 +6294,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6576,62 +6572,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6691,250 +6689,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7011,50 +7038,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7503,120 +7542,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>