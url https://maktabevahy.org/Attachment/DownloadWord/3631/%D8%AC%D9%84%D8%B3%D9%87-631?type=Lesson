--- v0 (2025-10-30)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -190,152 +184,152 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حملمان پیدا و ناپیداست باد *** جان فدای آن که ناپیداست باد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ناپیداست شما صدای حلق را نمی‌توانید بشنوید مگر با صورت ... آن وقت می‌گویند اشعار مولانا با توحید قرآنی نمی‌سازد! انشاءاللَه كه خدا دست همه‌مان را بگیرد، جان فدای آنكه ناپیداست باد این علم كه دارد حركت می‌كند شما به من نشان بدهید كه این باد دارد حركت می‌كند نشان بدهید، باد را شما نمی‌توانید ببینید هرچی چشمتان را باز كنید اگر عینك و تلسكوپ هم به چشمتان بزنید شما باد را نمی‌توانید ببینید، بله ذرات توی هوا را می‌بینید گرد و خاك را می‌بینید اما شما باد را به ما نشان بدهید كه باد چیست؟ ولی همین باد كه می‌خورد به علم به این پرچم اه پرچم ساكن بود چرا یك دفعه اینطوری می‌شود؟ یك چیزی هست یك مقسمی این‌تو رفته، آن مقسمه كه این تو رفته، كار را خراب كرده، شروع كرده این پرچم حركت كردن پرچمی كه ایستاده بود حالا دارد حركت می‌كند، یك چیزی اینجا هست این چوبی كه در اینجا صاف ایستاده بوده، مثل چماق حالا می‌بینید این چوب دارد كج می‌شود این خاكی كه در اینجا ایستاده بود اصلًا حركت نمی‌كرد، خاك دارد از اینجا بلند می‌شود، این بارانی كه از آن بالا دارد می‌آید یك دفعه می‌بینید آن باران كج شد رفت آن طرف این برفی كه دارد از آنجا صاف می‌آید یك دفعه می‌بینید برفه دارد آن طرفی می‌رود، یك دفعه می‌بینید برف به جای اینكه اینجا بیاید می‌رود دومتری می‌نشیند برف باید صاف پایین بیایید، چیست؟ یك چیزی در اینها هست در آن علم یك چیزی هست، در این چوب یك چیزی هست، در همه چیز یك چیزی هست آن چیست؟ آن همان امر ناپیدایی است كه می‌آید و خود را پیدا می‌نمایاند، می‌گوید: من هستم و اگر من نباشم همه عالم مرده است علم ساكن است، خاك سرجایش است، نمی‌دانم حركتی وجود ندارد، متحركی وجود ندارد، هیچكدام از اینها نیست، پس بنابراین آن مقسم ما با حفظ سمت چه می‌شود؟ بشرط شیء می‌شود و در این بشرط شیء شدن یعنی بشرط تحقق با فصل، اینجاست كه ما به غنم می‌گوییم حیوانٌ، به بقر هم می‌گوییم حیوانٌ، به آن انسان هم می‌گوییم حیوانٌ، به كلب هم می‌گوییم حیوانٌ، به سمك هم می‌گوییم حیوانٌ، به موش و نمل هم می‌گوییم حیوانٌ، همه اینها می‌شوند حیوانٌ و همه‌اش هم درست است و این اطلاق هم اطلاق صحیحی است كه این به جهت همان بقای آن است مرحوم شیخ می‌خواهند بفرمایند: كه وقتی ما جنس را می‌گوییم صحبت در این است این اشكالی كه در اینجا شده كه شما در اینجا امر ماهیت مبهم را كه همان جنس است، آن را می‌توانید به صورت آن نوع در بیاورید در عین اینكه آن ابهام به حال خودش باقی است، ولی چطور نوع را كه اگر بخواهد در موارد شخصی به كار برده بشود، این نوع در تحصّل خودش باقی است شما نوعی كه نوعش متحصّل هست، چطور این نوع در تحصّل خودش باقی است و لیكن آن امر مبهم متحصّل نمی‌شود، همینطور مبهم است، باز همینطور در ابهام است، وقتی كه شما می‌گویید انسان یك امر متحصّل است و مركب از جنس و فصل است، آن انسان را بگویید كه به زید بگوید: انسانٌ، به عمر هم بگویید انسانٌ، به بكر هم بگویید انسانٌ، همه اینها را بگویید انسانٌ، این دست از تحصّل خودش برنمی‌دارد باز متحصّل است، آنكه متشخص شده، آن حیوان ما كه مبهم است با اینكه آن حیوان در اینجا متشخص شده، شما همین حیوان را به گوسفندی كه دارد راه می‌رود بكار می‌برید، به این می‌گویید حیوانٌ، به همین هم می‌گویید غنمٌ، گرچه این گوسفند شما اسم خاصی داشته باشد، باز اسم خاصی شما برایش گذاشته باشید، باز آن غنم، آن اسم نوعی او را بكار می‌برید، اما این نوع كه در این مورد خاص استعمال شد، این متحصّل است، اما آن حیوان اگر در همین مورد بكار برود متحصّل نیست، این مساله از كجاست؟ پاسخ این مساله به این است كه ایشان می فرمایند: كه مطلب را ما نسبت به وجود خارجی و مصداق برای او هیچ وقت در نظر نمی‌گیریم، صحبت ما در تحصّل و ابهامی است كه در ذهن و عقل آن تحصّل یا ابهام صورت پیدا می‌كند ماهیت كه ظرف وعائش عقل و ذهن است، آن ماهیت اگر در ذهن قابل سرایت برای حقایق نوعیه مختلف باشد این چه می‌شود؟ این مبهم می شود، اگر قابل سرایت نباشد این متحصّل می‌شود، پس بنابراین آنكه در ذهن است اگر نتواند به ضمّ ضمیمه‌ای معنای خودش را تحصیل كند، این ناقص است، حیوانی را كه شما در ذهن می‌آورید این حیوان بدون ضمّ ضمیمه‌ای كه او را نوع بكند، نمی‌تواند به یك نوع خاصِ از انواعی كه وجود خارجی دارند در آنها صدق بكند بلكه باید برای رفع آن نقصیه خودش شما فصل بیاورید، و لكن نوع اینطور نیست، شما در ذهنتان بقر را تصور می‌كنید و بقر را با غنم و با ابل تفاوت می‌گذارید پس بحث ما هم مصداق برای این امر مبهم در خارج نیست كه همیشه خود نفس حضورش در عقل از وجود عقلی خودش برای ما مساله است كه بدون ضم ضمیمه در معنای خودش تحصّل ندارد و لكن در نوع نه ما می‌بینیم در همین عقل و در همین ذهن این نوع برای خودش معنا، معنای تمام است این منظور از ابهام و تحصّل است كه كلام شیخ حاكی ناظر به این مطلب است.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -596,61 +590,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="12" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="14" name="_x0000_i0014" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0014" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4864,56 +4858,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -4929,51 +4922,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5198,51 +5191,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6017,51 +6010,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6131,72 +6124,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6406,62 +6402,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6521,250 +6519,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6841,50 +6868,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7333,120 +7372,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>